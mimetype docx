--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Kervella </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (359)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First light for the GRAVITY+ Adaptive Optics: Extreme adaptive optics for the Very Large Telescope Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berdeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 707, pp.A115. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202555666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved broad-line region in a quasar at z = 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abd El Dayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berdeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 706, pp.A99. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202557285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Search for Planets and Exozodiacal Emission Around α Centauri A with JWST/MIRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniket Sanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Beichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Llop-Sayson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Notes of the AAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (5), pp.119. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2515-5172/add880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbit and atmosphere of HIP 99770 b through the eyes of VLTI/GRAVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winterhalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 700, pp.A4. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05369259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile light curve templates of Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Afanasiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 698, pp.A97. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202553783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface brightness–colour relations of Cepheids calibrated by optical interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 698, pp.A46. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202553740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of ionized circumstellar gas emission around the long-period Cepheid $\ell$ Carinae with ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kamiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2501.19011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity of Galactic Cepheids from long-baseline interferometry: V. High-accuracy orbital parallax and mass of SU Cygni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. R. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Proffitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 693, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202452346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05103581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI/GRAVITY upper limit on near-infrared emission from the nearby 33 M⊙ black hole Gaia BH3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Panuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 695, pp.L1. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202453535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worlds Next Door: A Candidate Giant Planet Imaged in the Habitable Zone of &amp;lt;i&amp;gt;α&amp;lt;/i&amp;gt; Centauri A. II. Binary Star Modeling, Planet and Exozodi Search, and Sensitivity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniket Sanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Beichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William O Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 989, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/adf53e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface brightness-colour relations of dwarf stars from detached eclipsing binaries: II. Extension of the calibrating sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 694, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202452065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05103580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the presence of a fifth force at the Galactic Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abd El Dayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amaro Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 698, pp.L15. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumstellar emission of Cepheids across the instability strip: Mid-infrared observations with VLTI/MATISSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2501.00373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worlds Next Door: A Candidate Giant Planet Imaged in the Habitable Zone of &amp;lt;i&amp;gt;α&amp;lt;/i&amp;gt; Centauri A. I. Observations, Orbital and Physical Properties, and Exozodi Upper Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Beichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniket Sanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 989, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/adf53f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct imaging discovery of a young giant planet orbiting on Solar System scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Samland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L B F M Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M E van den Ancker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W O Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 700, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202555064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the Orbit of the Young Substellar Companion GQ Lup B from High-resolution Spectroscopy and VLTI/GRAVITY Astrometry *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidya Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-D. Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 993 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ae0c15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05369278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems. III. Aperture Masking Interferometric Observations of the Star HIP 65426 at 3.8 &amp;lt;i&amp;gt;μ&amp;lt;/i&amp;gt;m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrishmoy Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steph Sallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Sivaramkrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 983, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/adaeb7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cool brown dwarf Gliese 229 B is a close binary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry W. Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 634, pp.1070-1074. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-08064-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04836796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dimension in the variability of AGB stars: Convection patterns size changes with pulsation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rosales-Guzmán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez-Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paladini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Freytag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wittkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 688, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202349112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04836833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The orbital parameters of the δ Cep inner binary system determined using 2019 HARPS-N spectroscopic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 684, pp.L9. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The orbital parameters of the δ Cep inner binary system determined using 2019 HARPS-N spectroscopic data (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.C3. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450416e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High contrast at short separation with VLTI/GRAVITY: Bringing Gaia companions to light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. O. Winterhalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A258. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Orbit and Mass of the Cepheid AW Per</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Remage Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 972, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad5e7d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04853418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical tracers of a highly eccentric AGB-main-sequence star binary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Danilovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van de Sande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.308-327. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-023-02154-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04836889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY young stellar object survey. XII. The hot gas disk component in Herbig Ae/Be stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Natta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fedriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caratti O Garatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez-Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 684, pp.A43. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical instability strip for classical Cepheids. I. The Large Magellanic Cloud galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Espinoza-Arancibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Smolec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04853481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Resolution of Microlensed Images of a Binary-lens Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zexuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subo Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kochanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemek Mróz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 977 (2), pp.229. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad90b9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared surface brightness technique applied to RR Lyrae stars from the solar neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartłomiej Zgirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Górski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wielgórski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 690, pp.A295. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems. V. Do Self-consistent Atmospheric Models Represent JWST Spectra? A Showcase with VHS 1256–1257 b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niall Whiteford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychronis Patapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth A. Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Skemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 966, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ad3e7c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical measure of the black hole mass in a quasar 11 billion years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berdeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 627 (8003), pp.281-285. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-07053-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY young stellar object survey. XI. Imaging the hot gas emission around the Herbig Ae star HD58647</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. -I. Bouarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez-Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caratti O Garatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04836903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap for the atmospheric characterization of terrestrial exoplanets with JWST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rackham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (7), pp.810-818. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02298-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-of-a-kind? Comprehensive atmospheric characterisation of the HR 8799 planets with VLTI/GRAVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nasedkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kreidberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Components of Cepheid Systems: The FN Vel System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Remage Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Kuraszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Moritz Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard I. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 168, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ad7fea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04853403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOMIUM: Molecular inventory of 17 oxygen-rich evolved stars observed with ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. H. J. Wallström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Danilovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. S. P. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Gottlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 681, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04853491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Orbit and Dynamical Mass of Polaris: Observations with the CHARA Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Remage Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gail H. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott P. Horch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 971, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad5e7a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04853426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Rydberg Lines from the Atmosphere of Betelgeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. R. F. Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. S. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 966, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ad3afa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04853448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepheids with giant companions. II. Spectroscopic confirmation of nine new double-lined binary systems composed of two Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogumił Pilecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian B. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Espinoza-Arancibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Hajdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202349138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04853445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Baade-Wesselink projection factor of RR Lyrae stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Trahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wielgórski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartłomiej Zgirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 684, pp.A126. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE RefPlanets: Search for ε Eridani b and warm dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tschudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hunziker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI/GRAVITY Provides Evidence the Young, Substellar Companion HD 136164 Ab Formed Like a “Failed Star”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 167 (2), pp.64. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ad1689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue of dual-field interferometric binary calibrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Asensio-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Gaia and GRAVITY: Characterising five new directly detected substellar companions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. O. Winterhalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 688, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct imaging and dynamical mass of a benchmark T-type brown dwarf companion to HD 167665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. O. Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 691, pp.A263. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202451184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY young stellar object survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nowacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dougados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 690, pp.A123. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202451254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection factor and radii of Type II Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wielgórski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zgirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Górski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 689, pp.A241. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a dormant 33 solar-mass black hole in pre-release Gaia astrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Panuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mazeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Holl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.L2. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomy from the moon in the next decades: from exoplanets to cosmology in visible light and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labeyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 382 (2271), </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2023.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving constraints on the extended mass distribution in the Galactic Center with stellar orbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abd El Dayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Amaro Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 692, pp.A242. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202452274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrometric detection of a Neptune-mass candidate planet in the nearest M-dwarf binary system GJ65 with VLTI/GRAVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04836871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-mode waveguides for GRAVITY. II. Single-mode fibers and Fiber Control Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jocou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -Ph. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dembet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 681, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04836923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY young stellar object survey. XIII. Tracing the time-variable asymmetric disk structure in the inner AU of the Herbig star HD 98922</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wojtczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaufhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 684, pp.A200. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization analysis of the VLTI and GRAVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Haubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pfuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 681, pp.A115. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The orbital parameters of the δ Cep inner binary system determined using 2019 HARPS-N spectroscopic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 684, pp.L9. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems. IV. NIRISS Aperture Masking Interferometry Performance and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steph Sallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrishmoy Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Sivaramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 963, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ad21fb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04478997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The two rings of (50000) Quaoar (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. E. Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braga-Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fernández-Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346365e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARPS-N high spectral resolution observations of Cepheids II. The impact of the surface-brightness color relation on the Baade-Wesselink projection factor of η Aql</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 671, pp.A14. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First VLTI/GRAVITY Observations of HIP 65426 b: Evidence for a Low or Moderate Orbital Eccentricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. O. Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 166, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ad06b7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inner dust shell of Betelgeuse seen with high-angular-resolution polarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Haubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. van Holstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 679, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04473142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3: Summary of the content and survey properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vallenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. A. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Prusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. J. de Bruijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674 (A1), </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3: The extragalactic content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. L. Bailer-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delchambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garabato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A41. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3: Chemical cartography of the Milky Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recio-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kordopatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Laverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Palicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A38. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3: A Golden Sample of Astrophysical Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. L. Creevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Sarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pancino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andrae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A39. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop Summary: Exoplanet Orbits and Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Pozuelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1538-3873/acff88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems I: High-Contrast Imaging of the Exoplanet HIP 65426 b from 2−16 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarynn Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Skemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 951 (1), pp.L20. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/acd93e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3: Reflectance spectra of Solar System small bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galluccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Delbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A35. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetry and Astrometry of NIR Flares as Event Horizon Scale, Dynamical Probes for the Mass of Sgr A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amaro Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 677, pp.L10. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early-release Science Program for Direct Observations of Exoplanetary Systems II: A 1 to 20 μm Spectrum of the Planetary-mass Companion VHS 1256–1257 b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittany E Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth A Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychronis Patapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadin Worthen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Rickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 946, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/acb04a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct discovery of the inner exoplanet in the HD 206893 system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-D. Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 671, pp.L5. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI/GRAVITY Observations and Characterization of the Brown Dwarf Companion HD 72946 B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Reggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 956 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acf761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the motion of S2 to constrain scalar clouds around SgrA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Foschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amaro Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon.Not.Roy.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 524 (1), pp.1075-1086. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad1939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dusty circumstellar environment of Betelgeuse during the Great Dimming as seen by VLTI/MATISSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Koter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez-Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, pp.A46. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY Young Stellar Object survey -- IX. Spatially resolved kinematics of hot hydrogen gas in the star/disk interaction region of T Tauri stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Wojtczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 669 (A59), </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial distribution of giant exoplanets at Solar System scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Philipot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 677, pp.A71. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VLT/SPHERE view of the ATOMIUM cool evolved star sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Koter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 671, pp.A96. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-04045867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Araucaria project: High-precision orbital parallaxes and masses of binary stars. I. VLTI/GRAVITY observations of ten double-lined spectroscopic binaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 672, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04876497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The two rings of (50000) Quaoar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. E. Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braga-Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fernández-Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 673, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3: Mapping the asymmetric disc of the Milky Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Drimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romero-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A37. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3: Stellar multiplicity, a teaser for the hidden treasure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Babusiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Barstow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jorissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A34. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3 - Exploring and mapping the diffuse interstellar band at 862 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Schultheis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Zwitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Drimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A40. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3 : The Galaxy in your preferred colors: synthetic photometry from gaia low-resolution spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Montegriffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andrae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barstow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A33. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04193328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3. Catalogue validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Babusiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fabricius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Muraveva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04198353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY young stellar object survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pantolmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caratti O Garatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A203. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where intermediate-mass black holes could hide in the Galactic Centre - A full parameter study with the S2 orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Amaro Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 672, pp.A63. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasing extreme planetary architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Videla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, pp.A114. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3 : Pulsations in main sequence OBAF-type stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Ridder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ripepi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Palaversa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Eyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A36. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Calibration of the Wavelength Dependence of Metallicity on the Cepheid Leavitt Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Breuval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam G. Riess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard I. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Romaniello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 939, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac97e2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03874869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining masses and separations of unseen companions to five accelerating nearby stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 665, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03780746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface brightness-colour relations of dwarf stars from detached eclipsing binaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Southworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 666, pp.A128. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The binary system of the spinning-top Be star Achernar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 667, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03874873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Early Data Release 3. The celestial reference frame (Gaia-CRF3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Klioner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lindegren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramos-Lerate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 667, pp.A148. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03874800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar and substellar companions from Gaia EDR3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 657, pp.A7. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital and dynamical analysis of the system around HR 8799. New astrometric epochs from VLT/SPHERE and LBT/LUCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Goździewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 666, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03854051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Rays in Cepheids: Identifying Low-mass Companions of Intermediate-mass Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Remage Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Engle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignazio Pillitteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Guinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Moritz Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 938, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac6fdf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03874879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Absolute Calibration of the Near-infrared Period–Luminosity Relations of Type II Cepheids in the Milky Way and in the Large Magellanic Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wielgórski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogumił Pilecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartłomiej Zgirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 927 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac470c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great Dimming of Betelgeuse from the VLT/VLTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Koter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 366, pp.117-123. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921322000667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass distribution in the Galactic Center based on interferometric astrometry of multiple stellar orbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 657, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep images of the Galactic center with GRAVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 657, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstellar Now! Missions to Explore Nearby Interstellar Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas M. Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marshall Eubanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manasvi Lingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hibberd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Fries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, pp.402-414. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2021.06.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03713232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOMIUM: ALMA tracing the origins of molecules in dust forming oxygen rich M-type stars. Motivation, sample, calibration, and initial results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Gottlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Decin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. S. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Ceuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Homan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 660, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03656909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for the Direct Imaging &amp; Spectroscopy of Exoplanetary Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarynn Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrishmoy Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Skemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134 (1039), pp.095003. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1538-3873/ac77bd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Light for GRAVITY Wide: Large Separation Fringe Tracking for the Very Large Telescope Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMADA. II. Further Detections of Inner Companions to Intermediate-mass Binaries with Microarcsecond Astrometry at CHARA and VLTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis C. Fekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Scovera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 164, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ac8eae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03860262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inner circumstellar dust of the red supergiant Antares as seen with VLT/SPHERE/ZIMPOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Koter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Decin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502, pp.369-382. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03713789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended envelopes around Galactic Cepheids. V. Multi-wavelength and time-dependent analysis of IR excess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A113. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Early Data Release 3 - The Galactic anticentre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Antoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mcmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kordopatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 649, pp.A8. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Early Data Release 3: The Gaia Catalogue of Nearby Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rybizki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 649, pp.A6. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY young stellar object survey. V. The orbit of the T Tauri binary star WW Cha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eupen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 648, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Early Data Release 3: Structure and properties of the Magellanic Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clementini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mcmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 649, pp.A7. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY K -band spectroscopy of HD 206893 B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Molliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David K Sing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, pp.A57. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03365088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging low-mass planets within the habitable zone of α Centauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pathak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arsenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-21176-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03373011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecting the Cepheid Distance Ladder: the Hubble Space Telescope Distance to the SN Ia Host Galaxy NGC 5584</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Javanmardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Breuval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 911 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abe7e5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Araucaria Project. Distances to Nine Galaxies Based on a Statistical Analysis of their Carbon Stars (JAGB Method)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartłomiej Zgirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Górski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wielgórski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 916 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac04b2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLsphere and pulsations of the Galactic Center’s red supergiant GCIRS 7 from VLTI/GRAVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rodríguez-Coira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Paumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A37. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The surface brightness–colour relations based on eclipsing binary stars and calibrated with Gaia EDR3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 649, pp.A109. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOMIUM: halide molecules around the S-type AGB star W Aquilae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Danilovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van de Sande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. C. Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Millar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 655, pp.A80. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY Young Stellar Object survey. VII. The inner dusty disks of T Tauri stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Klarmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inner hot dust in the torus of NGC 1068</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vermot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gratadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, pp.A65. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of faint stars near Sagittarius A* with GRAVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 645, pp.A127. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the Nature of the PDS 70 Protoplanets with VLTI/GRAVITY ∗</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 161 (3), pp.148. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/abdb2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOMIUM: The astounding complexity of the near circumstellar environment of the M-type AGB star R Hydrae. I. Morpho-kinematical interpretation of CO and SiO emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Homan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bannawit Pimpanuwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taissa Danilovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03678883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mass of β Pictoris c from β Pictoris b orbital motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Shangguan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.L2. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY young stellar object survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez-Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caratti O Garatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.A97. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision Millimeter Astrometry of the α Centauri AB System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Akeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Beichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Fomalont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fritz Benedict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162, 19 pp. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/abfaff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Imaging low-mass planets within the habitable zone of α Centauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pathak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arsenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-23145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03373009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared circumstellar emission of the long-period Cepheid ℓ Carinae resolved with VLTI/MATISSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A92. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecting the Cepheid parallax of pulsation using Gaia EDR3 parallaxes Projection factor and period-luminosity and period-radius relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Trahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Breuval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved GRAVITY astrometric accuracy from modeling optical aberrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 647, pp.A59. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining particle acceleration in Sgr A ⋆ with simultaneous GRAVITY, Spitzer , NuSTAR , and Chandra observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baganoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.A22. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dusty veil shading Betelgeuse during its Great Dimming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Koter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 594 (7863), pp.365-368. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03546-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03264154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learned from SPHERE for the astrometric strategy of the next generation of exoplanet imaging instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (03), </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.7.3.035004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Early Data Release 3 - Acceleration of the Solar System fromGaiaastrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Klioner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lindegren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mcmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 649, pp.A9. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Early Data Release 3: Summary of the contents and survey properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G.A. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vallenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Prusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H J de Bruijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Babusiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 649, pp.A1. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388691v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Gaia Early Data Release 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vallenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Prusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Bruijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Babusiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.C3. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039657e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of metallicity on the Leavitt Law from geometrical distances of Milky Way and Magellanic Clouds Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Breuval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wielgórski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 913 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abf0ae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Rays in Cepheids: XMM-Newton Observations of η Aql*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Remage Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignazio Pillitteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Engle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Guinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162 (3), pp.92. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ac05cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY young stellar object survey. VIII. Gas and dust faint inner rings in the hybrid disk of HD141569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Klarmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Valon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 655, </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY young stellar object survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koutoulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Natta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fedriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caratti O Garatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 645, pp.A50. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubble Space Telescope Snapshot Survey for Resolved Companions of Galactic Cepheids: Final Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Remage Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Moritz Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard E. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gail H. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 905, </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abc1f1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03715006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the orbital motion of Sgr A*’s near-infrared flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A143. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost precursor of an interstellar mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Anglada-Escudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hippke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 641, </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03717006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Observations of the Peculiar Cepheid V473 Lyr Identify A Low-mass Companion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Remage Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignazio Pillitteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Plachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159 (3), pp.121. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ab7121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY young stellar object survey. II. First spatially resolved observations of the CO bandhead emission in a high-mass YSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caratti O Garatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fedriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koutoulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.L12. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Milky Way Cepheid Leavitt law based on Gaia DR2 parallaxes of companion stars and host open cluster populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Breuval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard I. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam G. Riess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 643, pp.A115. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating the surface brightness – color relation for late-type red giants stars in the visible domain using VEGA/CHARA interferometric observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 639, pp.A67. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: MC structure and properties (Gaia Collaboration+, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Luri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clementini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. E. Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Mcmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving scattering clouds and disequilibrium chemistry in the atmosphere of HR 8799e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Shangguan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 640, pp.A131. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TESS observations of Cepheid stars: first light results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pál</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bódi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 253 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/abd4e3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A realistic two-dimensional model of Altair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rieutord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 633, pp.A78. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Sub)stellar companions shape the winds of evolved stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Decin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gottlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Homan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 369 (6510), pp.1497-1500. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abb1229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsating chromosphere of classical Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 641, pp.A74. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital inclination and mass of the exoplanet candidate Proxima c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.L14. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct confirmation of the radial-velocity planet β Pictoris c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.L2. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measure of the size of the magnetospheric accretion region in TW Hydrae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Natta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Caratti O Garatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. P. Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fedriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 584, pp.547-550. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2613-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically important magnetic fields near the event horizon of Sgr A*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jiménez-Rosales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 643, pp.A56. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner dusty envelope of the AGB stars W Hydrae, SW Virginis, and R Crateris using SPHERE/ZIMPOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vlemmings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paladini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A200. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the Schwarzschild precession in the orbit of the star S2 near the Galactic centre massive black hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 636, pp.L5. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the near-infrared counterpart of Proxima c using multi-epoch high-contrast SPHERE data at VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Damasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. del Sordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 638, pp.A120. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY young stellar object survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-I. Bouarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caratti O Garatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A162. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the β Pictoris system, coupling high contrast imaging, interferometric, and radial velocity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A18. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The flux distribution of Sgr A*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 638, pp.A2. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOMIUM: A high-resolution view on the highly asymmetric wind of the AGB star π 1 Gruis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Homan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bannawit Pimpanuwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Wallström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 644, pp.A61. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar Occultation by the Resonant Trans-Neptunian Object (523764) 2014 WC510 Reveals a Close Binary TNO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Leiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Wasserman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jj Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (2), pp.48. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/abb23d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thin shell of ionized gas as the explanation for infrared excess among classical Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 633, pp.A47. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peering into the formation history of β Pictoris b with VLTI/GRAVITY long-baseline interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 633, pp.A110. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Discs of Herbig Ae/Be Stars at Terrestrial Orbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar and substellar companions of nearby stars from Gaia DR2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 623, pp.A72. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Resolving the Inner Gaseous Disc of the Herbig Star 51 Oph through its CO Ro-vibration Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY Young Stellar Object survey I. Probing the disks of Herbig Ae/Be stars in terrestrial orbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lazareff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Klarmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Segura-Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 632, pp.A53. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inner dust shell of Betelgeuse detected by polarimetric aperture-masking interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Haubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Norris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tuthill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 628, pp.A101. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geometric distance measurement to the Galactic center black hole with 0.3% uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.L10. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY and the Galactic Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of the Einstein Equivalence Principle near the Galactic Center Supermassive Black Hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (10), pp.101102. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.101102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity of Galactic Cepheids from long-baseline interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 622, pp.A164. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent radial velocities of classical Cepheids from the cross-correlation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 631, pp.A37. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images at the Highest Angular Resolution with GRAVITY: The Case of η Carinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Systematics of Gaia DR2 Parallaxes with Empirical Surface Brightness: Color Relations Applied to Eclipsing Binaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 872 (1), pp.85. </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aafbed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distance to the Large Magellanic Cloud that is precise to one per cent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 567 (7747), pp.200-203. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-0999-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Araucaria project: High-precision orbital parallax and masses of eclipsing binaries from infrared interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 632, pp.A31. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Resolving the Quasar Broad Emission Line Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Resolved Accretion-Ejection in Compact Binaries with GRAVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalar field effects on the orbit of S2 star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 489 (4), pp.4606-4621. </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity of Galactic Cepheids and RR Lyrae stars from Gaia DR2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Remage Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 623, pp.A117. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual face-on spiral in the wind of the M-type AGB star EP Aquarii (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Homan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Decin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex de Koter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 632, pp.C1. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832834e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomy First direct detection of an exoplanet by optical interferometry Astrometry and K -band spectroscopy of HR 8799 e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pfuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting Exoplanets with Single-Mode Optical Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Star Systems in the Orion Nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image of the Dust Sublimation Region in the Nucleus of NGC 1068</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of SED Turndown among Classical Be Stars: Are All Be Stars Close Binaries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carciofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rivinius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ignace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 885 (2), pp.147. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab48e7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the gravitational redshift in the orbit of the star S2 near the Galactic centre massive black hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.L15. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY chromatic imaging of η Car’s core. Milliarcsecond resolution imaging of the wind-wind collision zone (Brγ, He I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Sanchez-Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Weigelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim M. Bestenlehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618 (125), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the magnetic field of Betelgeuse from 2009–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.A116. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Araucaria Project: High-precision Cepheid Astrophysics from the Analysis of Variables in Double-lined Eclipsing Binaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogumił Pilecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radosław Smolec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 862 (1), pp.43. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aacb32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental properties of red-clump stars from long-baseline H -band interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 616, pp.A68. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical, spectral, and dynamical properties of asteroid (107) Camilla and its satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pajuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 309, pp.134-161. </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gravitational mass of Proxima Centauri measured with SPHERE from a microlensing event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Enia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 480 (1), pp.236-244. </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical survey of exoplanets with ARIEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Tinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Eccleston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hartogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Heske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (1), pp.135-209. </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-018-9598-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical parameters and ±0.2% parallax of the detached eclipsing binary V923 Scorpii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pribulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 616, pp.A49. </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of orbital motions near the last stable circular orbit of the massive black hole SgrA*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.L10. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late-type Eclipsing Binaries in the Large Magellanic Cloud: Catalog of Fundamental Physical Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogumił Pilecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 860 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aac2bf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometrical 1% Distance to the Short-period Binary Cepheid V1334 Cygni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Proffitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 867 (2), pp.121. </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aae373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual face-on spiral in the wind of the M-type AGB star EP Aquarii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Homan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Decin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex de Koter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 616, pp.A34. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-mode waveguides for GRAVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jocou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 614, pp.A70. </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRIRES high-resolution infrared spectroscopy of the long-period Cepheid l Carinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Poretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 616, pp.A92. </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple star systems in the Orion nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Karl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekka Grellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.A116. </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARPS-N high spectral resolution observations of Cepheids I. The Baade-Wesselink projection factor of δ Cep revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Poretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 597, pp.A73. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02268051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetries on red giant branch surfaces from CHARA/MIRC optical interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Norris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montarges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ligi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 600, pp.L2. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wind and the magnetospheric accretion onto the T Tauri star S Coronae Australis at sub-au resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caratti O Garatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lazareff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez-Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A78. </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02190736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolved astrometric orbits of ten O-type binaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 601, pp.A34. </w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02268105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of Chariklo’s Rings from Stellar Occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Desmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meza Erick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto, Vieira Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 154 (4), pp.144. </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/aa830d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Trajectories to the Nearest Stars Using Lightweight High-velocity Photon Sails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hippke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 154 (3), pp.115. </w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/aa813f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02193084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The convective surface of the red supergiant Antares. LTI/PIONIER interferometry in the near infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inhomogeneous submillimeter atmosphere of Betelgeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. O’gorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Decin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 602, pp.L10. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Surface Brightness-color Relations Based on Eclipsing Binary Stars: Toward Precision Better than 1% in Angular Diameter Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Konorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 837 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa5d56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxima's orbit around Alpha Centauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lovis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational calibration of the projection factor of Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris I Trahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard E. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre E Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 600, </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201630202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA observations of the nearby AGB star L 2 Puppis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Homan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Decin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex de Koter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 601, pp.A5. </w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201630340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI/PIONIER images the Achernar disk swell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dalla Vedova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. Petrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moser Faes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 601, pp.A118. </w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmosphere, the p-factor and the bright visible circumstellar environment of the prototype of classical Cepheids δ Cep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennio Poretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Fokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152, pp.07003. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201715207003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational calibration of the projection factor of Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A18. </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02192073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radii and limb darkenings of Alpha Centauri A and B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Light for GRAVITY: A New Era for Optical Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorim Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anugu Narsireddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submilliarcsecond Optical Interferometry of the High-mass X-Ray Binary BP Cru with VLTI/GRAVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Waisberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pfuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 844 (1), pp.72. </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa79f1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accretion-ejection morphology of the microquasar SS 433 resolved at sub-au scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Waisberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 602, pp.L11. </w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and Shape of Chariklo from Multi-epoch Stellar Occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Desmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 154 (4), pp.159. </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/aa8956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Updated 2017 Astrometric Solution for Betelgeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. O’gorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 154 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/aa6ff9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First light for GRAVITY: Phase referencing optical interferometry for the Very Large Telescope Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorim Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anugu Narsireddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 602 (A94), pp.A94. </w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The close circumstellar environment of Betelgeuse - V. Rotation velocity and molecular envelope properties from ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Decin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita M. S. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01646434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational calibration of the projection factor of Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Breitfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587, pp.A117. </w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VEGA/CHARA interferometric observations of Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 593, pp.A45. </w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201528005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA observations of the nearby AGB star L 2 Puppis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Homan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Decin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A92. </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The red dwarf pair GJ65 AB: inflated, spinning twins of Proxima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.-O. Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Le Bouquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 593, pp.A127. </w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity of Galactic Cepheids from long-baseline interferometry – III. Sub-percent limits on the relative brightness of a close companion of δ Cephei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 461 (2), pp.1451-1456. </w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminous blue variables: An imaging perspective on their binarity and near environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Baade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rivinius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluto's Atmosphere from the 2015 June 29 Ground-Based Stellar Occultation at the Time of the New Horizons Flyby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. B. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Desmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 819 (2), pp.L38. </w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/819/2/L38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close stellar conjunctions of α Centauri A and B until 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A107. </w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The close circumstellar environment of Betelgeuse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 588, pp.A130. </w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The close circumstellar environment of Betelgeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan M Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A28. </w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the inner dust envelope and stellar photosphere of the AGB star R Doradus using SPHERE/ZIMPOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maercker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vlemmings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 591, pp.A70. </w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Cepheid ℓ Carinae's cycle-to-cycle variations via contemporaneous velocimetry and interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard I. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Breitfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 455 (4), pp.4231-4248. </w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv2438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Araucaria Project: High-precision orbital parallax and masses of the eclipsing binary TZ Fornacis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Konorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A35. </w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/SPHERE- and ALMA-based shape reconstruction of asteroid (3) Juno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaasalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 581, </w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational calibration of the projection factor of Cepheids. I. The type II Cepheid κ Pavonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Breitfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A64. </w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA observations of anisotropic dust mass loss in the inner circumstellar environment of the red supergiant VY Canis Majoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. O'Gorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vlemmings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. S. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 573, pp.id.L1. </w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dust disk and companion of the nearby AGB star L 2 Puppis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Haubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 578, pp.A77. </w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectro-interferometric view of ℓ Carinae's modulated pulsations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Breitfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Eyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (A29B), pp.501-504. </w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921316005986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepheid distances from the SpectroPhoto-Interferometry of Pulsating Stars (SPIPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Breitfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 584, pp.A80. </w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust high-contrast companion detection from interferometric observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 579, pp.A68. </w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark stars for Gaia Fundamental properties of the Population II star HD 140283 from interferometric, spectroscopic, and photometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Creevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Heiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. von Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 575, pp.A26. </w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving asymmetries along the pulsation cycle of the Mira star X Hydrae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Haubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wittkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A71. </w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA sub-mm maser and dust distribution of VY Canis Majoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. S. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. V. Impellizzeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Humphreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vlahakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vlemmings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 572, pp.id.L9. </w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The close environment of high-mass X-ray binaries at high angular resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 561, pp.A46. </w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for visual companions of close Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 567, pp.A60. </w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-period Galactic Cepheid RS Puppis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cracraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Breitfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 572, pp.A7. </w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environment of the fast rotating star Achernar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moser Faes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dalla Vedova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 569, pp.A10. </w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ring system detected around the Centaur (10199) Chariklo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braga-Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Snodgrass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 508 (7494), pp.72-75. </w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching micro-arcsecond astrometry with long baseline optical interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gillessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pfuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 567, pp.A75. </w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of the CO and H$_2$O MOLsphere of the red supergiant Betelgeuse from VLTI/AMBER observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiichi Ohnaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 572, pp.A17. </w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An edge-on translucent dust disk around the nearest AGB star L2 Puppis - VLT/NACO spectro-imaging from 1.04 to 4.05 microns and VLTI interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen T. Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 564, pp.A88. </w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCIRS 7, a pulsating M1 supergiant at the Galactic centre. Physical properties and age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Paumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pfuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 568, pp.A85. </w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity of Galactic Cepheids from long-baseline interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Breitfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 561, pp.L3. </w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A near-infrared interferometric survey of debris disc stars. III. First statistics based on 42 stars observed with CHARA/FLUOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Defrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 555, pp.id.A104. </w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity of Galactic Cepheids from long-baseline interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 552, pp.A21. </w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended envelopes around Galactic Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Breitfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 558, pp.A140. </w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental properties of the Population II fiducial stars HD 122563 and Gmb 1830 from CHARA interferometric observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.L. Creevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boyajian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 545, pp.A17. </w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expanding dusty bipolar nebula around the nova V1280 Scorpi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Otulakowska-Hypka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P.K. Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Woodward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 545, pp.A63. </w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean angular diameters, distances, and pulsation modes of the classical Cepheids FF Aquilae and T Vulpeculae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mcalister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. ten Brummelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 541, pp.A87. </w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expanding dusty bipolar nebula around the nova V1280 Sco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Otulakowska-Hypka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. K. Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Woodward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719908v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal infrared properties of classical and type II Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 538, pp.A24. </w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the diffraction limit of optical/IR interferometers I. Angular diameter and rotation parameters of Achernar from differential phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hadjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vakili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bendjoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 545, pp.A130. </w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-period Galactic Cepheid RS Puppis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sparks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Havlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 541, pp.A18. </w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flares and variability from Sagittarius A*: five nights of simultaneous multi-wavelength observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Haubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dodds-Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Paumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 540, pp.A41. </w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EChO - Exoplanet Characterisation Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.311-353. </w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-012-9303-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional interferometric, spectrometric, and planetary views of Procyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 540, pp.A5. </w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Baade-Wesselink p-factor applicable to LMC Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 534,L16, pp.4. </w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially extended emission around the Cepheid RS Puppis in near-infrared hydrogen lines. Adaptive optics imaging with VLT/NACO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. V. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 527, pp.51. </w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot exozodiacal dust resolved around Vega with IOTA/IONIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Defrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -C. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 534, </w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03623404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diameter of the CoRoT target HD 49933. Combining the 3D limb darkening, asteroseismology, and interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ligi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 534, pp.id. L3. </w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nearby eclipsing stellar system δ Velorum. III. Self-consistent fundamental parameters and distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pribulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Petr-Gotzens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 532, </w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03624337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY: Observing the Universe in Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Straubmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 143, pp.16-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03855222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nearby eclipsing stellar system delta Velorum. II. First reliable orbit for the eclipsing pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pribulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vanko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian R. Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 528, pp.21. </w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface convection and red-giant radius measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter H. Hauschildt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 526, pp.100. </w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The close circumstellar environment of Betelgeuse - II. Diffraction-limited spectro-imaging from 7.76 to 19.50 microns with VLT/VISIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen T. Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Cami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 531, pp.A117. </w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric radius and limb darkening of the asteroseismic red giant eta Serpentis with the CHARA Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo ten Brummelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 517, pp.64. </w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bételgeuse: une étoile au crépuscule de sa vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially extended emission around the Cepheid RS Puppis in near-infrared hydrogen lines. Adaptive optics imaging with VLT/NACO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien H. V. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radius and effective temperature of the binary Ap star beta CrB from CHARA/FLUOR and VLT/NACO observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bruntt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. M. Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy R. Bedding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 512, pp.55. </w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environment of the fast rotating star Achernar. II. Thermal infrared interferometry with VLTI/MIDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 493, pp.L53-L56. </w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200810980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nearby eclipsing stellar system delta Velorum . I. Origin of the infrared excess from VISIR and NACO imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Petr-Gotzens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 493, pp.107-114. </w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200810565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interferometric Study of the Fomalhaut Inner Debris Disk. I. Near-Infrared Detection of Hot Dust with VLTI/VINCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 704, pp.150. </w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/704/1/150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroseismology and interferometry of the red giant star &epsilon; Ophiuchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwesh Mazumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 503, pp.521-531. </w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VEGA: Visible spEctroGraph and polArimeter for the CHARA array: principle and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marcotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tallon-Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 508, pp.1073. </w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution spectroscopy for Cepheids distance determination. V. Impact of the cross-correlation method on the p-factor and the γ-velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 502, pp.951-956. </w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A binary engine fuelling HD 87643's complex circumstellar environment. Determined using AMBER/VLTI imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borges Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 507, pp.317-326. </w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circumstellar envelopes of the Cepheids l Carinae and RS Puppis . Comparative study in the infrared with Spitzer, VLT/VISIR, and VLTI/MIDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 498, pp.425-443. </w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEGASE, an infrared interferometer to study stellar environments and low mass companions around nearby stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bordé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.403-434. </w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10686-008-9133-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-radius relation of low and very low-mass stars revisited with the VLTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.-O. Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ségransan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Queloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 505, pp.205. </w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200911976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY: Astrometry on the galactic center and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bartko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Straubmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Richichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Astronomy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.301-306. </w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.newar.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A binary engine fuelling HD87643' s complex circumstellar environment, using AMBER/VLTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Borges Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Meilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408751v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The close circumstellar environment of Betelgeuse - Adaptive optics spectro-imaging in the near-IR with VLT/NACO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijl Verhoelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen T. Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 504 (1), pp.115 - 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circumstellar envelopes of the Cepheids L Car and RS Pup - Comparative study in the infrared with Spitzer, VLT/VISIR and VLTI/MIDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Mass Planet with a Possible Sub-Stellar-Mass Host in Microlensing Event MOA-2007-BLG-192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. A. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Udalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 684, pp.663-683. </w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/589940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The close-in companion of the fast rotating Be star Achernar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bendjoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 484, pp.L13-L16. </w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200809765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radii of the nearby K5V and K7V stars 61 Cygni A & B. CHARA/FLUOR interferometry and CESAM2k modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Heiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 488, pp.667-674. </w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200810080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The close-in companion of the fast rotating Be star Achernar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bendjoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The angular sizes of dwarf stars and subgiants - Non-linear surface brightness relations in BVRcIc from interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 491, Accepted. </w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200810317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution thermal infrared imaging of MWC300. VLT/VISIR observations in BURST mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bendjoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Niccolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 480, pp.L29-L32. </w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20079190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A near-infrared interferometric survey of debris disc stars. II. CHARA/FLUOR observations of six early-type dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 487, pp.1041. </w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200810008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing an ESO proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Astronomy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, pp.658-665. </w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.newar.2007.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A near-infrared interferometric survey of debris disk stars. I. Probing the hot dust content around É Eridani and tau Ceti with CHARA/FLUOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 475, pp.243-250. </w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environment of the fast rotating star Achernar - High-resolution thermal infrared imaging with VISIR in BURST mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 474, pp.49. </w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20078588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric observations of the multiple stellar system delta Velorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aglaë Kellerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Petr-Gotzens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.633-637. </w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Envelopes around Galactic Cepheids. III. Y Ophiuchi and alpha Persei from Near-Infrared Interferometry with CHARA/FLUOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Aufdenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo ten Brummelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 664, pp.1093-1101. </w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/518597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroseismology and interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christensen-Dalsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Astrophysics Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, pp.217-360. </w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00159-007-0007-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of Achernar with VINCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Astronomy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, pp.706-710. </w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.newar.2007.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new calibration of Galactic Cepheid period-luminosity relations from B to K bands, and a comparison to LMC relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arriagada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. G. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 476 (1), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20078187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric observations of eta Carinae with VINCI/VLTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 464, pp.1045-1047. </w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-period Galactic Cepheid RS Puppis - I. A geometric distance from its light echoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bersier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 480 ( 1), pp.167 - 178. </w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20078961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep imaging survey of the environment of alpha Centauri. II. CCD imaging with the NTT-SUSI2 camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 464, pp.373-375. </w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroseismology and interferometry .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie della Societa astronomica italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77, pp.411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution spectroscopy for Cepheids distance determination: I. Line asymmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 453, pp.309-319. </w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep imaging survey of the environment of alpha Centauri. I. Adaptive optics imaging of alpha Cen B with VLT-NACO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 459, pp.669-678. </w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Observations of Cepheids. p-factor and center to limb darkening measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo ten Brummelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold A. Mcalister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie della Societa astronomica italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77, pp.231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The limb darkening of alpha Cen B: Matching 3D hydrodynamical models with interferometric measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ségransan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 446, pp.635-641. </w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumstellar material in the Vega inner system revealed by CHARA/FLUOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 452, pp.237-244. </w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroseismology and interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie della Societa Astronomica Italiana Supplementi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77, pp.411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polar wind of the fast rotating Be star Achernar: VINCI/VLTI interferometric observations of an elongated polar envelope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 453 (3), pp.1059-1066. </w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepheid distances from interferometry .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie della Societa astronomica italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77, pp.227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep imaging survey of the environment of Alpha Centauri - I. Adaptive optics imaging of Alpha Cen B with VLT-NACO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple shock waves in the atmosphere of the Cepheid X Sagittarii?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Fokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 457 (2), pp.575-579. </w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Results from the CHARA Array. VII. Long-Baseline Interferometric Measurements of Vega Consistent with a Pole-On, Rapidly Rotating Star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Aufdenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 645, pp.664. </w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/504149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polar wind of the fast rotating Be star Achernar: VINCI/VLTI interferometric observations of an elongated polar envelope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domiciano de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 453 (3), pp.1059-1066. </w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended envelopes around Galactic Cepheids. II. Polaris and delta Cephei from near-infrared interferometry with CHARA/FLUOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 453, pp.155-162. </w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended envelopes around Galactic Cepheids. I. l Carinae from near and mid-infrared interferometry with the VLTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 448, pp.623-631. </w:t></w:r><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: ``First Results from the CHARA Array. VII. Long-Baseline Interferometric Measurements of Vega Consistent with a Pole-On, Rapidly Rotating Star'' (ApJ, 645, 664 [2006])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Aufdenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 651, pp.617. </w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/507484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI near-infrared observations of the stellar multiple system delta Velorum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Petr-Gotzens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aglaë Kellerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 326, pp.569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The projection factor of delta Cephei. A calibration of the Baade-Wesselink method using the CHARA Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Aufdenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 438, pp.L9-L12. </w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200500139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gravity-darkening of Altair from interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slobodan Jankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farrokh Vakili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Ohishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 442, pp.567. </w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les etoiles, deformees par leur rotation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 329, pp.76-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational-darkening of Altair from interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slobodan Jankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farrokh Vakili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Ohishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 442, pp.567-578. </w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI/VINCI diameter constraints on the evolutionary status of delta Eri, xi Hya, eta Boo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 436 (1), pp.253. </w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Limb Darkening, Spectral Energy Distribution, and Temperature Structure of Procyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Aufdenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Günter Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 633, pp.424-439. </w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/452622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI/VINCI diameter constraints on the evolutionary status of delta Eri, xi Hya, eta Boo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 436, pp.253-262. </w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reduction methods for single-mode optical interferometry. Application to the VLTI two-telescopes beam combiner VINCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Segransan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 425, pp.1161-1174. </w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20034562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI/VINCI observations of the nucleus of NGC 1068 using the adaptive optics system MACAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Wittkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Arsenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paresce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 418, pp.L39-L42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepheid distances from infrared long-baseline interferometry I. VINCI/VLTI observations of seven galactic cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bersier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coudé Du Foresto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 416, pp.941-953. </w:t></w:r><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20031743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Angular Size of the Cepheid l Carinae: A Comparison of the Interferometric and Surface Brightness Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang P. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bersier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 604, pp.L113-L116. </w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/383571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepheid distances from infrared long-baseline interferometry. III. Calibration of the surface brightness-color relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bersier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 428, pp.587-593. </w:t></w:r><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20041416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepheid distances from infrared long-baseline interferometry II. Calibration of the Period-Radius and Period-Luminosity relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bersier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coudé Du Foresto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 423, pp.327-333. </w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20035596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self consistent modelling of the projection factor for interferometric distance determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 428, pp.131-137. </w:t></w:r><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20041419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepheid pulsations resolved by the VLTI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bersier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 117, pp.53-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI near-IR interferometric observations of Vega-like stars: Radius and age of a PsA, b Leo, b Pic, e Eri and t Cet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thévénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 426, pp.601-617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diameter and evolutionary state of Procyon A. Multi-technique modeling using asteroseismic and interferometric constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 413, pp.251-256. </w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20031527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI near-IR interferometric observations of Vega-like stars. Radius and age of alpha PsA, beta Leo, beta Pic, &epsilon; Eri and tau Cet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 426, pp.601-617. </w:t></w:r><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20047189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The angular sizes of dwarf stars and subgiants. Surface brightness relations calibrated by interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Segransan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 426, pp.297-307. </w:t></w:r><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20035930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spinning-top Be star Achernar from VLTI-VINCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vakili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 407, pp.L47-L50. </w:t></w:r><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20030786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interferometric diameter and internal structure of Sirius A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Di Folco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 408, pp.681-688. </w:t></w:r><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20030994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VINCI instrument software in the very large telescope environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Longinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bickert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cautain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49, pp.483-490. </w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2002.1003782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Very Extended Gaseous Layers around O-rich Mira Variables and M Giants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 579, pp.446-454. </w:t></w:r><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/342671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the presence of a fifth force at the Galactic Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Abd El Dayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Amaro Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Leavitt law of Milky Way Cepheids from Gaia DR2 static companion parallaxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Breuval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems IV: NIRISS Aperture Masking Interferometry Performance and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steph Sallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrishmoy Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Sivaramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The \textit{JWST} Early Release Science Program for Direct Observations of Exoplanetary Systems III: Aperture Masking Interferometric Observations of the star HIP\,65426 at $\boldsymbol{3.8\,\rm{μm}}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrishmoy Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steph Sallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Sivamarakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Astrophysical Opportunities Exploiting Spatio-Temporal Optical Correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem-Jan de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dainis Dravins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. R. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems I: High Contrast Imaging of the Exoplanet HIP 65426 b from 2−16 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarynn L. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Skemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth A. Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3: Chemical cartography of the Milky Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recio-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kordopatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Laverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Palicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3: Reflectance spectra of Solar System small bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galluccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Delbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3: Chemical cartography of the Milky Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recio-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kordopatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Laverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Palicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision astrometric studies in direct imaging with SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY Young Stellar Object survey IV. The CO overtone emission in 51 Oph at sub-au scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration Gravity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koutoulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Natta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fedriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE+: Imaging young Jupiters down to the snowline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Planets Orbiting α Cen A with the James Webb Space Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Beichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ygouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Llop Sayson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuk Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the expanding knotty structure in the close environment of the LBV star $\eta$ Carinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nearby eclipsing stellar system delta Velorum - IV. Differential astrometry with VLT/NACO at the 100 microarcsecond level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Petr-Gotzens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Pribulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radii of the nearby K5V and K7V stars 61 Cyg A & B - CHARA/FLUOR interferometry and CESAM2k modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Heiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nearby eclipsing stellar system delta Velorum - I. Origin of the infrared excess from VISIR and NACO imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Petr-Gotzens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environment of the fast rotating star Achernar - II. Thermal infrared interferometry with VLTI/MIDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Meilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Spang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing an ESO proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo J. V. Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep imaging survey of the environment of Alpha Centauri - II. CCD imaging with the NTT-SUSI2 camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric observations of eta Carinae with VINCI/VLTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eta Car through the eyes of interferometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.Van Boekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The projection factor of delta Cephei A calibration of the Baade-Wesselink method using the CHARA Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérand Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coude Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen T. Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason P. Aufdenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Île-de-France, Seine-et-Marne, Grisy-Suisnes (77217), &amp;quot;La Ferme du Mesnil&amp;quot;, Route du Mesnil. La villa et la ferme du Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tigreat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Apruzzese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huitorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional d’archéologie d’Ile-de-France. 2024, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science cases for a visible interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Observatoire de la Côte d'Azur. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: &amp;quot;Hubble Space Telescope Snapshot Survey for Resolved Companions of Galactic Cepheids: Final Results&amp;quot; (2020, ApJ, 905, 81)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Remage Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Moritz Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard E. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gail H. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad5a8f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04853436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical interferometry from the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Detached eclipsing binaries with Gaia parallaxes (Graczyk+, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pietrzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Classical Cepheids consistent radial velocities (Borgniet+, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Pulsation model data for delta Cep and eta Aql (Merand+, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Breitfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03899704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science cases and observing strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Paumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03829223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: JHKs photometry around α Cen (Kervella+, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coude Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp. 90669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03886051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science case and observing strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Paumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Dodds-Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03824294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'informations pour la segmentation sémantique de nuages de points d'intérieurs de bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mérizette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H0 2020: Day 2 Panel Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rejkuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scolnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard de Grijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H02020: Assessing Uncertainties in Hubble's Constant Across the Universe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4062119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-04902670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ExoGRAVITY project: using single mode interferometry to characterize exoplanets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Only, France. pp.21, </w:t></w:r><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2561667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circumstellar envelopes of Cepheids and their impact on the period-luminosity relationship in the JWST and ELT era.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR Excess of Classical Cepheids Modeled by a Thin Shell of Ionized Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Niccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RR Lyrae/Cepheid 2019: Frontiers of Classical Pulsators.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cloudcroft, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepheid distance measurements of SNIa host galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Javanmardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2019: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France, France. pp.Di</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY - Reaching out to SgrA* with VLTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Scientific Meeting of the Spanish Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical interferometry and Gaia parallaxes for a robust calibration of the Cepheid distance scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris I Trahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium S330 (Astrometry and Astrophysics in the Gaia sky) Astrometry and Astrophysics in the Gaia sky, International Astronomical Union, IAU Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Nice, France. pp.305-308, </w:t></w:r><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1743921317006792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A refined orbit for the satellite of asteroid (107) Camilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Virginia Pajuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, National Harbor, MD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Convection of Close Red Supergiant Stars Observed With Near-Infrared Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aurière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Physics of Evolved Stars: A Conference Dedicated to the Memory of Olivier Chesneau </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nice, France. pp.243 - 247, </w:t></w:r><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1571054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidences for a large hot spot on the disk of Betelgeuse (alpha Ori)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Windows on Massive Stars, Asteroseismology, Interferometry and Spectropolarimetry, IAU Symposium 307</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Geneva, Switzerland, Switzerland. pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA reveals VYCMa's sub-mm maser and dust distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. S. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. V. Impellizzeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Humphreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vlahakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vlemmings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revolution in Astronomy with ALMA: The Third Year. Proceedings of a Conference held at the Tokyo International Forum, Tokyo, Japan 8-11 December 2014. Edited by Daisuke Iono, Ken-ichi Tatematsu, Alwyn Wootten, and Leonardo Testi. ASP Conference Series Vol. 499. San Francisco: Astronomical Society of the Pacific, 2015, p.337</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY instrument software/high-level software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burtscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekkehard Wieprecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yitping Kok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senol Yazici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Quebec, Canada. </w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2055928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY data reduction software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapeyrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabih Azouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Garcia-Dabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Quebec, Canada. </w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2056850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the water and carbon monoxide shell around Betelgeuse with VLTI/AMBER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiichi Ohnaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Betelgeuse Workshop 2012 The Physics of Red Supergiants: Recent Advances and Open Questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.167, </w:t></w:r><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1360019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the red supergiant Betelgeuse at high angular resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ohnaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2013: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.253-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a coherent view of mass loss in Betelgeuse from the photosphere to the interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Massive Stars: From &amp;alpha; to &amp;Omega;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rhodes, GR, Greece. pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometry, spectroscopy and astrometry of the bright eclipsing system Delta Velorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pribulla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbital Couples: "Pas de Deux" in the Solar System and the Milky Way</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared excess and extended emission around Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SF2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France, France. pp.479-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science with GRAVITY, the NIR Interferometric Imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Paumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gillessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eckart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Galactic Center: a Window to the Nuclear Environment of Disk Galaxies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Shanghai, China, China. pp.267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface convection : from the Sun to red giant stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hauschildt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2011: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.235-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface convection: from the Sun to red giant stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter H. Hauschildt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SF2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France, France. pp.235-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-arcsecond astrometry of exoplanet host stars with GRAVITY instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kudryavtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hippler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Bergfors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the Spirit of Lyot 2010: Direct Detection of Exoplanets and Circumstellar Disks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, University of Paris Diderot, France. pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a high-dynamic range imaging instrument for a single telescope by a pupil remapping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Kotani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Diego, California, United States. pp.116, </w:t></w:r><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.856899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot star winds and interferometry: Achernar and eta Carinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Interferometric View on Hot Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Vina del Mar, Chile, Chile. pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY: a four-telescope beam combiner instrument for the VLTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gillessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Straubmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Diego, California, United States. pp.0Y 1-20, </w:t></w:r><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.856689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and new operation modes of the versatile VLT/NaCo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. V. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha P. Quanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Kenworthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sridharan Rengaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Diego, California, United States. pp.89, </w:t></w:r><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.856799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric views on the Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Interferometric View on Hot Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Viña del Mar, Chile, Chile. pp.102-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What we learned from interferometric observations of Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Santa Fe, New Mexico (USA), United States. pp.79-82, </w:t></w:r><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3246579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Dynamics of Cepheids to the Milky Way Rotation, and the Distance Scale Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. G. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bersier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stellar Pulsation: Challenges For Theory And Observation: Proceedings Of The International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Santa Fe, New Mexico (USA), United States. pp.13-17, </w:t></w:r><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3246426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar Astrophysics with SIM and Optical Long Baseline Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Aufdenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boyajian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas R. Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve B. Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society Meeting Abstracts #213</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Long Beach, CA, United States. pp.355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY: Microarcsecond astrometry and deep interfereometric imaging with the VLTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Straubmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science with the VLT in the ELT Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, ESO, Garching, RFA, Germany. pp.361, </w:t></w:r><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-9190-2_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for a Multi-Wavelength Characterization of Cepheid Envelopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Pulsations and Hydrodynamics of Cepheids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. pp.143-149, </w:t></w:r><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/0938015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal infrared observations of Cepheid envelopes with VLT/VISIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Santa Fe, New Mexico (USA), United States. pp.90-92, </w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3246582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepheids At High Resolution: Pulsation, Distances And Circumstellar Envelopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society Meeting Abstracts #214</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Pasadena, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Modeling of Nearby Stars Using Asteroseismic and Interferometric Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Power of Optical/IR Interferometry: Recent Scientific Results and 2nd Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Garching, Germany, Germany. pp.479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepheid Distances from Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bersier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Power of Optical/IR Interferometry: Recent Scientific Results and 2nd Generation Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Garching, Germany. pp.83, </w:t></w:r><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74256-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental Parameters of Delta Velorum, a Quintuple Stellar System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aglaë Kellerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Petr-Gotzens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Power of Optical/IR Interferometry: Recent Scientific Results and 2nd Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Garching, Germany, Germany. pp.531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIE: a Ground-Based European Nulling Instrument at ESO Very Large Telescope Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Den Hartog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm C. Fridlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamarija Stankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Power of Optical/IR Interferometry: Recent Scientific Results and 2nd Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Garching, Germany, Germany. pp.445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Aperture Synthesis of Altair: Gravity Darkening and Inclination Angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slobodan Jankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farrokh Vakili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Ohishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Power of Optical/IR Interferometry: Recent Scientific Results and 2nd Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Garching, Germany. pp.487, </w:t></w:r><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74256-2_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eta Car through the Eyes of Interferometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Van Boekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Power of Optical/IR Interferometry: Recent Scientific Results and 2nd Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Garching, Germany, Germany. pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepheids Observations Using CHARA/FLUOR: alphaUMi and deltaCep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Aufdenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Power of Optical/IR Interferometry: Recent Scientific Results and 2nd Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Garching, Germany, Germany. pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FIRST project: a single-mode fiber-based very high-dynamic range diffraction-limited imaging instrument at visible to near-infrared wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Kotani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien M. Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.57, </w:t></w:r><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.789008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limb Darkening: Getting Warmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Aufdenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Günter Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Power of Optical/IR Interferometry: Recent Scientific Results and 2nd Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Garching, Germany, Germany. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Angular Diameters, Linear Radii and Stellar Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Cambridge Workshop on Cool Stars, Stellar Systems, and the Sun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Spitzer Science Center and Michelson Science Center, Pasadena, California, USA, United States. pp.189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY: getting to the event horizon of Sgr A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Straubmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Richichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.2A 1-13, </w:t></w:r><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.788407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar radii from long-baseline interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Art of Modelling Stars in the 21st Century, IAU Symposium 252</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Sanya, Hainan Island, China, Nanjing, China. pp.405-411, </w:t></w:r><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921308023326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Facts about delta Velorum: Fewer but Larger Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aglaë Kellerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Petr-Gotzens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Stars Across the H-R Diagram</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Garching, Germany, Germany. pp.119, </w:t></w:r><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74745-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY: Microarcsecond astrometry and deep interfereometric imaging with the VLTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Straubmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Giant Step: from Milli- to Micro-arcsecond Astrometry, IAU Symposium 248</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Shanghai, China, Nanjing, China. pp.100, </w:t></w:r><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921308018723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Constraints on Gravity Darkening with Application to the Modeling of Spica A & B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Aufdenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Ireland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binary Stars as Critical Tools and Tests in Contemporary Astrophysics http://ad.usno.navy.mil/iaus240/, IAU Symposium 240</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Prague, Czech Republic, Czech Republic. pp.271-280, </w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921307004164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Measurements Of The A-type Supergiant Deneb With The CHARA Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Aufdenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society Meeting Abstracts #208</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Calgary, Alberta, Canada. pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Interferometric Gravity Darkening Observations of Vega with CHARA/FLUOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Aufdenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions for Infrared Astronomy, Instrumentation, Mesure, Metrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. pp.305-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometry and Asteroseismology of Main Sequence Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions for Infrared Astronomy, Instrumentation, Mesure, Metrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. pp.319-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VEGA: a visible spectrograph and polarimeter for CHARA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marcotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, United States. pp.1073-1083, </w:t></w:r><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.684475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the inner-debris disk of Vega with CHARA/FLUOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Stellar Interferometry.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, Florida, United States. pp.9, </w:t></w:r><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.671664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Circumstellar Material around Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Augerau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions for Infrared Astronomy, Instrumentation, Mesure, Metrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. pp.251-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Observations of Cepheids: the p-factor measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo ten Brummelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold A. Mcalister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2005: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Strasbourg, France, France. pp.311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procyon A: convection signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Aufdenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mozurkewich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Cambridge Workshop on Cool Stars, Stellar Systems and the Sun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Hamburg, Germany. pp.415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mass Loss and Life Expectancy of eta Carinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex de Koter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy van Boekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schüller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fate of the Most Massive Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Grand Teton National Park, Wyoming, United States. pp.147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepheid distances from Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stellar Pulsation and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Monte Porzio Catone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface brightness relations for dwarf stars and subgiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Segransan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Cambridge Workshop on Cool Stars, Stellar Systems and the Sun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Hamburg, Germany. pp.703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroseismology & Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stellar pulsation and evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Monte Porzio Catone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main sequence stars as calibrators for interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Segransan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Di Folco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI technical advances: present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Glindemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Albertsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Andolfato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-IR Observations of Vega-like Stars with the VLTI: beta Pic alpha PsA, &epsilon; Eri, and tau Cet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stars as Suns: Activity, Evolution and Planets, IAU Symposium 219</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Sydney, Australia, Australia. pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing MIDI science operation at VLTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bauvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Biereichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.1666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal interferometric data acquisition and processing: towards 0.1% precision with the single-mode beam combiner VINCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Segransan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Di Folco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VINCI/VLTI interferometric observations of Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bersier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU Colloq. 193: Variable Stars in the Local Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Christchurch, New Zealand, New Zealand. pp.520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric fringes with MACAO-VLTI corrected starlight and VINCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Arsenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Fedrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Adaptive Optics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.97-106, </w:t></w:r><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.552574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self consistent modelling of the projection factor for interferometric distance determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2004: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France, France. pp.311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VINCI/VLTI Observations of Main Sequence Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stars as Suns: Activity, Evolution and Planets, IAU Symposium 219</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Sydney, Australia, Australia. pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground interferometric searches (Invited Review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Glindemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Delplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paresce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Richichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary Systems in the Universe: Observation, Formation and Evolution, IAU Symposium 202</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Manchester, United Kingdom, United Kingdom. pp.417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI science operations at Paranal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik T. Rantakyrö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian A. Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kaufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.1690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI NIR-Interferometric Observations of Vega-Like Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Star Formation at High Angular Resolution, IAU Symposium 210</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Sydney, Australia, Australia. pp.264P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric and internal turbulence measured on the Very Large Telescope Interferometer with VINCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc S. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interferometry for Optical Astronomy II.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.1115-1126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning the VLT interferometer: from first fringes toward a general user facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schoeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe B. Gitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bauvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interferometry for Optical Astronomy II.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.870-880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VLTI and Its Subsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Glindemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Algomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amestica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bauvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GENIE - DARWIN Workshop - Hunting for Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Leiden, Netherlands. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VINCI, the VLTI commissioning instrument: status after one year of operations at Paranal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe B. Gitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Segransan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Y. Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interferometry for Optical Astronomy II.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.858-869</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Alpha CEN and Procyon Using Vlti Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar and Solar-Like Oscillations: Insights and Challenges for the Sun and Stars, 25th meeting of the IAU, Joint Discussion 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Sydney, Australia, Australia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on VLTI/VINCI observations of the Be star Achernar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vakili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Observations of eta Carinae - the VLTI Takes Its First Glimpse at the Central Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schoeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy van Boekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exotic Stars as Challenges to Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Miami, USA, United States. pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive On-Line Information System by means of a Task Model and Spatial Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International World Wide Web Conference &amp; 7th International Conference on User Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, WWW8 : Toronto, UM99 : Banff, Canada. pp.59--66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Multimedia Information System Adapted To Sailors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Centered Processes (HCP) 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENST Bretagne, Sep 1999, Brest, France. pp.431--436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive On-Line Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information System, Analysis and Synthesis (ISAS) 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Orlando, United States. pp.1050--1057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Araucaria Project Establishes the Most Precise Benchmark for Cosmic Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometry to Determine Stellar Shapes: Application to Achernar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartography of the Sun and the Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-135, 2016, </w:t></w:r><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24151-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03634271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'interférométrie à l'étude des Céphéides et des étoiles naines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Paris-Diderot - Paris VII, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00258916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférométrie optique avec le Very Large Telescope - Application aux étoiles Céphéides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Paris-Diderot - Paris VII, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00258928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1719"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Kervella </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (359)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First light for the GRAVITY+ Adaptive Optics: Extreme adaptive optics for the Very Large Telescope Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berdeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 707, pp.A115. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202555666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved broad-line region in a quasar at z = 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abd El Dayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berdeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 706, pp.A99. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202557285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Search for Planets and Exozodiacal Emission Around α Centauri A with JWST/MIRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniket Sanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Beichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Llop-Sayson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Notes of the AAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (5), pp.119. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2515-5172/add880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity of Galactic Cepheids from long-baseline interferometry: V. High-accuracy orbital parallax and mass of SU Cygni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. R. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Proffitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 693, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202452346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05103581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of ionized circumstellar gas emission around the long-period Cepheid $\ell$ Carinae with ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kamiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2501.19011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface brightness–colour relations of Cepheids calibrated by optical interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 698, pp.A46. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202553740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile light curve templates of Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Afanasiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 698, pp.A97. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202553783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbit and atmosphere of HIP 99770 b through the eyes of VLTI/GRAVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winterhalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 700, pp.A4. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05369259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface brightness-colour relations of dwarf stars from detached eclipsing binaries: II. Extension of the calibrating sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 694, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202452065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05103580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worlds Next Door: A Candidate Giant Planet Imaged in the Habitable Zone of &amp;lt;i&amp;gt;α&amp;lt;/i&amp;gt; Centauri A. II. Binary Star Modeling, Planet and Exozodi Search, and Sensitivity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniket Sanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Beichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William O Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 989, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/adf53e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI/GRAVITY upper limit on near-infrared emission from the nearby 33 M⊙ black hole Gaia BH3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Panuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 695, pp.L1. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202453535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the presence of a fifth force at the Galactic Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abd El Dayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amaro Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 698, pp.L15. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumstellar emission of Cepheids across the instability strip: Mid-infrared observations with VLTI/MATISSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2501.00373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct imaging discovery of a young giant planet orbiting on Solar System scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Samland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L B F M Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M E van den Ancker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W O Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 700, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202555064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the Orbit of the Young Substellar Companion GQ Lup B from High-resolution Spectroscopy and VLTI/GRAVITY Astrometry *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidya Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-D. Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 993 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ae0c15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05369278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worlds Next Door: A Candidate Giant Planet Imaged in the Habitable Zone of &amp;lt;i&amp;gt;α&amp;lt;/i&amp;gt; Centauri A. I. Observations, Orbital and Physical Properties, and Exozodi Upper Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Beichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniket Sanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 989, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/adf53f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems. III. Aperture Masking Interferometric Observations of the Star HIP 65426 at 3.8 &amp;lt;i&amp;gt;μ&amp;lt;/i&amp;gt;m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrishmoy Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steph Sallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Sivaramkrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 983, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/adaeb7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cool brown dwarf Gliese 229 B is a close binary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry W. Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 634, pp.1070-1074. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-08064-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04836796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dimension in the variability of AGB stars: Convection patterns size changes with pulsation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rosales-Guzmán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez-Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paladini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Freytag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wittkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 688, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202349112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04836833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The orbital parameters of the δ Cep inner binary system determined using 2019 HARPS-N spectroscopic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 684, pp.L9. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-of-a-kind? Comprehensive atmospheric characterisation of the HR 8799 planets with VLTI/GRAVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nasedkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kreidberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY young stellar object survey. XI. Imaging the hot gas emission around the Herbig Ae star HD58647</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. -I. Bouarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez-Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caratti O Garatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04836903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap for the atmospheric characterization of terrestrial exoplanets with JWST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rackham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (7), pp.810-818. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02298-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical measure of the black hole mass in a quasar 11 billion years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berdeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 627 (8003), pp.281-285. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-07053-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared surface brightness technique applied to RR Lyrae stars from the solar neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartłomiej Zgirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Górski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wielgórski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 690, pp.A295. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems. V. Do Self-consistent Atmospheric Models Represent JWST Spectra? A Showcase with VHS 1256–1257 b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niall Whiteford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychronis Patapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth A. Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Skemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 966, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ad3e7c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical instability strip for classical Cepheids. I. The Large Magellanic Cloud galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Espinoza-Arancibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Smolec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04853481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Resolution of Microlensed Images of a Binary-lens Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zexuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subo Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kochanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemek Mróz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 977 (2), pp.229. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad90b9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY young stellar object survey. XII. The hot gas disk component in Herbig Ae/Be stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Natta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fedriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caratti O Garatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez-Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 684, pp.A43. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Orbit and Mass of the Cepheid AW Per</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Remage Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 972, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad5e7d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04853418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The orbital parameters of the δ Cep inner binary system determined using 2019 HARPS-N spectroscopic data (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.C3. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450416e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical tracers of a highly eccentric AGB-main-sequence star binary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Danilovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van de Sande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.308-327. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-023-02154-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04836889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High contrast at short separation with VLTI/GRAVITY: Bringing Gaia companions to light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. O. Winterhalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A258. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepheids with giant companions. II. Spectroscopic confirmation of nine new double-lined binary systems composed of two Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogumił Pilecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian B. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Espinoza-Arancibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Hajdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202349138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04853445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Components of Cepheid Systems: The FN Vel System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Remage Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Kuraszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Moritz Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard I. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 168, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ad7fea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04853403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE RefPlanets: Search for ε Eridani b and warm dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tschudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hunziker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Baade-Wesselink projection factor of RR Lyrae stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Trahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wielgórski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartłomiej Zgirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 684, pp.A126. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOMIUM: Molecular inventory of 17 oxygen-rich evolved stars observed with ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. H. J. Wallström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Danilovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. S. P. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Gottlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 681, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04853491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Orbit and Dynamical Mass of Polaris: Observations with the CHARA Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Remage Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gail H. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott P. Horch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 971, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad5e7a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04853426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Rydberg Lines from the Atmosphere of Betelgeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. R. F. Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. S. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 966, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ad3afa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04853448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI/GRAVITY Provides Evidence the Young, Substellar Companion HD 136164 Ab Formed Like a “Failed Star”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 167 (2), pp.64. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ad1689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue of dual-field interferometric binary calibrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Asensio-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Gaia and GRAVITY: Characterising five new directly detected substellar companions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. O. Winterhalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 688, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct imaging and dynamical mass of a benchmark T-type brown dwarf companion to HD 167665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. O. Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 691, pp.A263. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202451184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection factor and radii of Type II Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wielgórski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zgirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Górski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 689, pp.A241. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY young stellar object survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nowacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dougados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 690, pp.A123. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202451254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a dormant 33 solar-mass black hole in pre-release Gaia astrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Panuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mazeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Holl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.L2. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomy from the moon in the next decades: from exoplanets to cosmology in visible light and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labeyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 382 (2271), </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2023.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving constraints on the extended mass distribution in the Galactic Center with stellar orbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abd El Dayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Amaro Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 692, pp.A242. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202452274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrometric detection of a Neptune-mass candidate planet in the nearest M-dwarf binary system GJ65 with VLTI/GRAVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04836871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-mode waveguides for GRAVITY. II. Single-mode fibers and Fiber Control Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jocou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -Ph. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dembet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 681, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04836923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems. IV. NIRISS Aperture Masking Interferometry Performance and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steph Sallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrishmoy Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Sivaramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 963, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ad21fb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04478997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The orbital parameters of the δ Cep inner binary system determined using 2019 HARPS-N spectroscopic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 684, pp.L9. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization analysis of the VLTI and GRAVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Haubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pfuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 681, pp.A115. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY young stellar object survey. XIII. Tracing the time-variable asymmetric disk structure in the inner AU of the Herbig star HD 98922</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wojtczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaufhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 684, pp.A200. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The two rings of (50000) Quaoar (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. E. Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braga-Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fernández-Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346365e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARPS-N high spectral resolution observations of Cepheids II. The impact of the surface-brightness color relation on the Baade-Wesselink projection factor of η Aql</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 671, pp.A14. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First VLTI/GRAVITY Observations of HIP 65426 b: Evidence for a Low or Moderate Orbital Eccentricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. O. Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 166, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ad06b7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems I: High-Contrast Imaging of the Exoplanet HIP 65426 b from 2−16 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarynn Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Skemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 951 (1), pp.L20. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/acd93e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct discovery of the inner exoplanet in the HD 206893 system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-D. Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 671, pp.L5. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetry and Astrometry of NIR Flares as Event Horizon Scale, Dynamical Probes for the Mass of Sgr A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amaro Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 677, pp.L10. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early-release Science Program for Direct Observations of Exoplanetary Systems II: A 1 to 20 μm Spectrum of the Planetary-mass Companion VHS 1256–1257 b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittany E Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth A Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychronis Patapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadin Worthen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Rickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 946, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/acb04a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI/GRAVITY Observations and Characterization of the Brown Dwarf Companion HD 72946 B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Reggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 956 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acf761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3: Reflectance spectra of Solar System small bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galluccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Delbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A35. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop Summary: Exoplanet Orbits and Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Pozuelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1538-3873/acff88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3: A Golden Sample of Astrophysical Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. L. Creevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Sarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pancino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andrae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A39. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inner dust shell of Betelgeuse seen with high-angular-resolution polarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Haubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. van Holstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 679, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04473142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3: The extragalactic content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. L. Bailer-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delchambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garabato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A41. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3: Chemical cartography of the Milky Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recio-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kordopatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Laverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Palicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A38. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3: Summary of the content and survey properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vallenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. A. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Prusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. J. de Bruijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674 (A1), </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the motion of S2 to constrain scalar clouds around SgrA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Foschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amaro Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon.Not.Roy.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 524 (1), pp.1075-1086. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad1939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY Young Stellar Object survey -- IX. Spatially resolved kinematics of hot hydrogen gas in the star/disk interaction region of T Tauri stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Wojtczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 669 (A59), </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dusty circumstellar environment of Betelgeuse during the Great Dimming as seen by VLTI/MATISSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Koter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez-Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, pp.A46. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The two rings of (50000) Quaoar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. E. Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braga-Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fernández-Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 673, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial distribution of giant exoplanets at Solar System scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Philipot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 677, pp.A71. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Araucaria project: High-precision orbital parallaxes and masses of binary stars. I. VLTI/GRAVITY observations of ten double-lined spectroscopic binaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 672, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04876497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VLT/SPHERE view of the ATOMIUM cool evolved star sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Koter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 671, pp.A96. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-04045867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3 - Exploring and mapping the diffuse interstellar band at 862 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Schultheis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Zwitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Drimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A40. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3: Mapping the asymmetric disc of the Milky Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Drimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romero-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A37. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3: Stellar multiplicity, a teaser for the hidden treasure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Babusiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Barstow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jorissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A34. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3 : The Galaxy in your preferred colors: synthetic photometry from gaia low-resolution spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Montegriffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andrae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barstow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A33. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04193328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY young stellar object survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pantolmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caratti O Garatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A203. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where intermediate-mass black holes could hide in the Galactic Centre - A full parameter study with the S2 orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Amaro Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 672, pp.A63. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasing extreme planetary architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Videla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, pp.A114. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3. Catalogue validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Babusiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fabricius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Muraveva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04198353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3 : Pulsations in main sequence OBAF-type stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Ridder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ripepi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Palaversa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Eyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A36. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Calibration of the Wavelength Dependence of Metallicity on the Cepheid Leavitt Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Breuval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam G. Riess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard I. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Romaniello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 939, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac97e2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03874869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining masses and separations of unseen companions to five accelerating nearby stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 665, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03780746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface brightness-colour relations of dwarf stars from detached eclipsing binaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Southworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 666, pp.A128. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The binary system of the spinning-top Be star Achernar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 667, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03874873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital and dynamical analysis of the system around HR 8799. New astrometric epochs from VLT/SPHERE and LBT/LUCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Goździewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 666, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03854051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Rays in Cepheids: Identifying Low-mass Companions of Intermediate-mass Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Remage Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Engle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignazio Pillitteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Guinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Moritz Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 938, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac6fdf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03874879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar and substellar companions from Gaia EDR3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 657, pp.A7. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Early Data Release 3. The celestial reference frame (Gaia-CRF3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Klioner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lindegren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramos-Lerate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 667, pp.A148. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03874800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass distribution in the Galactic Center based on interferometric astrometry of multiple stellar orbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 657, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep images of the Galactic center with GRAVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 657, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great Dimming of Betelgeuse from the VLT/VLTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Koter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 366, pp.117-123. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921322000667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Absolute Calibration of the Near-infrared Period–Luminosity Relations of Type II Cepheids in the Milky Way and in the Large Magellanic Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wielgórski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogumił Pilecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartłomiej Zgirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 927 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac470c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstellar Now! Missions to Explore Nearby Interstellar Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas M. Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marshall Eubanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manasvi Lingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hibberd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Fries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, pp.402-414. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2021.06.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03713232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for the Direct Imaging &amp; Spectroscopy of Exoplanetary Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarynn Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrishmoy Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Skemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134 (1039), pp.095003. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1538-3873/ac77bd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOMIUM: ALMA tracing the origins of molecules in dust forming oxygen rich M-type stars. Motivation, sample, calibration, and initial results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Gottlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Decin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. S. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Ceuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Homan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 660, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03656909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMADA. II. Further Detections of Inner Companions to Intermediate-mass Binaries with Microarcsecond Astrometry at CHARA and VLTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis C. Fekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Scovera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 164, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ac8eae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03860262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Light for GRAVITY Wide: Large Separation Fringe Tracking for the Very Large Telescope Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inner circumstellar dust of the red supergiant Antares as seen with VLT/SPHERE/ZIMPOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Koter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Decin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502, pp.369-382. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03713789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended envelopes around Galactic Cepheids. V. Multi-wavelength and time-dependent analysis of IR excess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A113. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Early Data Release 3 - The Galactic anticentre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Antoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mcmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kordopatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 649, pp.A8. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inner hot dust in the torus of NGC 1068</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vermot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gratadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, pp.A65. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOMIUM: halide molecules around the S-type AGB star W Aquilae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Danilovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van de Sande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. C. Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Millar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 655, pp.A80. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY Young Stellar Object survey. VII. The inner dusty disks of T Tauri stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Klarmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The surface brightness–colour relations based on eclipsing binary stars and calibrated with Gaia EDR3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 649, pp.A109. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLsphere and pulsations of the Galactic Center’s red supergiant GCIRS 7 from VLTI/GRAVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rodríguez-Coira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Paumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A37. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Araucaria Project. Distances to Nine Galaxies Based on a Statistical Analysis of their Carbon Stars (JAGB Method)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartłomiej Zgirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Górski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wielgórski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 916 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac04b2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging low-mass planets within the habitable zone of α Centauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pathak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arsenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-21176-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03373011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecting the Cepheid Distance Ladder: the Hubble Space Telescope Distance to the SN Ia Host Galaxy NGC 5584</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Javanmardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Breuval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 911 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abe7e5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY young stellar object survey. V. The orbit of the T Tauri binary star WW Cha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eupen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 648, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY K -band spectroscopy of HD 206893 B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Molliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David K Sing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, pp.A57. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03365088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Early Data Release 3: The Gaia Catalogue of Nearby Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rybizki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 649, pp.A6. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Early Data Release 3: Structure and properties of the Magellanic Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clementini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mcmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 649, pp.A7. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY young stellar object survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez-Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caratti O Garatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.A97. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the Nature of the PDS 70 Protoplanets with VLTI/GRAVITY ∗</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 161 (3), pp.148. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/abdb2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of faint stars near Sagittarius A* with GRAVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 645, pp.A127. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mass of β Pictoris c from β Pictoris b orbital motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Shangguan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.L2. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOMIUM: The astounding complexity of the near circumstellar environment of the M-type AGB star R Hydrae. I. Morpho-kinematical interpretation of CO and SiO emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Homan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bannawit Pimpanuwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taissa Danilovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03678883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision Millimeter Astrometry of the α Centauri AB System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Akeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Beichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Fomalont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fritz Benedict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162, 19 pp. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/abfaff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Imaging low-mass planets within the habitable zone of α Centauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pathak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arsenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-23145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03373009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared circumstellar emission of the long-period Cepheid ℓ Carinae resolved with VLTI/MATISSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A92. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecting the Cepheid parallax of pulsation using Gaia EDR3 parallaxes Projection factor and period-luminosity and period-radius relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Trahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Breuval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved GRAVITY astrometric accuracy from modeling optical aberrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 647, pp.A59. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining particle acceleration in Sgr A ⋆ with simultaneous GRAVITY, Spitzer , NuSTAR , and Chandra observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baganoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.A22. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dusty veil shading Betelgeuse during its Great Dimming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Koter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 594 (7863), pp.365-368. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03546-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03264154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learned from SPHERE for the astrometric strategy of the next generation of exoplanet imaging instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (03), </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.7.3.035004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Early Data Release 3: Summary of the contents and survey properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G.A. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vallenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Prusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H J de Bruijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Babusiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 649, pp.A1. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388691v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Early Data Release 3 - Acceleration of the Solar System fromGaiaastrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Klioner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lindegren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mcmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 649, pp.A9. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Gaia Early Data Release 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vallenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Prusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Bruijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Babusiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.C3. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039657e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Rays in Cepheids: XMM-Newton Observations of η Aql*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Remage Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignazio Pillitteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Engle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Guinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162 (3), pp.92. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ac05cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY young stellar object survey. VIII. Gas and dust faint inner rings in the hybrid disk of HD141569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Klarmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Valon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 655, </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of metallicity on the Leavitt Law from geometrical distances of Milky Way and Magellanic Clouds Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Breuval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wielgórski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 913 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abf0ae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY young stellar object survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koutoulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Natta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fedriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caratti O Garatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 645, pp.A50. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubble Space Telescope Snapshot Survey for Resolved Companions of Galactic Cepheids: Final Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Remage Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Moritz Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard E. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gail H. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 905, </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abc1f1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03715006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the orbital motion of Sgr A*’s near-infrared flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A143. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Sub)stellar companions shape the winds of evolved stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Decin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gottlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Homan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 369 (6510), pp.1497-1500. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abb1229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A realistic two-dimensional model of Altair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rieutord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 633, pp.A78. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving scattering clouds and disequilibrium chemistry in the atmosphere of HR 8799e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Shangguan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 640, pp.A131. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TESS observations of Cepheid stars: first light results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pál</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bódi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 253 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/abd4e3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: MC structure and properties (Gaia Collaboration+, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Luri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clementini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. E. Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Mcmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost precursor of an interstellar mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Anglada-Escudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hippke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 641, </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03717006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Milky Way Cepheid Leavitt law based on Gaia DR2 parallaxes of companion stars and host open cluster populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Breuval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard I. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam G. Riess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 643, pp.A115. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Observations of the Peculiar Cepheid V473 Lyr Identify A Low-mass Companion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Remage Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignazio Pillitteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Plachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159 (3), pp.121. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ab7121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating the surface brightness – color relation for late-type red giants stars in the visible domain using VEGA/CHARA interferometric observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 639, pp.A67. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY young stellar object survey. II. First spatially resolved observations of the CO bandhead emission in a high-mass YSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caratti O Garatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fedriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koutoulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.L12. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsating chromosphere of classical Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 641, pp.A74. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital inclination and mass of the exoplanet candidate Proxima c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.L14. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct confirmation of the radial-velocity planet β Pictoris c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.L2. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically important magnetic fields near the event horizon of Sgr A*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jiménez-Rosales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 643, pp.A56. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measure of the size of the magnetospheric accretion region in TW Hydrae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Natta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Caratti O Garatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. P. Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fedriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 584, pp.547-550. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2613-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner dusty envelope of the AGB stars W Hydrae, SW Virginis, and R Crateris using SPHERE/ZIMPOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vlemmings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paladini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A200. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the β Pictoris system, coupling high contrast imaging, interferometric, and radial velocity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A18. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY young stellar object survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-I. Bouarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caratti O Garatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A162. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the Schwarzschild precession in the orbit of the star S2 near the Galactic centre massive black hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 636, pp.L5. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the near-infrared counterpart of Proxima c using multi-epoch high-contrast SPHERE data at VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Damasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. del Sordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 638, pp.A120. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOMIUM: A high-resolution view on the highly asymmetric wind of the AGB star π 1 Gruis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Homan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bannawit Pimpanuwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Wallström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 644, pp.A61. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thin shell of ionized gas as the explanation for infrared excess among classical Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 633, pp.A47. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar Occultation by the Resonant Trans-Neptunian Object (523764) 2014 WC510 Reveals a Close Binary TNO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Leiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Wasserman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jj Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (2), pp.48. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/abb23d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The flux distribution of Sgr A*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 638, pp.A2. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peering into the formation history of β Pictoris b with VLTI/GRAVITY long-baseline interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 633, pp.A110. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of the Einstein Equivalence Principle near the Galactic Center Supermassive Black Hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (10), pp.101102. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.101102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY and the Galactic Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geometric distance measurement to the Galactic center black hole with 0.3% uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.L10. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inner dust shell of Betelgeuse detected by polarimetric aperture-masking interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Haubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Norris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tuthill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 628, pp.A101. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Resolving the Inner Gaseous Disc of the Herbig Star 51 Oph through its CO Ro-vibration Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY Young Stellar Object survey I. Probing the disks of Herbig Ae/Be stars in terrestrial orbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lazareff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Klarmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Segura-Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 632, pp.A53. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar and substellar companions of nearby stars from Gaia DR2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 623, pp.A72. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Discs of Herbig Ae/Be Stars at Terrestrial Orbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity of Galactic Cepheids from long-baseline interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 622, pp.A164. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images at the Highest Angular Resolution with GRAVITY: The Case of η Carinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent radial velocities of classical Cepheids from the cross-correlation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 631, pp.A37. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distance to the Large Magellanic Cloud that is precise to one per cent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 567 (7747), pp.200-203. </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-0999-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Systematics of Gaia DR2 Parallaxes with Empirical Surface Brightness: Color Relations Applied to Eclipsing Binaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 872 (1), pp.85. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aafbed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Araucaria project: High-precision orbital parallax and masses of eclipsing binaries from infrared interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 632, pp.A31. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalar field effects on the orbit of S2 star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 489 (4), pp.4606-4621. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Resolved Accretion-Ejection in Compact Binaries with GRAVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Resolving the Quasar Broad Emission Line Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity of Galactic Cepheids and RR Lyrae stars from Gaia DR2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Remage Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 623, pp.A117. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual face-on spiral in the wind of the M-type AGB star EP Aquarii (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Homan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Decin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex de Koter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 632, pp.C1. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832834e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomy First direct detection of an exoplanet by optical interferometry Astrometry and K -band spectroscopy of HR 8799 e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pfuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting Exoplanets with Single-Mode Optical Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Star Systems in the Orion Nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image of the Dust Sublimation Region in the Nucleus of NGC 1068</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of SED Turndown among Classical Be Stars: Are All Be Stars Close Binaries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carciofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rivinius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ignace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 885 (2), pp.147. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab48e7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the gravitational redshift in the orbit of the star S2 near the Galactic centre massive black hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.L15. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY chromatic imaging of η Car’s core. Milliarcsecond resolution imaging of the wind-wind collision zone (Brγ, He I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Sanchez-Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Weigelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim M. Bestenlehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618 (125), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental properties of red-clump stars from long-baseline H -band interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 616, pp.A68. </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical, spectral, and dynamical properties of asteroid (107) Camilla and its satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pajuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 309, pp.134-161. </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gravitational mass of Proxima Centauri measured with SPHERE from a microlensing event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Enia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 480 (1), pp.236-244. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the magnetic field of Betelgeuse from 2009–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.A116. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Araucaria Project: High-precision Cepheid Astrophysics from the Analysis of Variables in Double-lined Eclipsing Binaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogumił Pilecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radosław Smolec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 862 (1), pp.43. </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aacb32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical parameters and ±0.2% parallax of the detached eclipsing binary V923 Scorpii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pribulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 616, pp.A49. </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of orbital motions near the last stable circular orbit of the massive black hole SgrA*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.L10. </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical survey of exoplanets with ARIEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Tinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Eccleston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hartogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Heske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (1), pp.135-209. </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-018-9598-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual face-on spiral in the wind of the M-type AGB star EP Aquarii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Homan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Decin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex de Koter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 616, pp.A34. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late-type Eclipsing Binaries in the Large Magellanic Cloud: Catalog of Fundamental Physical Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogumił Pilecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 860 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aac2bf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometrical 1% Distance to the Short-period Binary Cepheid V1334 Cygni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Proffitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 867 (2), pp.121. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aae373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-mode waveguides for GRAVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jocou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 614, pp.A70. </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRIRES high-resolution infrared spectroscopy of the long-period Cepheid l Carinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Poretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 616, pp.A92. </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple star systems in the Orion nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Karl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekka Grellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.A116. </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARPS-N high spectral resolution observations of Cepheids I. The Baade-Wesselink projection factor of δ Cep revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Poretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 597, pp.A73. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02268051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wind and the magnetospheric accretion onto the T Tauri star S Coronae Australis at sub-au resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caratti O Garatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lazareff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez-Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A78. </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02190736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetries on red giant branch surfaces from CHARA/MIRC optical interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Norris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montarges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ligi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 600, pp.L2. </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolved astrometric orbits of ten O-type binaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 601, pp.A34. </w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02268105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI/PIONIER images the Achernar disk swell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dalla Vedova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. Petrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moser Faes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 601, pp.A118. </w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmosphere, the p-factor and the bright visible circumstellar environment of the prototype of classical Cepheids δ Cep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennio Poretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Fokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152, pp.07003. </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201715207003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA observations of the nearby AGB star L 2 Puppis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Homan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Decin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex de Koter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 601, pp.A5. </w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201630340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational calibration of the projection factor of Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris I Trahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard E. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre E Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 600, </w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201630202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Surface Brightness-color Relations Based on Eclipsing Binary Stars: Toward Precision Better than 1% in Angular Diameter Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Konorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 837 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa5d56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxima's orbit around Alpha Centauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lovis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inhomogeneous submillimeter atmosphere of Betelgeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. O’gorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Decin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 602, pp.L10. </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The convective surface of the red supergiant Antares. LTI/PIONIER interferometry in the near infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Trajectories to the Nearest Stars Using Lightweight High-velocity Photon Sails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hippke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 154 (3), pp.115. </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/aa813f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02193084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of Chariklo’s Rings from Stellar Occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Desmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meza Erick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto, Vieira Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 154 (4), pp.144. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/aa830d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational calibration of the projection factor of Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A18. </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02192073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radii and limb darkenings of Alpha Centauri A and B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and Shape of Chariklo from Multi-epoch Stellar Occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Desmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 154 (4), pp.159. </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/aa8956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Light for GRAVITY: A New Era for Optical Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorim Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anugu Narsireddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submilliarcsecond Optical Interferometry of the High-mass X-Ray Binary BP Cru with VLTI/GRAVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Waisberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pfuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 844 (1), pp.72. </w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa79f1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accretion-ejection morphology of the microquasar SS 433 resolved at sub-au scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Waisberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 602, pp.L11. </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Updated 2017 Astrometric Solution for Betelgeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. O’gorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 154 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/aa6ff9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First light for GRAVITY: Phase referencing optical interferometry for the Very Large Telescope Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorim Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anugu Narsireddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 602 (A94), pp.A94. </w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The close circumstellar environment of Betelgeuse - V. Rotation velocity and molecular envelope properties from ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Decin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita M. S. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01646434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational calibration of the projection factor of Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Breitfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587, pp.A117. </w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VEGA/CHARA interferometric observations of Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 593, pp.A45. </w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201528005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA observations of the nearby AGB star L 2 Puppis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Homan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Decin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A92. </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluto's Atmosphere from the 2015 June 29 Ground-Based Stellar Occultation at the Time of the New Horizons Flyby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. B. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Desmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 819 (2), pp.L38. </w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/819/2/L38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminous blue variables: An imaging perspective on their binarity and near environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Baade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rivinius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity of Galactic Cepheids from long-baseline interferometry – III. Sub-percent limits on the relative brightness of a close companion of δ Cephei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 461 (2), pp.1451-1456. </w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The red dwarf pair GJ65 AB: inflated, spinning twins of Proxima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.-O. Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Le Bouquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 593, pp.A127. </w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The close circumstellar environment of Betelgeuse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 588, pp.A130. </w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close stellar conjunctions of α Centauri A and B until 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A107. </w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the inner dust envelope and stellar photosphere of the AGB star R Doradus using SPHERE/ZIMPOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maercker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vlemmings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 591, pp.A70. </w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The close circumstellar environment of Betelgeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan M Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A28. </w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Araucaria Project: High-precision orbital parallax and masses of the eclipsing binary TZ Fornacis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Konorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A35. </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Cepheid ℓ Carinae's cycle-to-cycle variations via contemporaneous velocimetry and interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard I. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Breitfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 455 (4), pp.4231-4248. </w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv2438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/SPHERE- and ALMA-based shape reconstruction of asteroid (3) Juno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaasalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 581, </w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectro-interferometric view of ℓ Carinae's modulated pulsations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Breitfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Eyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (A29B), pp.501-504. </w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921316005986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepheid distances from the SpectroPhoto-Interferometry of Pulsating Stars (SPIPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Breitfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 584, pp.A80. </w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA observations of anisotropic dust mass loss in the inner circumstellar environment of the red supergiant VY Canis Majoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. O'Gorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vlemmings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. S. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 573, pp.id.L1. </w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dust disk and companion of the nearby AGB star L 2 Puppis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Haubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 578, pp.A77. </w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational calibration of the projection factor of Cepheids. I. The type II Cepheid κ Pavonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Breitfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A64. </w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust high-contrast companion detection from interferometric observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 579, pp.A68. </w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark stars for Gaia Fundamental properties of the Population II star HD 140283 from interferometric, spectroscopic, and photometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Creevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Heiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. von Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 575, pp.A26. </w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving asymmetries along the pulsation cycle of the Mira star X Hydrae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Haubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wittkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A71. </w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA sub-mm maser and dust distribution of VY Canis Majoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. S. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. V. Impellizzeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Humphreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vlahakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vlemmings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 572, pp.id.L9. </w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching micro-arcsecond astrometry with long baseline optical interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gillessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pfuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 567, pp.A75. </w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ring system detected around the Centaur (10199) Chariklo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braga-Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Snodgrass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 508 (7494), pp.72-75. </w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environment of the fast rotating star Achernar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moser Faes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dalla Vedova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 569, pp.A10. </w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The close environment of high-mass X-ray binaries at high angular resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 561, pp.A46. </w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-period Galactic Cepheid RS Puppis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cracraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Breitfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 572, pp.A7. </w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for visual companions of close Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 567, pp.A60. </w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An edge-on translucent dust disk around the nearest AGB star L2 Puppis - VLT/NACO spectro-imaging from 1.04 to 4.05 microns and VLTI interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen T. Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 564, pp.A88. </w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of the CO and H$_2$O MOLsphere of the red supergiant Betelgeuse from VLTI/AMBER observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiichi Ohnaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 572, pp.A17. </w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCIRS 7, a pulsating M1 supergiant at the Galactic centre. Physical properties and age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Paumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pfuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 568, pp.A85. </w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity of Galactic Cepheids from long-baseline interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Breitfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 561, pp.L3. </w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A near-infrared interferometric survey of debris disc stars. III. First statistics based on 42 stars observed with CHARA/FLUOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Defrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 555, pp.id.A104. </w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity of Galactic Cepheids from long-baseline interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 552, pp.A21. </w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended envelopes around Galactic Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Breitfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 558, pp.A140. </w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental properties of the Population II fiducial stars HD 122563 and Gmb 1830 from CHARA interferometric observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.L. Creevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boyajian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 545, pp.A17. </w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expanding dusty bipolar nebula around the nova V1280 Scorpi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Otulakowska-Hypka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P.K. Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Woodward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 545, pp.A63. </w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the diffraction limit of optical/IR interferometers I. Angular diameter and rotation parameters of Achernar from differential phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hadjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vakili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bendjoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 545, pp.A130. </w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal infrared properties of classical and type II Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 538, pp.A24. </w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expanding dusty bipolar nebula around the nova V1280 Sco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Otulakowska-Hypka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. K. Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Woodward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719908v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean angular diameters, distances, and pulsation modes of the classical Cepheids FF Aquilae and T Vulpeculae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mcalister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. ten Brummelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 541, pp.A87. </w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-period Galactic Cepheid RS Puppis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sparks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Havlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 541, pp.A18. </w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EChO - Exoplanet Characterisation Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.311-353. </w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-012-9303-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flares and variability from Sagittarius A*: five nights of simultaneous multi-wavelength observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Haubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dodds-Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Paumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 540, pp.A41. </w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional interferometric, spectrometric, and planetary views of Procyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 540, pp.A5. </w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Baade-Wesselink p-factor applicable to LMC Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 534,L16, pp.4. </w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot exozodiacal dust resolved around Vega with IOTA/IONIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Defrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -C. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 534, </w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03623404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diameter of the CoRoT target HD 49933. Combining the 3D limb darkening, asteroseismology, and interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ligi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 534, pp.id. L3. </w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially extended emission around the Cepheid RS Puppis in near-infrared hydrogen lines. Adaptive optics imaging with VLT/NACO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. V. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 527, pp.51. </w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nearby eclipsing stellar system δ Velorum. III. Self-consistent fundamental parameters and distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pribulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Petr-Gotzens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 532, </w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03624337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY: Observing the Universe in Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Straubmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 143, pp.16-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03855222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nearby eclipsing stellar system delta Velorum. II. First reliable orbit for the eclipsing pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pribulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vanko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian R. Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 528, pp.21. </w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface convection and red-giant radius measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter H. Hauschildt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 526, pp.100. </w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The close circumstellar environment of Betelgeuse - II. Diffraction-limited spectro-imaging from 7.76 to 19.50 microns with VLT/VISIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen T. Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Cami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 531, pp.A117. </w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bételgeuse: une étoile au crépuscule de sa vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric radius and limb darkening of the asteroseismic red giant eta Serpentis with the CHARA Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo ten Brummelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 517, pp.64. </w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially extended emission around the Cepheid RS Puppis in near-infrared hydrogen lines. Adaptive optics imaging with VLT/NACO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien H. V. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radius and effective temperature of the binary Ap star beta CrB from CHARA/FLUOR and VLT/NACO observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bruntt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. M. Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy R. Bedding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 512, pp.55. </w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environment of the fast rotating star Achernar. II. Thermal infrared interferometry with VLTI/MIDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 493, pp.L53-L56. </w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200810980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nearby eclipsing stellar system delta Velorum . I. Origin of the infrared excess from VISIR and NACO imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Petr-Gotzens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 493, pp.107-114. </w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200810565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VEGA: Visible spEctroGraph and polArimeter for the CHARA array: principle and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marcotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tallon-Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 508, pp.1073. </w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroseismology and interferometry of the red giant star &epsilon; Ophiuchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwesh Mazumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 503, pp.521-531. </w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interferometric Study of the Fomalhaut Inner Debris Disk. I. Near-Infrared Detection of Hot Dust with VLTI/VINCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 704, pp.150. </w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/704/1/150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A binary engine fuelling HD 87643's complex circumstellar environment. Determined using AMBER/VLTI imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borges Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 507, pp.317-326. </w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution spectroscopy for Cepheids distance determination. V. Impact of the cross-correlation method on the p-factor and the γ-velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 502, pp.951-956. </w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circumstellar envelopes of the Cepheids l Carinae and RS Puppis . Comparative study in the infrared with Spitzer, VLT/VISIR, and VLTI/MIDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 498, pp.425-443. </w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEGASE, an infrared interferometer to study stellar environments and low mass companions around nearby stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bordé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.403-434. </w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10686-008-9133-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-radius relation of low and very low-mass stars revisited with the VLTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.-O. Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ségransan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Queloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 505, pp.205. </w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200911976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY: Astrometry on the galactic center and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bartko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Straubmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Richichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Astronomy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.301-306. </w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.newar.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A binary engine fuelling HD87643' s complex circumstellar environment, using AMBER/VLTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Borges Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Meilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408751v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circumstellar envelopes of the Cepheids L Car and RS Pup - Comparative study in the infrared with Spitzer, VLT/VISIR and VLTI/MIDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The close circumstellar environment of Betelgeuse - Adaptive optics spectro-imaging in the near-IR with VLT/NACO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijl Verhoelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen T. Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 504 (1), pp.115 - 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Mass Planet with a Possible Sub-Stellar-Mass Host in Microlensing Event MOA-2007-BLG-192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. A. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Udalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 684, pp.663-683. </w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/589940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radii of the nearby K5V and K7V stars 61 Cygni A & B. CHARA/FLUOR interferometry and CESAM2k modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Heiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 488, pp.667-674. </w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200810080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The close-in companion of the fast rotating Be star Achernar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bendjoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 484, pp.L13-L16. </w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200809765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The close-in companion of the fast rotating Be star Achernar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bendjoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The angular sizes of dwarf stars and subgiants - Non-linear surface brightness relations in BVRcIc from interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 491, Accepted. </w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200810317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution thermal infrared imaging of MWC300. VLT/VISIR observations in BURST mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bendjoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Niccolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 480, pp.L29-L32. </w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20079190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A near-infrared interferometric survey of debris disc stars. II. CHARA/FLUOR observations of six early-type dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 487, pp.1041. </w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200810008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing an ESO proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Astronomy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, pp.658-665. </w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.newar.2007.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric observations of eta Carinae with VINCI/VLTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 464, pp.1045-1047. </w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroseismology and interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christensen-Dalsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Astrophysics Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, pp.217-360. </w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00159-007-0007-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of Achernar with VINCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Astronomy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, pp.706-710. </w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.newar.2007.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new calibration of Galactic Cepheid period-luminosity relations from B to K bands, and a comparison to LMC relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arriagada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. G. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 476 (1), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20078187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric observations of the multiple stellar system delta Velorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aglaë Kellerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Petr-Gotzens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.633-637. </w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Envelopes around Galactic Cepheids. III. Y Ophiuchi and alpha Persei from Near-Infrared Interferometry with CHARA/FLUOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Aufdenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo ten Brummelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 664, pp.1093-1101. </w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/518597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environment of the fast rotating star Achernar - High-resolution thermal infrared imaging with VISIR in BURST mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 474, pp.49. </w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20078588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A near-infrared interferometric survey of debris disk stars. I. Probing the hot dust content around É Eridani and tau Ceti with CHARA/FLUOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 475, pp.243-250. </w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-period Galactic Cepheid RS Puppis - I. A geometric distance from its light echoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bersier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 480 ( 1), pp.167 - 178. </w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20078961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep imaging survey of the environment of alpha Centauri. II. CCD imaging with the NTT-SUSI2 camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 464, pp.373-375. </w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroseismology and interferometry .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie della Societa astronomica italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77, pp.411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution spectroscopy for Cepheids distance determination: I. Line asymmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 453, pp.309-319. </w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep imaging survey of the environment of alpha Centauri. I. Adaptive optics imaging of alpha Cen B with VLT-NACO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 459, pp.669-678. </w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polar wind of the fast rotating Be star Achernar: VINCI/VLTI interferometric observations of an elongated polar envelope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 453 (3), pp.1059-1066. </w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroseismology and interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie della Societa Astronomica Italiana Supplementi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77, pp.411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumstellar material in the Vega inner system revealed by CHARA/FLUOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 452, pp.237-244. </w:t></w:r><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The limb darkening of alpha Cen B: Matching 3D hydrodynamical models with interferometric measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ségransan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 446, pp.635-641. </w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Observations of Cepheids. p-factor and center to limb darkening measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo ten Brummelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold A. Mcalister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie della Societa astronomica italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77, pp.231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepheid distances from interferometry .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie della Societa astronomica italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77, pp.227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep imaging survey of the environment of Alpha Centauri - I. Adaptive optics imaging of Alpha Cen B with VLT-NACO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple shock waves in the atmosphere of the Cepheid X Sagittarii?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Fokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 457 (2), pp.575-579. </w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Results from the CHARA Array. VII. Long-Baseline Interferometric Measurements of Vega Consistent with a Pole-On, Rapidly Rotating Star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Aufdenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 645, pp.664. </w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/504149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polar wind of the fast rotating Be star Achernar: VINCI/VLTI interferometric observations of an elongated polar envelope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domiciano de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 453 (3), pp.1059-1066. </w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended envelopes around Galactic Cepheids. II. Polaris and delta Cephei from near-infrared interferometry with CHARA/FLUOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 453, pp.155-162. </w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended envelopes around Galactic Cepheids. I. l Carinae from near and mid-infrared interferometry with the VLTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 448, pp.623-631. </w:t></w:r><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: ``First Results from the CHARA Array. VII. Long-Baseline Interferometric Measurements of Vega Consistent with a Pole-On, Rapidly Rotating Star'' (ApJ, 645, 664 [2006])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Aufdenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 651, pp.617. </w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/507484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI near-infrared observations of the stellar multiple system delta Velorum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Petr-Gotzens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aglaë Kellerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 326, pp.569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The projection factor of delta Cephei. A calibration of the Baade-Wesselink method using the CHARA Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Aufdenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 438, pp.L9-L12. </w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200500139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI/VINCI diameter constraints on the evolutionary status of delta Eri, xi Hya, eta Boo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 436 (1), pp.253. </w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational-darkening of Altair from interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slobodan Jankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farrokh Vakili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Ohishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 442, pp.567-578. </w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gravity-darkening of Altair from interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slobodan Jankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farrokh Vakili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Ohishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 442, pp.567. </w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les etoiles, deformees par leur rotation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 329, pp.76-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Limb Darkening, Spectral Energy Distribution, and Temperature Structure of Procyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Aufdenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Günter Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 633, pp.424-439. </w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/452622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI/VINCI diameter constraints on the evolutionary status of delta Eri, xi Hya, eta Boo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 436, pp.253-262. </w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reduction methods for single-mode optical interferometry. Application to the VLTI two-telescopes beam combiner VINCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Segransan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 425, pp.1161-1174. </w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20034562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepheid distances from infrared long-baseline interferometry. III. Calibration of the surface brightness-color relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bersier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 428, pp.587-593. </w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20041416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepheid distances from infrared long-baseline interferometry II. Calibration of the Period-Radius and Period-Luminosity relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bersier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coudé Du Foresto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 423, pp.327-333. </w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20035596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Angular Size of the Cepheid l Carinae: A Comparison of the Interferometric and Surface Brightness Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang P. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bersier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 604, pp.L113-L116. </w:t></w:r><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/383571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepheid distances from infrared long-baseline interferometry I. VINCI/VLTI observations of seven galactic cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bersier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coudé Du Foresto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 416, pp.941-953. </w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20031743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI/VINCI observations of the nucleus of NGC 1068 using the adaptive optics system MACAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Wittkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Arsenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paresce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 418, pp.L39-L42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self consistent modelling of the projection factor for interferometric distance determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 428, pp.131-137. </w:t></w:r><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20041419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepheid pulsations resolved by the VLTI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bersier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 117, pp.53-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI near-IR interferometric observations of Vega-like stars: Radius and age of a PsA, b Leo, b Pic, e Eri and t Cet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thévénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 426, pp.601-617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The angular sizes of dwarf stars and subgiants. Surface brightness relations calibrated by interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Segransan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 426, pp.297-307. </w:t></w:r><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20035930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI near-IR interferometric observations of Vega-like stars. Radius and age of alpha PsA, beta Leo, beta Pic, &epsilon; Eri and tau Cet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 426, pp.601-617. </w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20047189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diameter and evolutionary state of Procyon A. Multi-technique modeling using asteroseismic and interferometric constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 413, pp.251-256. </w:t></w:r><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20031527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spinning-top Be star Achernar from VLTI-VINCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vakili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 407, pp.L47-L50. </w:t></w:r><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20030786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interferometric diameter and internal structure of Sirius A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Di Folco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 408, pp.681-688. </w:t></w:r><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20030994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VINCI instrument software in the very large telescope environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Longinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bickert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cautain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49, pp.483-490. </w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2002.1003782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Very Extended Gaseous Layers around O-rich Mira Variables and M Giants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 579, pp.446-454. </w:t></w:r><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/342671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the presence of a fifth force at the Galactic Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Abd El Dayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Amaro Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Leavitt law of Milky Way Cepheids from Gaia DR2 static companion parallaxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Breuval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems IV: NIRISS Aperture Masking Interferometry Performance and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steph Sallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrishmoy Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Sivaramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The \textit{JWST} Early Release Science Program for Direct Observations of Exoplanetary Systems III: Aperture Masking Interferometric Observations of the star HIP\,65426 at $\boldsymbol{3.8\,\rm{μm}}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrishmoy Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steph Sallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Sivamarakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Astrophysical Opportunities Exploiting Spatio-Temporal Optical Correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem-Jan de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dainis Dravins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. R. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems I: High Contrast Imaging of the Exoplanet HIP 65426 b from 2−16 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarynn L. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Skemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth A. Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3: Reflectance spectra of Solar System small bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galluccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Delbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3: Chemical cartography of the Milky Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recio-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kordopatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Laverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Palicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Data Release 3: Chemical cartography of the Milky Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recio-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kordopatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Laverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Palicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision astrometric studies in direct imaging with SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY Young Stellar Object survey IV. The CO overtone emission in 51 Oph at sub-au scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration Gravity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koutoulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Natta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fedriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE+: Imaging young Jupiters down to the snowline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Planets Orbiting α Cen A with the James Webb Space Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Beichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ygouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Llop Sayson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuk Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the expanding knotty structure in the close environment of the LBV star $\eta$ Carinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nearby eclipsing stellar system delta Velorum - IV. Differential astrometry with VLT/NACO at the 100 microarcsecond level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Petr-Gotzens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Pribulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nearby eclipsing stellar system delta Velorum - I. Origin of the infrared excess from VISIR and NACO imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Petr-Gotzens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radii of the nearby K5V and K7V stars 61 Cyg A & B - CHARA/FLUOR interferometry and CESAM2k modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Heiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environment of the fast rotating star Achernar - II. Thermal infrared interferometry with VLTI/MIDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Meilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Spang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing an ESO proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo J. V. Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep imaging survey of the environment of Alpha Centauri - II. CCD imaging with the NTT-SUSI2 camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric observations of eta Carinae with VINCI/VLTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eta Car through the eyes of interferometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.Van Boekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The projection factor of delta Cephei A calibration of the Baade-Wesselink method using the CHARA Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérand Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coude Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen T. Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason P. Aufdenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Île-de-France, Seine-et-Marne, Grisy-Suisnes (77217), &amp;quot;La Ferme du Mesnil&amp;quot;, Route du Mesnil. La villa et la ferme du Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tigreat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Apruzzese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huitorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional d’archéologie d’Ile-de-France. 2024, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science cases for a visible interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Observatoire de la Côte d'Azur. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: &amp;quot;Hubble Space Telescope Snapshot Survey for Resolved Companions of Galactic Cepheids: Final Results&amp;quot; (2020, ApJ, 905, 81)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Remage Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Moritz Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard E. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gail H. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad5a8f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04853436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical interferometry from the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Detached eclipsing binaries with Gaia parallaxes (Graczyk+, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pietrzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Classical Cepheids consistent radial velocities (Borgniet+, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Pulsation model data for delta Cep and eta Aql (Merand+, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Breitfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03899704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science cases and observing strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Paumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03829223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: JHKs photometry around α Cen (Kervella+, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coude Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp. 90669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03886051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science case and observing strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Paumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Dodds-Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03824294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'informations pour la segmentation sémantique de nuages de points d'intérieurs de bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mérizette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H0 2020: Day 2 Panel Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rejkuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scolnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard de Grijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H02020: Assessing Uncertainties in Hubble's Constant Across the Universe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4062119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-04902670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ExoGRAVITY project: using single mode interferometry to characterize exoplanets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Only, France. pp.21, </w:t></w:r><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2561667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR Excess of Classical Cepheids Modeled by a Thin Shell of Ionized Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Niccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RR Lyrae/Cepheid 2019: Frontiers of Classical Pulsators.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cloudcroft, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circumstellar envelopes of Cepheids and their impact on the period-luminosity relationship in the JWST and ELT era.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepheid distance measurements of SNIa host galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Javanmardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2019: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France, France. pp.Di</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY - Reaching out to SgrA* with VLTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bauböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Scientific Meeting of the Spanish Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical interferometry and Gaia parallaxes for a robust calibration of the Cepheid distance scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris I Trahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium S330 (Astrometry and Astrophysics in the Gaia sky) Astrometry and Astrophysics in the Gaia sky, International Astronomical Union, IAU Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Nice, France. pp.305-308, </w:t></w:r><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1743921317006792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Convection of Close Red Supergiant Stars Observed With Near-Infrared Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aurière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Physics of Evolved Stars: A Conference Dedicated to the Memory of Olivier Chesneau </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nice, France. pp.243 - 247, </w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1571054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A refined orbit for the satellite of asteroid (107) Camilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Virginia Pajuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, National Harbor, MD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidences for a large hot spot on the disk of Betelgeuse (alpha Ori)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Windows on Massive Stars, Asteroseismology, Interferometry and Spectropolarimetry, IAU Symposium 307</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Geneva, Switzerland, Switzerland. pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA reveals VYCMa's sub-mm maser and dust distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. S. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. V. Impellizzeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Humphreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vlahakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vlemmings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revolution in Astronomy with ALMA: The Third Year. Proceedings of a Conference held at the Tokyo International Forum, Tokyo, Japan 8-11 December 2014. Edited by Daisuke Iono, Ken-ichi Tatematsu, Alwyn Wootten, and Leonardo Testi. ASP Conference Series Vol. 499. San Francisco: Astronomical Society of the Pacific, 2015, p.337</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY instrument software/high-level software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burtscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekkehard Wieprecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yitping Kok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senol Yazici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Quebec, Canada. </w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2055928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY data reduction software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapeyrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabih Azouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Garcia-Dabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Quebec, Canada. </w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2056850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the red supergiant Betelgeuse at high angular resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ohnaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2013: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.253-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the water and carbon monoxide shell around Betelgeuse with VLTI/AMBER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiichi Ohnaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Betelgeuse Workshop 2012 The Physics of Red Supergiants: Recent Advances and Open Questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.167, </w:t></w:r><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1360019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a coherent view of mass loss in Betelgeuse from the photosphere to the interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Massive Stars: From &amp;alpha; to &amp;Omega;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rhodes, GR, Greece. pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometry, spectroscopy and astrometry of the bright eclipsing system Delta Velorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pribulla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbital Couples: "Pas de Deux" in the Solar System and the Milky Way</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science with GRAVITY, the NIR Interferometric Imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Paumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gillessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eckart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Galactic Center: a Window to the Nuclear Environment of Disk Galaxies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Shanghai, China, China. pp.267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared excess and extended emission around Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SF2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France, France. pp.479-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface convection : from the Sun to red giant stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hauschildt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2011: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.235-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface convection: from the Sun to red giant stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter H. Hauschildt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SF2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France, France. pp.235-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a high-dynamic range imaging instrument for a single telescope by a pupil remapping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Kotani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Diego, California, United States. pp.116, </w:t></w:r><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.856899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-arcsecond astrometry of exoplanet host stars with GRAVITY instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kudryavtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hippler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Bergfors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the Spirit of Lyot 2010: Direct Detection of Exoplanets and Circumstellar Disks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, University of Paris Diderot, France. pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY: a four-telescope beam combiner instrument for the VLTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gillessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Straubmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Diego, California, United States. pp.0Y 1-20, </w:t></w:r><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.856689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot star winds and interferometry: Achernar and eta Carinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Interferometric View on Hot Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Vina del Mar, Chile, Chile. pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and new operation modes of the versatile VLT/NaCo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. V. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha P. Quanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Kenworthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sridharan Rengaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Diego, California, United States. pp.89, </w:t></w:r><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.856799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric views on the Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Interferometric View on Hot Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Viña del Mar, Chile, Chile. pp.102-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What we learned from interferometric observations of Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Santa Fe, New Mexico (USA), United States. pp.79-82, </w:t></w:r><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3246579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Dynamics of Cepheids to the Milky Way Rotation, and the Distance Scale Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. G. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bersier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stellar Pulsation: Challenges For Theory And Observation: Proceedings Of The International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Santa Fe, New Mexico (USA), United States. pp.13-17, </w:t></w:r><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3246426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar Astrophysics with SIM and Optical Long Baseline Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Aufdenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boyajian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas R. Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve B. Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society Meeting Abstracts #213</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Long Beach, CA, United States. pp.355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY: Microarcsecond astrometry and deep interfereometric imaging with the VLTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Straubmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science with the VLT in the ELT Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, ESO, Garching, RFA, Germany. pp.361, </w:t></w:r><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-9190-2_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for a Multi-Wavelength Characterization of Cepheid Envelopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Pulsations and Hydrodynamics of Cepheids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. pp.143-149, </w:t></w:r><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/0938015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal infrared observations of Cepheid envelopes with VLT/VISIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Santa Fe, New Mexico (USA), United States. pp.90-92, </w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3246582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepheids At High Resolution: Pulsation, Distances And Circumstellar Envelopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society Meeting Abstracts #214</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Pasadena, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Modeling of Nearby Stars Using Asteroseismic and Interferometric Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Power of Optical/IR Interferometry: Recent Scientific Results and 2nd Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Garching, Germany, Germany. pp.479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepheids Observations Using CHARA/FLUOR: alphaUMi and deltaCep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Aufdenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Power of Optical/IR Interferometry: Recent Scientific Results and 2nd Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Garching, Germany, Germany. pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eta Car through the Eyes of Interferometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Van Boekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Power of Optical/IR Interferometry: Recent Scientific Results and 2nd Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Garching, Germany, Germany. pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Aperture Synthesis of Altair: Gravity Darkening and Inclination Angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slobodan Jankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farrokh Vakili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Ohishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Power of Optical/IR Interferometry: Recent Scientific Results and 2nd Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Garching, Germany. pp.487, </w:t></w:r><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74256-2_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental Parameters of Delta Velorum, a Quintuple Stellar System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aglaë Kellerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Petr-Gotzens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Power of Optical/IR Interferometry: Recent Scientific Results and 2nd Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Garching, Germany, Germany. pp.531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIE: a Ground-Based European Nulling Instrument at ESO Very Large Telescope Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Den Hartog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm C. Fridlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamarija Stankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Power of Optical/IR Interferometry: Recent Scientific Results and 2nd Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Garching, Germany, Germany. pp.445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepheid Distances from Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bersier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Power of Optical/IR Interferometry: Recent Scientific Results and 2nd Generation Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Garching, Germany. pp.83, </w:t></w:r><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74256-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FIRST project: a single-mode fiber-based very high-dynamic range diffraction-limited imaging instrument at visible to near-infrared wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Kotani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien M. Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.57, </w:t></w:r><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.789008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limb Darkening: Getting Warmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Aufdenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Günter Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Power of Optical/IR Interferometry: Recent Scientific Results and 2nd Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Garching, Germany, Germany. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY: getting to the event horizon of Sgr A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Straubmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Richichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.2A 1-13, </w:t></w:r><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.788407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Angular Diameters, Linear Radii and Stellar Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Cambridge Workshop on Cool Stars, Stellar Systems, and the Sun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Spitzer Science Center and Michelson Science Center, Pasadena, California, USA, United States. pp.189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Facts about delta Velorum: Fewer but Larger Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aglaë Kellerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Petr-Gotzens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Stars Across the H-R Diagram</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Garching, Germany, Germany. pp.119, </w:t></w:r><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74745-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar radii from long-baseline interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Art of Modelling Stars in the 21st Century, IAU Symposium 252</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Sanya, Hainan Island, China, Nanjing, China. pp.405-411, </w:t></w:r><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921308023326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY: Microarcsecond astrometry and deep interfereometric imaging with the VLTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Straubmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Giant Step: from Milli- to Micro-arcsecond Astrometry, IAU Symposium 248</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Shanghai, China, Nanjing, China. pp.100, </w:t></w:r><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921308018723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Constraints on Gravity Darkening with Application to the Modeling of Spica A & B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Aufdenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Ireland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binary Stars as Critical Tools and Tests in Contemporary Astrophysics http://ad.usno.navy.mil/iaus240/, IAU Symposium 240</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Prague, Czech Republic, Czech Republic. pp.271-280, </w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921307004164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Measurements Of The A-type Supergiant Deneb With The CHARA Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Aufdenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society Meeting Abstracts #208</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Calgary, Alberta, Canada. pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometry and Asteroseismology of Main Sequence Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions for Infrared Astronomy, Instrumentation, Mesure, Metrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. pp.319-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Interferometric Gravity Darkening Observations of Vega with CHARA/FLUOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Aufdenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions for Infrared Astronomy, Instrumentation, Mesure, Metrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. pp.305-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VEGA: a visible spectrograph and polarimeter for CHARA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marcotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, United States. pp.1073-1083, </w:t></w:r><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.684475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the inner-debris disk of Vega with CHARA/FLUOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Stellar Interferometry.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, Florida, United States. pp.9, </w:t></w:r><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.671664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Circumstellar Material around Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Augerau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions for Infrared Astronomy, Instrumentation, Mesure, Metrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. pp.251-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Observations of Cepheids: the p-factor measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo ten Brummelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold A. Mcalister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2005: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Strasbourg, France, France. pp.311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface brightness relations for dwarf stars and subgiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Segransan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Cambridge Workshop on Cool Stars, Stellar Systems and the Sun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Hamburg, Germany. pp.703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mass Loss and Life Expectancy of eta Carinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex de Koter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy van Boekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schüller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fate of the Most Massive Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Grand Teton National Park, Wyoming, United States. pp.147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepheid distances from Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stellar Pulsation and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Monte Porzio Catone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procyon A: convection signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Aufdenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mozurkewich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ridgway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Cambridge Workshop on Cool Stars, Stellar Systems and the Sun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Hamburg, Germany. pp.415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroseismology & Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stellar pulsation and evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Monte Porzio Catone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main sequence stars as calibrators for interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Segransan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Di Folco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI technical advances: present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Glindemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Albertsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Andolfato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing MIDI science operation at VLTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bauvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Biereichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.1666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-IR Observations of Vega-like Stars with the VLTI: beta Pic alpha PsA, &epsilon; Eri, and tau Cet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stars as Suns: Activity, Evolution and Planets, IAU Symposium 219</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Sydney, Australia, Australia. pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VINCI/VLTI interferometric observations of Cepheids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bersier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU Colloq. 193: Variable Stars in the Local Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Christchurch, New Zealand, New Zealand. pp.520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal interferometric data acquisition and processing: towards 0.1% precision with the single-mode beam combiner VINCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Segransan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Di Folco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric fringes with MACAO-VLTI corrected starlight and VINCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Arsenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Fedrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Adaptive Optics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.97-106, </w:t></w:r><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.552574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self consistent modelling of the projection factor for interferometric distance determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2004: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France, France. pp.311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VINCI/VLTI Observations of Main Sequence Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stars as Suns: Activity, Evolution and Planets, IAU Symposium 219</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Sydney, Australia, Australia. pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI science operations at Paranal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik T. Rantakyrö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian A. Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kaufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.1690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground interferometric searches (Invited Review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Glindemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Delplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paresce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Richichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary Systems in the Universe: Observation, Formation and Evolution, IAU Symposium 202</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Manchester, United Kingdom, United Kingdom. pp.417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI NIR-Interferometric Observations of Vega-Like Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Star Formation at High Angular Resolution, IAU Symposium 210</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Sydney, Australia, Australia. pp.264P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning the VLT interferometer: from first fringes toward a general user facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schoeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe B. Gitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bauvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interferometry for Optical Astronomy II.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.870-880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric and internal turbulence measured on the Very Large Telescope Interferometer with VINCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc S. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interferometry for Optical Astronomy II.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.1115-1126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VLTI and Its Subsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Glindemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Algomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amestica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bauvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GENIE - DARWIN Workshop - Hunting for Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Leiden, Netherlands. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VINCI, the VLTI commissioning instrument: status after one year of operations at Paranal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe B. Gitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Segransan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Y. Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interferometry for Optical Astronomy II.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.858-869</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Alpha CEN and Procyon Using Vlti Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar and Solar-Like Oscillations: Insights and Challenges for the Sun and Stars, 25th meeting of the IAU, Joint Discussion 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Sydney, Australia, Australia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on VLTI/VINCI observations of the Be star Achernar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domiciano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vakili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Observations of eta Carinae - the VLTI Takes Its First Glimpse at the Central Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schoeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy van Boekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exotic Stars as Challenges to Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Miami, USA, United States. pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive On-Line Information System by means of a Task Model and Spatial Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International World Wide Web Conference &amp; 7th International Conference on User Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, WWW8 : Toronto, UM99 : Banff, Canada. pp.59--66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Multimedia Information System Adapted To Sailors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Centered Processes (HCP) 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENST Bretagne, Sep 1999, Brest, France. pp.431--436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive On-Line Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information System, Analysis and Synthesis (ISAS) 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Orlando, United States. pp.1050--1057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Araucaria Project Establishes the Most Precise Benchmark for Cosmic Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pietrzyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometry to Determine Stellar Shapes: Application to Achernar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartography of the Sun and the Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-135, 2016, </w:t></w:r><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24151-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03634271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'interférométrie à l'étude des Céphéides et des étoiles naines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Paris-Diderot - Paris VII, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00258916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférométrie optique avec le Very Large Telescope - Application aux étoiles Céphéides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Paris-Diderot - Paris VII, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00258928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1719"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568386v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abuter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdeu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555666" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568553v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abd El Dayem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aimar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Berger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdarot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470424v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Sanghi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beichman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mawet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Balmer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Llop-Sayson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2515-5172/add880" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05369259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winterhalder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammerer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554766" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Bras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kervella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M&#233;rand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Afanasiev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hocd&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553783" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bailleul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nardetto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gieren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553740" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930044v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hocd&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kami&#324;ski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nardetto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kervella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.19011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05103581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallenne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R. Evans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Monnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Proffitt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452346" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Panuzzo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arenou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453535" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343576v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William O Balmer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adf53e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05103580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graczyk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pietrzy&#324;ski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452065" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102397v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro Seoane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554676" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.00373" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wagner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adf53f" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343588v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stolker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Samland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B F M Waters" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E van den Ancker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W O Balmer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555064" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05369278v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Venkatesan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blunt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-D. Marleau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae0c15" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343593v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrishmoy Ray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steph Sallum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Hinkley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivaramkrishnan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cooper" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adaeb7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04836796v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry W. Xuan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thompson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08064-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04836833v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosales-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez-Bermudez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paladini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Freytag" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wittkowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202349112" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574567v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallenne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449600" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575425v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450416e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618067v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pourr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O. Winterhalder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Le Bouquin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449507" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04853418v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Remage Evans" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Monnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad5e7d" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04836889v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danilovich" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malfait" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van de Sande" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montarg&#232;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02154-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797486v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia Lopez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Natta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fedriani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caratti O Garatti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245804" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04853481v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Espinoza-Arancibia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pilecki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smolec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347804" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexuan Wu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subo Dong" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kochanek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemek Mr&#243;z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad90b9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782967v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Zgirski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Gieren" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Pietrzy&#324;ski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek G&#243;rski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wielg&#243;rski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449850" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726505v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petrus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Whiteford" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Patapis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth A. Biller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Skemer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad3e7c" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770044v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07053-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04836903v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -I. Bouarour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perraut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348059" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790399v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doyon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rackham" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ducrot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02298-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726457v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nasedkin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molli&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kreidberg" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449328" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04853403v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kuraszkiewicz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moritz G&#252;nther" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard I. Anderson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ad7fea" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04853491v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. J. Wallstr&#246;m" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. P. M&#252;ller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Gottlieb" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347632" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04853426v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail H. Schaefer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Torres" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott P. Horch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad5e7a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04853448v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. F. Dent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Harper" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. S. Richards" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Matthews" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad3afa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04853445v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogumi&#322; Pilecki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian B. Thompson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Espinoza-Arancibia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Hajdu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202349138" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544684v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Trahin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348291" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726478v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tschudi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Schmid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Coroller" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hunziker" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449442" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449343v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pueyo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Wang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stolker" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ad1689" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726462v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Asensio-Torres" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449504" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726439v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -L. Maire" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789623v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Maire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclerc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. O. Balmer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desidera" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451184" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720951v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nowacki" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labadie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dougados" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451254" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782974v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wielg&#243;rski" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zgirski" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#243;rski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450182" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589888v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panuzzo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazeh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arenou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Holl" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caffau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449763" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589833v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labeyrie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0071" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725566v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abd El Dayem" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Abuter" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aimar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Amaro Seoane" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Amorim" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452274" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04836871v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Berger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonnet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449547" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04836923v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jocou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -Ph. Berger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dembet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347587" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797529v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ganci" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wojtczak" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaufhold" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346926" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449277v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Widmann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Haubois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schuhler" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pfuhl" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eisenhauer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347238" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541674v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04478997v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kammerer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivaramakrishnan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad21fb" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726539v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Pereira" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sicardy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Morgado" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braga-Ribas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fern&#225;ndez-Valenzuela" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346365e" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310123v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Storm" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245298" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479028v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blunt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrus" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ad06b7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473142v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. van Holstein" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milli" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Ariste" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243458" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857259v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallenari" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. A. Brown" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prusti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. J. de Bruijne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243940" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857448v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. L. Bailer-Jones" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teyssier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delchambre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducourant" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garabato" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243232" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072637v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recio-Blanco" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kordopatis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Laverny" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Palicio" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spagna" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243511" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857460v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. L. Creevey" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Sarro" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lobel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pancino" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrae" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243800" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479045v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Maire" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delrez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Pozuelos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Becker" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Espinoza" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/acff88" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208380v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarynn Carter" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Biller" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acd93e" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225764v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galluccio" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Angeli" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pauwels" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tanga" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243791" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179168v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abuter" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aimar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amorim" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baub&#246;ck" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347416" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086305v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany E Miles" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth A Biller" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadin Worthen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rickman" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acb04a" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268731v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hinkley" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Lagrange" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244727" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268669v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pueyo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Stolker" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Reggiani" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acf761" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150109v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Foschi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1939" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237760v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cannon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Koter" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243611" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842346v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Wojtczak" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tessore" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulain" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244675" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803123v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Philipot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rubini" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kiefer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346165" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04045867v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Montarg&#232;s" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khouri" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lagadec" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245398" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04876497v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Graczyk" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245712" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479090v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346365" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969920v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drimmel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero-Gomez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chemin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramos" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poggio" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243797" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857442v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babusiaux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barstow" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faigler" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jorissen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243782" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170278v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schultheis" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhao" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Zwitter" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J Marshall" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Drimmel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243283" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04193328v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montegriffo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellazzini" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barstow" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243709" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198353v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabricius" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khanna" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muraveva" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyl&#233;" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243790" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449102v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pantolmos" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346446" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105002v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Straub" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Amaro Seoane" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245132" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309335v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Videla" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beust" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mendez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Correia" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244502" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263191v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ridder" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ripepi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aerts" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palaversa" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eyer" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243767" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03874869v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Breuval" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam G. Riess" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Romaniello" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac97e2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780746v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesa" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonavita" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benatti" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gratton" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marino" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244033" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870606v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Southworth" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244122" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03874873v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Borgniet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Domiciano de Souza" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244009" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03874800v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Klioner" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lindegren" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mignard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramos-Lerate" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243483" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498225v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;venin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142146" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03854051v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zurlo" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Go&#378;dziewski" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazzoni" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nogueira" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243862" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03874879v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Engle" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Pillitteri" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Guinan" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6fdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03667347v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac470c" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948289v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921322000667" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705396v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ball" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baub&#246;ck" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142465" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705397v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arras" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142459" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03713232v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M. Hein" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marshall Eubanks" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasvi Lingam" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hibberd" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Fries" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.06.052" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656909v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Decin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Ceuster" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Homan" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140431" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809984v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac77bd" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856361v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243941" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03860262v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Gardner" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Monnier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis C. Fekel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Scovera" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac8eae" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03713789v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Min" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab018" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440328v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140350" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272094v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antoja" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcmillan" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmi" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039714" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045922v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smart" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sarro" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rybizki" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039498" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705320v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eupen" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grellmann" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brandner" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039599" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046026v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luri" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clementini" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delgado" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039588" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03365088v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Lacour" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molliere" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K Sing" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140749" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373011v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wagner" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boehle" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pathak" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasper" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arsenault" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21176-6" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437285v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Javanmardi" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abe7e5" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665473v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac04b2" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285692v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodr&#237;guez-Coira" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Paumard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039501" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437286v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tkachenko" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140571" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03462956v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. C. Plane" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Millar" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royer" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141757" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428869v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klarmann" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141624" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319231v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermot" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cl&#233;net" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gratadour" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouan" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grosset" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141349" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171389v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Berger" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039544" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433162v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigan" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abdb2d" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678883v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Homan" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bannawit Pimpanuwat" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herpin" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissa Danilovich" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mcdonald" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140512" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371794v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shangguan" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141889" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439491v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039600" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502447v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Akeson" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Fomalont" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fritz Benedict" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abfaff" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373009v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23145-5" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383356v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lagadec" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140626" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440290v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141680" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439401v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berger" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040208" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439469v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baganoff" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140981" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03264154v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03546-8" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434937v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delorme" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gratton" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.7.3.035004" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272107v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klioner" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bastian" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039734" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388691v2" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.A. Brown" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H J de Bruijne" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039657" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385137v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brown" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bruijne" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039657e" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373601v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf0ae" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660824v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac05cd" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705267v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Valon" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141103" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439345v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koutoulaki" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038000" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03715006v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard E. Bond" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Mason" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abc1f1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012594v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dexter" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937233" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03717006v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Heller" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Anglada-Escud&#233;" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hippke" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038687" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262839v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Molnar" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Szabados" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Plachy" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab7121" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020257v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037583" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999682v2" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038633" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895620v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salsi" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mourard" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037679" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972393v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Luri" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Delgado" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Mcmillan" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990173v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Otten" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038325" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437264v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plachy" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#225;l" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#243;di" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szab&#243;" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moln&#225;r" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/abd4e3" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02457905v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouchaud" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domiciano de Souza" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieutord" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reese" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936830" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190439v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richards" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gottlieb" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb1229" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948099v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgniet" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037795" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02565278v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037551" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012852v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039039" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023460v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Caratti O Garatti" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Ray" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2613-1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012717v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jim&#233;nez-Rosales" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038283" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258583v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vlemmings" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginski" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834618" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012679v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037813" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898990v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damasso" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. del Sordo" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037594" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968636v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-I. Bouarour" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038249" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956584v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Lagrange" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038823" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012684v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037717" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190441v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Richards" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Wallstr&#246;m" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039185" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256653v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Leiva" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buie" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Keller" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Wasserman" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Kavelaars" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abb23d" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053706v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niccolini" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935848" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012541v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936898" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020226v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Accardo" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adler" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Anugu" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5173" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064555v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mignard" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834371" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020229v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5174" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012529v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lazareff" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Segura-Cox" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936403" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356407v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Norris" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tuthill" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833258" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02167205v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Berger" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935656" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020211v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5168" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171539v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.101102" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145761v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834614" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405781v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935622" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020220v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5170" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303470v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Storm" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aafbed" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307840v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thompson" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-0999-4" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405777v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935837" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020200v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5166" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020217v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5169" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012511v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2300" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071792v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834211" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124071v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Decin" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex de Koter" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832834e" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360957v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935253" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020231v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5177" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020224v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5172" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020205v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5167" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127402v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Klement" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carciofi" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rivinius" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ignace" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matthews" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab48e7" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171462v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833718" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055583v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sanchez-Bermudez" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Weigelt" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim M. Bestenlehner" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Brandner" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832977" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760230v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathias" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auriere" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez Ariste" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732542" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302327v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Thompson" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Smolec" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aacb32" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302320v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833341" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01946888v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajuelo" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carry" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vachier" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsset" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.03.003" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076158v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enia" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1805" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877019v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Tinetti" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drossart" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eccleston" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hartogh" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Heske" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-018-9598-x" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302455v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pribulla" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cameron" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deen" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730673" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301352v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834294" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X5SZJ0XS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304630v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac2bf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341513v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Evans" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proffitt" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae373" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302321v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832834" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304400v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabli" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cardin" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732544" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302126v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poretti" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rainer" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anderson" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833210" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341247v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Karl" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Pfuhl" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhauer" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Genzel" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Grellmann" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833575" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02268051v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fokin" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629400" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678426v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiavassa" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Norris" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montarges" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ligi" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fossati" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730438" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02190736v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731058" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02268105v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sana" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gosset" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Becker" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duvert" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629260" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191034v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane B&#233;rard" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sicardy" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Desmars" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meza Erick" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto, Vieira Martins" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa830d" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02193084v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa813f" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709260v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ridgway" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629985" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265763v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O&#8217;gorman" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harper" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731171" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192842v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Konorski" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa5d56" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440036v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lovis" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629930" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440033v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris I Trahin" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre E Gallenne" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630202" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265801v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630340" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630204v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalla Vedova" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Petrov" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moser Faes" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628230" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473846v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Poretti" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Anderson" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Fokin" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715207003" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02192073v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731589" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385192v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629505" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709108v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Accardo" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amorim Antonio" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anugu Narsireddy" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Avila" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5048" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171494v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Waisberg" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa79f1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582908v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Petrucci" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Le Bouquin" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubus" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731038" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190962v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leiva" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camargo" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ortiz" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desmars" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa8956" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194173v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guinan" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa6ff9" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712601v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730838" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01646434v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M. S. Richards" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Harper" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731761" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452324v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Breitfelder" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527030" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459214v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mourard" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528005" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459093v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mcdonald" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629877" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01414746v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ledoux" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-O. Demory" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628631" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452479v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schaefer" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1375" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255772v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martayan" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lobel" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Baade" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mehner" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rivinius" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526578" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299213v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talbot" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meza" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. B. Camargo" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/819/2/L38" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383976v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629201" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299618v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Le Bouquin" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527028" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452256v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan M Lagadec" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lagadec" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527134" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452402v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maercker" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Waters" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628435" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452284v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2438" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452267v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Konorski" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526764" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439941v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viikinkoski" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaasalainen" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durech" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526626" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505011v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breitfelder" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Szabados" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425171" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074108v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O'Gorman" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baudry" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Beck" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425101" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505539v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526194" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459674v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Anderson" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Merand" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Eyer" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921316005986" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505793v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coud&#233; Du Foresto" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525954" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505418v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525917" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505121v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Creevey" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Th&#233;venin" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berio" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Heiter" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. von Braun" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424310" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505473v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526482" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092644v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. V. Impellizzeri" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Humphreys" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vlahakis" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425024" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575400v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Choquet" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321977" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548281v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423872" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548432v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bond" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cracraft" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424395" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548378v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424144" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559286v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Snodgrass" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roques" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13155" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548348v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillessen" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woillez" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423940" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055899v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrin" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichi Ohnaka" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chiavassa" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423538" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977699v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Ridgway" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323273" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073119v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martins" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ott" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423991" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611705v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322883" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843411v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defr&#232;re" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coud&#233; Du Foresto" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Folco" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321673" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524442v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraus" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321091" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529595v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322257" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779114v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.L. Creevey" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boyajian" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219651" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779110v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chesneau" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Otulakowska-Hypka" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P.K. Banerjee" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Woodward" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219825" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894817v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mcalister" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. ten Brummelaar" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219102" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719908v3" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. K. Banerjee" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883568v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117307" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779441v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadjara" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vakili" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bendjoya" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218782" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883595v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sparks" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Havlen" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117674" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883604v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dodds-Eden" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weiss" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117725" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652401v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tinetti" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Beaulieu" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micela" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-012-9303-4" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779111v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lopez" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118652" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722186v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouqu&#233;" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117459" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785626v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. V. Girard" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014993" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03623404v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Augereau" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Berger" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117017" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632631v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117349" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03624337v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Petr-Gotzens" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116896" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03855222v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Straubmeier" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732507v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanko" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Stevens" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016227" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732763v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piau" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Dib" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Hauschildt" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014442" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603089v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cami" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116962" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785006v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barban" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Josselin" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo ten Brummelaar" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912103" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724257v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551627v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H. V. Girard" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786480v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bruntt" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Brand&#227;o" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Bedding" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913405" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786363v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kanaan" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meilland" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spang" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810980" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387942v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Petr-Gotzens" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810565" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479933v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Absil" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mennesson" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/704/1/150" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786360v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesh Mazumdar" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demarque" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912351" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479961v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Clausse" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcotto" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tallon-Bosc" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913016" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SS1MFPLW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402568v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912333" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457422v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borges Fernandes" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mars" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811592" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785218v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811307" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405901v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ollivier" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Allard" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bord&#233;" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-008-9133-6" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479931v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;gransan" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Queloz" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beuzit" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911976" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730867v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bartko" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Straubmeier" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Richichi" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2010.07.002" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPHJ4L7B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408751v2" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Borges Fernandes" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Meilland" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mars" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403600v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijl Verhoelst" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358742v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325413v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Bennett" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Bond" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Udalski" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sumi" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abe" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/589940" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732807v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bendjoya" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809765" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382970v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pichon" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810080" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274968v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320049v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouqu&#233;" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810317" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786442v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Niccolini" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079190" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398526v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Augereau" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810008" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94317F0672BF82E11E7B557E58B0DFB2B17B5B4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730751v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Garc&#237;a" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2007.04.006" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6Z7QXPQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388115v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Augereau" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077625" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182774v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078588" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730551v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#235; Kellerer" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Petr-Gotzens" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077079" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786048v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Aufdenberg" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/518597" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388111v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Cunha" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baglin" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00159-007-0007-0" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796902v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2007.04.003" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7CTBMHF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742306v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouque" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arriagada" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Barnes" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078187" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786226v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066554" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250342v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bersier" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078961" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388124v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066432" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801962v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigot" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lopez" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419132v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mathias" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merand" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054333" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390803v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065966" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801921v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold A. Mcalister" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388247v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053187" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398242v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054522" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFF57C416D15C3D65704AB0783242ED6F79B949D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417005v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019929v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054771" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648635v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089770v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419129v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillet" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Fokin" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065299" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398572v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Aufdenberg" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/504149" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416996v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742665v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ridgway" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054466" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732707v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053603" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398272v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/507484" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801105v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797207v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500139" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416916v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Jankov" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Vakili" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Ohishi" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042476" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724315v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733396v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003919v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Th&#233;venin" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pichon" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042075" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732519v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-G&#252;nter Ludwig" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/452622" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390817v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733168v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Segransan" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20034562" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724084v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wittkowski" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arsenault" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paresce" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beckert" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419003v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bersier" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031743" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007508v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang P. Gieren" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/383571" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175187v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041416" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419002v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20035596" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419011v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041419" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175186v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouque" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416866v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Th&#233;v&#233;nin" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742803v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Berthomieu" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bord&#233;" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031527" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732997v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Di Folco" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20047189" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730734v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20035930" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416826v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jankov" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abe" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030786" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801068v1" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030994" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801681v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Longinotti" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bickert" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cautain" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Dupin" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.1003782" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801581v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chagnon" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/342671" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057678v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abd El Dayem" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Amaro Seoane" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432479v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bono" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268781v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268780v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivamarakrishnan" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801165v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Barbieri" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Daniel" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Jan de Wit" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dainis Dravins" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Jensen" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844574v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarynn L. Carter" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857416v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854757v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737549v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Palicio" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445135v1" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlois" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023356v1" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collaboration Gravity" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487756v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ygouf" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Llop Sayson" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuk Yung" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058929v1" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793521v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Pribulla" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290259v1" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Heiter" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338118v1" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346973v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Kanaan" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Spang" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149760v1" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J. V. Garcia" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119344v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119529v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005743v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Van Boekel" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herbst" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005680v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rand Antoine" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coude Du Foresto" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason P. Aufdenberg" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616928v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tigreat" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Apruzzese" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jubeau" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Louis" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630213v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stee" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benisty" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blind" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04853436v1" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad5a8f" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090335v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044457v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pietrzynski" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044557v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03899704v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03829223v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Paumard" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cl&#233;net" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03886051v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenin" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coude Du Foresto" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03824294v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Dodds-Eden" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219456v1" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;rizette" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audebert" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdun" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04902670v1" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rejkuba" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scolnic" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Grijs" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rigault" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4062119" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445124v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Nowak" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561667" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044544v1" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440348v1" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743699v1" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360970v1" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Anugu" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308737v1" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1743921317006792" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735307v1" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Virginia Pajuelo" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carry" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vachier" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Berthier" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Descamps" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275353v1" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auri&#232;re" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1571054" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809584v1" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067310v1" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734613v1" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burtscher" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekkehard Wieprecht" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ott" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitping Kok" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senol Yazici" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055928" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743171v1" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapeyrere" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabih Azouaoui" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Garcia-Dabo" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056850" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826849v1" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1360019" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802125v1" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ohnaka" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734335v1" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802432v1" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803957v1" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804150v1" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brander" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eckart" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647826v1" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dib" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hauschildt" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804523v1" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803330v1" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kudryavtseva" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hippler" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henning" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bergfors" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803059v1" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Kotani" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choquet" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Huby" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856899" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802027v1" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804131v1" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856689" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802522v1" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus E. Kasper" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha P. Quanz" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Kenworthy" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridharan Rengaswamy" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856799" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809354v1" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804871v1" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3246579" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804013v1" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3246426" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803929v1" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R. Gies" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve B. Howell" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808920v1" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boehm" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9190-2_61" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2XT2SZ7R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734062v1" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/0938015" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F0C251BQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809394v1" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3246582" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802952v1" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804139v1" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285454v1" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74256-2" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804639v1" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804505v1" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondoin" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Den Hartog" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm C. Fridlund" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fabry" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamarija Stankov" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809506v1" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74256-2_59" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G7DSBVJG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804434v1" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Van Boekel" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Min" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809469v1" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734557v1" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M. Woillez" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789008" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802475v1" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743651v1" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804610v1" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.788407" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734912v1" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921308023326" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809399v1" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74745-1_17" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VDZ1T3TG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809072v1" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921308018723" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804563v1" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Ireland" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921307004164" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804275v1" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809325v1" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743542v1" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417048v1" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonneau" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Clausse" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H&#233;nault" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marcotto" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.684475" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804850v1" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Augereau" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671664" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804378v1" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Augerau" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802767v1" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804667v1" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mozurkewich" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803924v1" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy van Boekel" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#252;ller" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008751v1" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804110v1" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008932v1" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803017v1" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802360v1" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Glindemann" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Albertsen" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Andolfato" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballester" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803011v1" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802457v1" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morel" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bauvir" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biereichel" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cuby" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809510v1" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809017v1" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802135v1" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Donaldson" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Fedrigo" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.552574" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804706v1" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathias" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804746v1" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Provost" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804700v1" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Delplancke" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804895v1" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik T. Rantakyr&#246;" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Galliano" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Hummel" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kaufer" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802322v1" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809468v1" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Koehler" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S. Sarazin" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804449v1" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoeller" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B. Gitton" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Argomedo" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804188v1" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Algomedo" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amestica" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809558v1" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Y. Kern" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803112v1" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Provost" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416859v1" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809541v1" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Correia" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434725v1" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434730v1" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434735v1" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044478v1" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5189" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634271v1" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24151-7_6" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258916v1" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258928v1" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568386v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abuter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdeu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555666" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568553v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abd El Dayem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aimar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Berger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdarot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470424v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Sanghi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beichman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mawet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Balmer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Llop-Sayson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2515-5172/add880" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05103581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R. Evans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kervella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Monnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Proffitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452346" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hocd&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kami&#324;ski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nardetto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.19011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bailleul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nardetto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hocd&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kervella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gieren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553740" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Bras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M&#233;rand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Afanasiev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553783" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05369259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winterhalder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammerer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554766" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05103580v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graczyk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pietrzy&#324;ski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452065" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William O Balmer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adf53e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Panuzzo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arenou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453535" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102397v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro Seoane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554676" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.00373" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stolker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Samland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B F M Waters" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E van den Ancker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W O Balmer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555064" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05369278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Venkatesan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blunt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-D. Marleau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae0c15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343581v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wagner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adf53f" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343593v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrishmoy Ray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steph Sallum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Hinkley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivaramkrishnan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cooper" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adaeb7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04836796v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry W. Xuan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thompson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08064-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04836833v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosales-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez-Bermudez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paladini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Freytag" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wittkowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202349112" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574567v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallenne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449600" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726457v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nasedkin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molli&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kreidberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449328" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04836903v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -I. Bouarour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia Lopez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caratti O Garatti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perraut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348059" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doyon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rackham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ducrot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02298-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07053-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782967v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Zgirski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Gieren" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Pietrzy&#324;ski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek G&#243;rski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wielg&#243;rski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449850" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726505v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petrus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Whiteford" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Patapis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth A. Biller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Skemer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad3e7c" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04853481v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Espinoza-Arancibia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pilecki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smolec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347804" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959181v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexuan Wu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subo Dong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kochanek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemek Mr&#243;z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad90b9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797486v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Natta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fedriani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245804" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04853418v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Remage Evans" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Monnier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad5e7d" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575425v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450416e" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04836889v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danilovich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malfait" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van de Sande" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montarg&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02154-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618067v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pourr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O. Winterhalder" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Le Bouquin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449507" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04853445v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogumi&#322; Pilecki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian B. Thompson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Espinoza-Arancibia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Hajdu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202349138" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04853403v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kuraszkiewicz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moritz G&#252;nther" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard I. Anderson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ad7fea" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726478v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tschudi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Schmid" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Coroller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hunziker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449442" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544684v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Trahin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348291" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04853491v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. J. Wallstr&#246;m" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. P. M&#252;ller" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Gottlieb" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347632" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04853426v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail H. Schaefer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Torres" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott P. Horch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad5e7a" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04853448v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. F. Dent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Harper" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. S. Richards" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Matthews" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad3afa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449343v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pueyo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Wang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stolker" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ad1689" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726462v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Asensio-Torres" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449504" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726439v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -L. Maire" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789623v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Maire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclerc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. O. Balmer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desidera" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451184" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782974v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wielg&#243;rski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zgirski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#243;rski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450182" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720951v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nowacki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labadie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dougados" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451254" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589888v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panuzzo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazeh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arenou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Holl" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caffau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449763" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589833v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labeyrie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0071" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725566v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abd El Dayem" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Abuter" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aimar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Amaro Seoane" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Amorim" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452274" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04836871v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Berger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonnet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449547" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04836923v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jocou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -Ph. Berger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dembet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347587" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04478997v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kammerer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivaramakrishnan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad21fb" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541674v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449277v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Widmann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Haubois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schuhler" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pfuhl" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eisenhauer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347238" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797529v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ganci" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wojtczak" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaufhold" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346926" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726539v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Pereira" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sicardy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Morgado" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braga-Ribas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fern&#225;ndez-Valenzuela" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346365e" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310123v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Storm" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245298" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479028v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blunt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrus" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ad06b7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208380v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarynn Carter" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Biller" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acd93e" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268731v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hinkley" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Lagrange" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244727" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179168v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abuter" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aimar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amorim" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baub&#246;ck" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347416" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086305v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany E Miles" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth A Biller" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadin Worthen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rickman" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acb04a" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268669v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pueyo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Stolker" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Reggiani" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acf761" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225764v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galluccio" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Angeli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pauwels" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tanga" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243791" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479045v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Maire" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delrez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Pozuelos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Becker" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Espinoza" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/acff88" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857460v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. L. Creevey" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Sarro" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lobel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pancino" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrae" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243800" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473142v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. van Holstein" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milli" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinte" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Ariste" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243458" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857448v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. L. Bailer-Jones" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teyssier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delchambre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducourant" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garabato" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243232" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072637v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recio-Blanco" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kordopatis" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Laverny" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Palicio" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spagna" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243511" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857259v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallenari" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. A. Brown" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prusti" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. J. de Bruijne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243940" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150109v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Foschi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1939" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842346v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Wojtczak" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tessore" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulain" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244675" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237760v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cannon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Koter" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243611" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479090v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346365" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803123v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Philipot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rubini" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kiefer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346165" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04876497v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Graczyk" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245712" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04045867v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Montarg&#232;s" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khouri" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lagadec" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245398" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170278v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schultheis" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhao" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Zwitter" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J Marshall" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Drimmel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243283" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969920v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drimmel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero-Gomez" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chemin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramos" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poggio" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243797" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857442v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babusiaux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barstow" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faigler" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jorissen" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243782" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04193328v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montegriffo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellazzini" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barstow" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243709" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449102v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pantolmos" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346446" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105002v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Straub" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Amaro Seoane" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245132" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309335v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Videla" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beust" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mendez" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Correia" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244502" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198353v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabricius" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khanna" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muraveva" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyl&#233;" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243790" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263191v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ridder" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ripepi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aerts" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palaversa" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eyer" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243767" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03874869v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Breuval" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam G. Riess" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Romaniello" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac97e2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780746v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesa" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonavita" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benatti" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gratton" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marino" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244033" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870606v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Southworth" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244122" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03874873v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Borgniet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Domiciano de Souza" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244009" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03854051v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zurlo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Go&#378;dziewski" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazzoni" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nogueira" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243862" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03874879v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Engle" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Pillitteri" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Guinan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6fdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498225v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;venin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142146" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03874800v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Klioner" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lindegren" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mignard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramos-Lerate" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243483" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705396v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ball" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baub&#246;ck" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142465" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705397v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arras" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142459" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948289v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921322000667" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03667347v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac470c" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03713232v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M. Hein" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marshall Eubanks" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasvi Lingam" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hibberd" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Fries" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.06.052" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809984v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac77bd" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656909v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Decin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Ceuster" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Homan" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140431" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03860262v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Gardner" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Monnier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis C. Fekel" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Scovera" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac8eae" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856361v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243941" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03713789v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Min" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab018" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440328v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140350" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272094v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antoja" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcmillan" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmi" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039714" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319231v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermot" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cl&#233;net" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gratadour" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouan" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grosset" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141349" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03462956v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. C. Plane" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Millar" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royer" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141757" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428869v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klarmann" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141624" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437286v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tkachenko" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140571" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285692v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodr&#237;guez-Coira" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Paumard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039501" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665473v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac04b2" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373011v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wagner" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boehle" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pathak" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasper" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arsenault" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21176-6" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437285v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Javanmardi" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abe7e5" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705320v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eupen" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grellmann" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brandner" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039599" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03365088v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Lacour" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molliere" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K Sing" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140749" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045922v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smart" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sarro" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rybizki" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robin" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039498" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046026v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luri" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clementini" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delgado" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039588" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439491v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039600" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433162v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigan" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abdb2d" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171389v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Berger" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039544" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371794v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodet" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shangguan" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141889" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678883v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Homan" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bannawit Pimpanuwat" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herpin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissa Danilovich" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mcdonald" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140512" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502447v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Akeson" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Fomalont" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fritz Benedict" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abfaff" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373009v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23145-5" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383356v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lagadec" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140626" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440290v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141680" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439401v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berger" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040208" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439469v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baganoff" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140981" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03264154v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03546-8" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434937v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delorme" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gratton" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.7.3.035004" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388691v2" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.A. Brown" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H J de Bruijne" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039657" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272107v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klioner" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bastian" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039734" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385137v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brown" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bruijne" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039657e" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660824v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac05cd" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705267v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Valon" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141103" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373601v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf0ae" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439345v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koutoulaki" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038000" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03715006v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard E. Bond" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Mason" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abc1f1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012594v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dexter" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937233" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190439v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richards" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gottlieb" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb1229" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02457905v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouchaud" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domiciano de Souza" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieutord" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reese" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936830" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990173v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Otten" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038325" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437264v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plachy" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#225;l" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#243;di" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szab&#243;" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moln&#225;r" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/abd4e3" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972393v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Luri" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Delgado" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Mcmillan" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03717006v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Heller" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Anglada-Escud&#233;" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hippke" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038687" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999682v2" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038633" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262839v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Molnar" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Szabados" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Plachy" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab7121" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895620v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salsi" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mourard" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037679" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020257v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037583" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948099v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgniet" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037795" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02565278v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037551" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012852v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039039" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012717v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jim&#233;nez-Rosales" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038283" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023460v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Caratti O Garatti" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Ray" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2613-1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258583v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vlemmings" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginski" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834618" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956584v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Lagrange" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038823" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968636v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-I. Bouarour" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038249" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012679v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037813" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898990v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damasso" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. del Sordo" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037594" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190441v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Richards" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Wallstr&#246;m" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039185" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053706v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niccolini" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935848" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256653v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Leiva" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buie" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Keller" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Wasserman" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Kavelaars" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abb23d" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012684v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037717" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012541v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936898" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171539v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.101102" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020211v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Accardo" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adler" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Anugu" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5168" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02167205v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Berger" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935656" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356407v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Norris" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tuthill" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833258" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020229v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5174" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012529v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lazareff" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Segura-Cox" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936403" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064555v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mignard" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834371" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020226v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5173" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145761v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834614" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020220v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5170" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405781v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935622" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307840v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thompson" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-0999-4" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303470v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Storm" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aafbed" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405777v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935837" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012511v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2300" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020217v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5169" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020200v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5166" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071792v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834211" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124071v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Decin" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex de Koter" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832834e" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360957v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935253" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020231v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5177" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020224v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5172" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020205v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5167" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127402v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Klement" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carciofi" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rivinius" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ignace" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matthews" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab48e7" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171462v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833718" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055583v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sanchez-Bermudez" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Weigelt" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim M. Bestenlehner" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Brandner" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832977" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302320v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833341" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01946888v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajuelo" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carry" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vachier" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsset" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.03.003" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076158v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enia" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1805" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760230v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathias" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auriere" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez Ariste" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732542" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302327v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Thompson" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Smolec" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aacb32" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302455v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pribulla" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cameron" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deen" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730673" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301352v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834294" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X5SZJ0XS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877019v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Tinetti" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drossart" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eccleston" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hartogh" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Heske" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-018-9598-x" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302321v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832834" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304630v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac2bf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341513v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Evans" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proffitt" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae373" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304400v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabli" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cardin" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732544" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302126v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poretti" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rainer" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anderson" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833210" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341247v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Karl" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Pfuhl" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhauer" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Genzel" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Grellmann" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833575" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02268051v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fokin" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629400" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02190736v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731058" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678426v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiavassa" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Norris" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montarges" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ligi" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fossati" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730438" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02268105v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sana" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gosset" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Becker" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duvert" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629260" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630204v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalla Vedova" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Petrov" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moser Faes" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628230" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473846v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Poretti" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Anderson" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Fokin" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715207003" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265801v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630340" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440033v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris I Trahin" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre E Gallenne" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630202" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192842v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Konorski" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa5d56" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440036v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lovis" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629930" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265763v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O&#8217;gorman" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harper" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731171" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709260v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ridgway" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629985" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02193084v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa813f" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191034v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane B&#233;rard" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sicardy" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Desmars" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meza Erick" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto, Vieira Martins" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa830d" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02192073v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731589" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385192v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629505" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190962v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leiva" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camargo" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ortiz" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desmars" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa8956" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709108v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Accardo" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amorim Antonio" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anugu Narsireddy" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Avila" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5048" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171494v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Waisberg" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa79f1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582908v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Petrucci" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Le Bouquin" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubus" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731038" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194173v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guinan" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa6ff9" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712601v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730838" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01646434v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M. S. Richards" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Harper" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731761" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452324v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Breitfelder" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527030" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459214v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mourard" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528005" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459093v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mcdonald" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629877" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299213v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talbot" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meza" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. B. Camargo" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/819/2/L38" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255772v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martayan" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lobel" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Baade" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mehner" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rivinius" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526578" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452479v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schaefer" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1375" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01414746v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ledoux" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-O. Demory" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628631" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299618v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Le Bouquin" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527028" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383976v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629201" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452402v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maercker" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Waters" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628435" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452256v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan M Lagadec" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lagadec" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527134" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452267v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Konorski" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526764" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452284v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2438" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439941v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viikinkoski" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaasalainen" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durech" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526626" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459674v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Anderson" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Merand" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Eyer" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921316005986" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505793v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breitfelder" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coud&#233; Du Foresto" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525954" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074108v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O'Gorman" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baudry" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Beck" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425101" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505539v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526194" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505011v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Szabados" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425171" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505418v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525917" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505121v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Creevey" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Th&#233;venin" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berio" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Heiter" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. von Braun" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424310" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505473v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526482" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092644v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. V. Impellizzeri" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Humphreys" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vlahakis" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425024" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548348v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillessen" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woillez" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423940" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559286v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Snodgrass" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roques" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13155" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548378v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424144" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575400v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Choquet" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321977" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548432v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bond" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cracraft" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424395" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548281v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423872" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977699v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Ridgway" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrin" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323273" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055899v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichi Ohnaka" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chiavassa" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423538" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073119v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martins" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ott" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423991" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611705v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322883" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843411v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defr&#232;re" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coud&#233; Du Foresto" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Folco" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321673" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524442v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraus" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321091" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529595v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322257" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779114v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.L. Creevey" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boyajian" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219651" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779110v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chesneau" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Otulakowska-Hypka" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P.K. Banerjee" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Woodward" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219825" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779441v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadjara" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vakili" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bendjoya" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218782" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883568v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117307" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719908v3" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. K. Banerjee" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894817v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mcalister" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. ten Brummelaar" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219102" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883595v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sparks" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Havlen" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117674" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652401v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tinetti" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Beaulieu" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micela" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-012-9303-4" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883604v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dodds-Eden" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weiss" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117725" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779111v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lopez" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118652" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722186v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouqu&#233;" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117459" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03623404v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Augereau" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Berger" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117017" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632631v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117349" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785626v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. V. Girard" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014993" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03624337v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Petr-Gotzens" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116896" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03855222v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Straubmeier" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732507v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanko" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Stevens" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016227" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732763v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piau" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Dib" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Hauschildt" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014442" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603089v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cami" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116962" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724257v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785006v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barban" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Josselin" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo ten Brummelaar" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912103" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551627v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H. V. Girard" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786480v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bruntt" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Brand&#227;o" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Bedding" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913405" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786363v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kanaan" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meilland" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spang" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810980" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387942v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Petr-Gotzens" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810565" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479961v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Clausse" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcotto" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tallon-Bosc" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913016" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SS1MFPLW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786360v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesh Mazumdar" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demarque" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912351" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479933v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Absil" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mennesson" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/704/1/150" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457422v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borges Fernandes" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mars" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811592" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402568v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912333" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785218v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811307" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405901v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ollivier" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Allard" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bord&#233;" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-008-9133-6" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479931v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;gransan" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Queloz" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beuzit" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911976" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730867v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bartko" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Straubmeier" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Richichi" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2010.07.002" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPHJ4L7B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408751v2" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Borges Fernandes" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Meilland" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mars" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358742v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403600v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijl Verhoelst" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325413v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Bennett" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Bond" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Udalski" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sumi" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abe" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/589940" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382970v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pichon" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810080" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732807v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bendjoya" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809765" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274968v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320049v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouqu&#233;" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810317" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786442v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Niccolini" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079190" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398526v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Augereau" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810008" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94317F0672BF82E11E7B557E58B0DFB2B17B5B4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730751v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Garc&#237;a" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2007.04.006" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6Z7QXPQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786226v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066554" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388111v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Cunha" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baglin" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00159-007-0007-0" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796902v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2007.04.003" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7CTBMHF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742306v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouque" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arriagada" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Barnes" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078187" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730551v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#235; Kellerer" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Petr-Gotzens" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077079" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786048v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Aufdenberg" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/518597" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182774v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078588" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388115v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Augereau" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077625" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250342v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bersier" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078961" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388124v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066432" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801962v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigot" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lopez" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419132v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mathias" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merand" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054333" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390803v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065966" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019929v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054771" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417005v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398242v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054522" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFF57C416D15C3D65704AB0783242ED6F79B949D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388247v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053187" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801921v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold A. Mcalister" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648635v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089770v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419129v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillet" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Fokin" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065299" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398572v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Aufdenberg" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/504149" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416996v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742665v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ridgway" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054466" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732707v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053603" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398272v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/507484" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801105v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797207v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500139" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003919v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Th&#233;venin" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pichon" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042075" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733396v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Jankov" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Vakili" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Ohishi" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042476" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416916v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724315v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732519v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-G&#252;nter Ludwig" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/452622" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390817v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733168v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Segransan" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20034562" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175187v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bersier" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041416" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419002v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20035596" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007508v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang P. Gieren" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/383571" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419003v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031743" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724084v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wittkowski" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arsenault" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paresce" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beckert" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419011v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041419" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175186v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouque" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416866v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Th&#233;v&#233;nin" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730734v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Di Folco" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20035930" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732997v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20047189" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742803v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Berthomieu" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bord&#233;" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031527" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416826v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jankov" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abe" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030786" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801068v1" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030994" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801681v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Longinotti" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bickert" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cautain" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Dupin" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.1003782" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801581v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chagnon" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/342671" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057678v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abd El Dayem" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Amaro Seoane" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432479v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bono" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268781v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268780v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivamarakrishnan" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801165v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Barbieri" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Daniel" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Jan de Wit" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dainis Dravins" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Jensen" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844574v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarynn L. Carter" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854757v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857416v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737549v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Palicio" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445135v1" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlois" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023356v1" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collaboration Gravity" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487756v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ygouf" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Llop Sayson" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuk Yung" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058929v1" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793521v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Pribulla" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338118v1" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290259v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Heiter" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346973v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Kanaan" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Spang" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149760v1" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J. V. Garcia" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119344v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119529v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005743v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Van Boekel" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herbst" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005680v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rand Antoine" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coude Du Foresto" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason P. Aufdenberg" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616928v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tigreat" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Apruzzese" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jubeau" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Louis" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630213v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stee" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benisty" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blind" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04853436v1" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad5a8f" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090335v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044457v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pietrzynski" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044557v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03899704v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03829223v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Paumard" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cl&#233;net" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03886051v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenin" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coude Du Foresto" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03824294v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Dodds-Eden" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219456v1" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;rizette" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audebert" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdun" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04902670v1" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rejkuba" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scolnic" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Grijs" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rigault" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4062119" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445124v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Nowak" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561667" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440348v1" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044544v1" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743699v1" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360970v1" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Anugu" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308737v1" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1743921317006792" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275353v1" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auri&#232;re" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1571054" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735307v1" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Virginia Pajuelo" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carry" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vachier" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Berthier" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Descamps" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809584v1" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067310v1" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734613v1" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burtscher" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekkehard Wieprecht" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ott" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitping Kok" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senol Yazici" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055928" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743171v1" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapeyrere" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabih Azouaoui" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Garcia-Dabo" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056850" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802125v1" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ohnaka" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826849v1" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1360019" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734335v1" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802432v1" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804150v1" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brander" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eckart" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803957v1" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647826v1" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dib" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hauschildt" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804523v1" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803059v1" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Kotani" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choquet" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Huby" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856899" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803330v1" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kudryavtseva" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hippler" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henning" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bergfors" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804131v1" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856689" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802027v1" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802522v1" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus E. Kasper" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha P. Quanz" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Kenworthy" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridharan Rengaswamy" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856799" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809354v1" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804871v1" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3246579" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804013v1" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3246426" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803929v1" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R. Gies" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve B. Howell" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808920v1" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boehm" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9190-2_61" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2XT2SZ7R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734062v1" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/0938015" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F0C251BQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809394v1" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3246582" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802952v1" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804139v1" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809469v1" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804434v1" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Van Boekel" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Min" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809506v1" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74256-2_59" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G7DSBVJG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804639v1" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804505v1" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondoin" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Den Hartog" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm C. Fridlund" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fabry" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamarija Stankov" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285454v1" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74256-2" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734557v1" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M. Woillez" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789008" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802475v1" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804610v1" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.788407" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743651v1" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809399v1" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74745-1_17" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VDZ1T3TG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734912v1" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921308023326" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809072v1" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921308018723" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804563v1" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Ireland" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921307004164" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804275v1" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743542v1" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809325v1" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417048v1" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonneau" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Clausse" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H&#233;nault" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marcotto" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.684475" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804850v1" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Augereau" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671664" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804378v1" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Augerau" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802767v1" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804110v1" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803924v1" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy van Boekel" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#252;ller" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008751v1" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804667v1" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mozurkewich" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008932v1" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803017v1" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802360v1" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Glindemann" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Albertsen" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Andolfato" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballester" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802457v1" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morel" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bauvir" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biereichel" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cuby" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803011v1" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809017v1" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809510v1" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802135v1" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Donaldson" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Fedrigo" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.552574" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804706v1" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathias" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804746v1" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Provost" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804895v1" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik T. Rantakyr&#246;" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Galliano" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Hummel" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kaufer" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804700v1" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Delplancke" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802322v1" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804449v1" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoeller" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B. Gitton" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Argomedo" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809468v1" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Koehler" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S. Sarazin" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804188v1" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Algomedo" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amestica" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809558v1" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Y. Kern" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803112v1" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Provost" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416859v1" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809541v1" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Correia" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434725v1" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434730v1" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434735v1" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044478v1" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5189" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634271v1" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24151-7_6" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258916v1" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258928v1" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>