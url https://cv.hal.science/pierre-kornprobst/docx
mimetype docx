--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -1431,325 +1431,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655814v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank order coding: a retinal information decoding strategy revealed by large-scale multielectrode array retinal recordings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The relative contribution of noise and adaptation to competition during tri-stable motion perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Isaac Meso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Portelli</w:t>
+                <w:t xml:space="preserve">James S Rankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John M. Barrett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gerrit Hilgen</w:t>
+                <w:t xml:space="preserve">Olivier S Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Masquelier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume S Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316105v1</w:t>
+                <w:t xml:space="preserve">hal-01383118v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relative contribution of noise and adaptation to competition during tri-stable motion perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Isaac Meso</w:t>
+                <w:t xml:space="preserve">Rank order coding: a retinal information decoding strategy revealed by large-scale multielectrode array retinal recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit Hilgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James S Rankin</w:t>
+                <w:t xml:space="preserve">Timothée Masquelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier S Faugeras</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessandro Maccione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0134-15.2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383118v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsaccades enable efficient synchrony-based coding in the retina: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Masquelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Portelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2024,278 +2024,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation analysis applied to a model of motion integration with a multistable stimulus</w:t>
+                <w:t xml:space="preserve">Bifurcation Study of a Neural Fields Competition Model with an Application to Perceptual Switching in Motion Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Rankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Tlapale</w:t>
+                <w:t xml:space="preserve">Andrew Meso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Veltz</w:t>
+                <w:t xml:space="preserve">Guillaume Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 34 (1), pp.103-124. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845593v1</w:t>
+                <w:t xml:space="preserve">hal-00920528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation Study of a Neural Fields Competition Model with an Application to Perceptual Switching in Motion Integration</w:t>
+                <w:t xml:space="preserve">Bifurcation analysis applied to a model of motion integration with a multistable stimulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Rankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Tlapale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Meso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Masson</w:t>
+                <w:t xml:space="preserve">Romain Veltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 34 (1), pp.103-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10827-012-0409-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920528v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streaming an image through the eye: The retina seen as a dithered scalable image coder</w:t>
               </w:r>
@@ -2605,51 +2605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Mechanisms of Motion Detection, Integration, and Segregation: From Biology to Artificial Image Processing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bouecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Tlapale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2829,51 +2829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dynamics of motion integration with a new luminance-gated diffusion mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Tlapale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2927,226 +2927,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Retina: A biological retina model and simulator, with contrast gain control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Action Recognition Using a Bio-Inspired Feedforward Spiking Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Jose Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Wohrer</w:t>
+                <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 82 (3), pp.284-301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660530v1</w:t>
+                <w:t xml:space="preserve">inria-00407903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action Recognition Using a Bio-Inspired Feedforward Spiking Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Viéville</w:t>
+                <w:t xml:space="preserve">Virtual Retina: A biological retina model and simulator, with contrast gain control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Wohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (2), pp.219-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10827-008-0108-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00407903v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of superresolution techniques to reduce slice thickness in functional MRI</w:t>
               </w:r>
@@ -3184,51 +3184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nikolova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sunaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14 (3), pp.131--138. </w:t>
@@ -4627,51 +4627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N S Kartheek Medathati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela S Chessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4958,269 +4958,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving FREAK Descriptor for Image Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Hilario Gomez</w:t>
+                <w:t xml:space="preserve">Decoding MT Motion Response For Optical Flow Estimation : An Experimental Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Chessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. V. Kartheek Medathati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diego Sona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Conference on Computer Vision Systems (ICVS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205376v1</w:t>
+                <w:t xml:space="preserve">hal-01215526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding MT Motion Response For Optical Flow Estimation : An Experimental Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuela Chessa</w:t>
+                <w:t xml:space="preserve">Improving FREAK Descriptor for Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Hilario Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. V. Kartheek Medathati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Murino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Sona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">The 10th International Conference on Computer Vision Systems (ICVS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215526v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A retinotopic neural fields model of perceptual switching in 2D motion integration</w:t>
               </w:r>
@@ -5327,51 +5327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion direction integration following the onset of multistable stimuli (II): stability properties explain dynamic shifts in the dominant perceived direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Rankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Meso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5429,278 +5429,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion direction integration following the onset of multistable stimuli (I): dynamic shifts in both perception and eye movements depend on signal strength</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Faugeras</w:t>
+                <w:t xml:space="preserve">Rate and latency coding for natural image identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Berry Ii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Visual Perception</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensory Coding and Natural Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Klosterneuburg, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845608v1</w:t>
+                <w:t xml:space="preserve">hal-00845609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate and latency coding for natural image identification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Antonini</w:t>
+                <w:t xml:space="preserve">Motion direction integration following the onset of multistable stimuli (I): dynamic shifts in both perception and eye movements depend on signal strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Meso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Rankin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensory Coding and Natural Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Visual Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Alghero, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/v120160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845609v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A perfectly invertible rank order coder</w:t>
               </w:r>
@@ -5781,51 +5781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual transition dynamics of a multi-stable visual motion stimulus I: experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Meso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Rankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5924,51 +5924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual transition dynamics of a multi-stable visual motion stimulus II: modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Rankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Meso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6035,260 +6035,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Neural Field Model for Motion Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Tlapale</w:t>
+                <w:t xml:space="preserve">A Biologically Inspired Image Coder with Temporal Scalability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Orléans, France. pp.159-180, </w:t>
+              <w:t xml:space="preserve">ACIVS - Advanced Concepts for Intelligent Vision Systems - 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Ghent, Belgium. pp.447-458, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-19604-1_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23687-7_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845749v1</w:t>
+                <w:t xml:space="preserve">hal-00845748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Biologically Inspired Image Coder with Temporal Scalability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Antonini</w:t>
+                <w:t xml:space="preserve">A Neural Field Model for Motion Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Tlapale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIVS - Advanced Concepts for Intelligent Vision Systems - 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Orléans, France. pp.159-180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19604-1_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23687-7_41⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00845748v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How MT neurons get influenced by V1 surround suppression ?</w:t>
               </w:r>
@@ -6670,511 +6670,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another Look At The Retina As An Image Scalar Quantizer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Antonini</w:t>
+                <w:t xml:space="preserve">A dynamical neural model of motion integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Tlapale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France. paper 21</w:t>
+              <w:t xml:space="preserve">Vision sciences society, VSS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Naples, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481328v1</w:t>
+                <w:t xml:space="preserve">hal-00847450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating motion estimation models from behavioural and psychophysical data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Tlapale</w:t>
+                <w:t xml:space="preserve">A NOVEL BIO-INSPIRED STATIC IMAGE COMPRESSION SCHEME FOR NOISY DATA TRANSMISSION OVER LOW-BANDWIDTH CHANNELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan D. Bouecke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
+                <w:t xml:space="preserve">Laurent Perrinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International ICST Conference on Bio-Inspired Models of Network, Information and Computing Systems (BIONETICS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 35th International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. paper 21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847454v1</w:t>
+                <w:t xml:space="preserve">hal-00481348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NOVEL BIO-INSPIRED STATIC IMAGE COMPRESSION SCHEME FOR NOISY DATA TRANSMISSION OVER LOW-BANDWIDTH CHANNELS</w:t>
+                <w:t xml:space="preserve">Another Look At The Retina As An Image Scalar Quantizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Perrinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 35th International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. paper 21</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. paper 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481348v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamical neural model of motion integration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Evaluating motion estimation models from behavioural and psychophysical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Tlapale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan D. Bouecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision sciences society, VSS 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International ICST Conference on Bio-Inspired Models of Network, Information and Computing Systems (BIONETICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Boston, MA, United States. pp.483-496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32615-8_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847450v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bio-Inspired Evaluation Methodology for Motion Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Tlapale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan D. Bouecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heiko Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8007,51 +8007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chemla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Daouzli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8551,260 +8551,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intertwining NLP and CP-AI-OR Reasoning for Constrained Text Generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Calabrese</w:t>
+                <w:t xml:space="preserve">Pointing at static targets in a virtual reality environment: performance of visually impaired vs. normally-sighted persons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Myrodia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Calabrèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Matonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Natural Language Argumentation – GDR TAL – GDR RADIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Sophia Antipolis (06), France. </w:t>
+              <w:t xml:space="preserve">VSS 2023 - Vision Sciences Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, St. Pete Beach, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296814v1</w:t>
+                <w:t xml:space="preserve">hal-04147438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointing at static targets in a virtual reality environment: performance of visually impaired vs. normally-sighted persons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Matonti</w:t>
+                <w:t xml:space="preserve">Intertwining NLP and CP-AI-OR Reasoning for Constrained Text Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bonlarron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Régin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSS 2023 - Vision Sciences Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, St. Pete Beach, Florida, United States</w:t>
+              <w:t xml:space="preserve">Journée Natural Language Argumentation – GDR TAL – GDR RADIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Sophia Antipolis (06), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147438v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new vessel-based method to estimate automatically the position of the non-functional fovea on altered retinography from maculopathies</w:t>
               </w:r>
@@ -9847,64 +9847,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsaccades enable efficient synchrony-based visual feature learning and detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Masquelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Portelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9942,90 +9942,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid neural coding in the mouse retina with the first wave of spikes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Portelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Sernagor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Masquelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10063,64 +10063,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding the retina with the first wave of spikes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Portelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John M. Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Sernagor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10165,325 +10165,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting the variational definition of neural map computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rochel</w:t>
+                <w:t xml:space="preserve">Spike to spike MT model and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Jose Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth Annual Computational Neuroscience Meeting: CNS2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Toronto, Canada. 8 (Suppl 2), pp.P179, 2007, BMC Neuroscience</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Toronto, Canada. 8 (Suppl 2), pp.P150, 2007, BMC Neuroscience</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784473v1</w:t>
+                <w:t xml:space="preserve">hal-00784467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spike to spike MT model and applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Jose Escobar</w:t>
+                <w:t xml:space="preserve">Biophysical cortical column model for optical signal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chemla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Chavane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth Annual Computational Neuroscience Meeting: CNS2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Toronto, Canada. 8 (Suppl 2), pp.P150, 2007, BMC Neuroscience</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Toronto, Canada. 8 (Suppl 2), pp.P140, 2007, BMC Neuroscience</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784467v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical cortical column model for optical signal analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimenting the variational definition of neural map computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Chavane</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Olivier Rochel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth Annual Computational Neuroscience Meeting: CNS2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Toronto, Canada. 8 (Suppl 2), pp.P140, 2007, BMC Neuroscience</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Toronto, Canada. 8 (Suppl 2), pp.P179, 2007, BMC Neuroscience</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784472v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10514,51 +10514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can patients with central field loss perform head pointing in a virtual reality environment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Benzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10980,51 +10980,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE564F7F"/>
+    <w:nsid w:val="26CC3E75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11211,51 +11211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-kornprobst" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4906-1368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060716800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04429351v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alain Sauveur Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Franco Gallo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Pirkovets" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04579084v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Termoz-Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delachambre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Myrodia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.24.4.19" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabr&#232;se" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dours" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Matonti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/tvst.12.7.9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764389v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pamplona" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Hilgen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias H Hennig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Sernagor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00076.2021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03192461v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-021-10899-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N V Kartheek Medathati" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rankin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Isaac Meso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S. Masson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11373-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Pirmoradian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588737v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Kraria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nasser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655814v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Benzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Escobar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.11.013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Portelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Barrett" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Masquelier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Maccione" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0134-15.2016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383118v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Rankin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S Faugeras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S Masson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24086" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Kartheek Medathati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Neumann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2016.04.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215519v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Solari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Chessa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.04.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845593v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Tlapale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veltz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-012-0409-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920528v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Meso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Masson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2012.07.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2011.2179557" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845585v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Escobar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.01.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0WT9KLM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784429v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bouecke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Ramirez-Manzanares" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rivera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lauze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0260-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZRKNF188-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847434v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2010.05.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660530v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wohrer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-008-0108-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Peeters" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nikolova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sunaert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31208-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444115v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gallardo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Di Meo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagniez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morfin-Bourlat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444085v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Passerel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Huyet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Topart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05524036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918641v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573093v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639701.3656314" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04206129v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baillif" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04217503v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonlarron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Calabrese" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/210&#65279;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685492v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03661192v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589983v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N S Kartheek Medathati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela S Chessa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio S Solari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Patino-Saucedo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Rostro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379952v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Drogoul" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/756/1/012006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205376v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Hilario Gomez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Murino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sona" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215526v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850097v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845610v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845608v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/v120160" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845609v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Berry Ii" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845606v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845607v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/12.9.748" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849946v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/12.9.749" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845749v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19604-1_9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5B5DCHLX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845748v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_41" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845746v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/v110219" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bel Haj Ali" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debreuve" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845747v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481337v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481328v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847454v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan D. Bouecke" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32615-8_46" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481348v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847450v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847448v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847453v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Endres" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vintila" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruce" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Bouecke" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847449v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Kolomiets" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481959v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423322v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88693-8_14" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331582v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331612v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Tlapale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325449v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bernard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Faure" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181413v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rochel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chemla" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daouzli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446160v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Cristina Riff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04735162v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kyriazis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576614v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05524022v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;nuit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296814v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147438v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-Noel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03600375v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Dours" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03673066v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896505v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilian Caugant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Karvouniari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377606v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368757v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraria" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasser" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01292700v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215541v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias H. Hennig" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215537v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235324v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Softley" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026508v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026507v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barrett" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920543v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784473v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rochel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784467v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784472v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chemla" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chavane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132450v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548598v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brox" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein van den Boomgaard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van de Weijer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Weickert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31272-2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00457491v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-kornprobst" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4906-1368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060716800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04429351v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alain Sauveur Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Franco Gallo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Pirkovets" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04579084v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Termoz-Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delachambre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Myrodia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.24.4.19" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabr&#232;se" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dours" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Matonti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/tvst.12.7.9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764389v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pamplona" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Hilgen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias H Hennig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Sernagor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00076.2021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03192461v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-021-10899-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N V Kartheek Medathati" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rankin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Isaac Meso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S. Masson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11373-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Pirmoradian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588737v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Kraria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nasser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655814v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Benzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Escobar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.11.013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383118v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Rankin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S Faugeras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S Masson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316105v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Portelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Barrett" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Masquelier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Maccione" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0134-15.2016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24086" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Kartheek Medathati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Neumann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2016.04.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215519v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Solari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Chessa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.04.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Meso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Masson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Tlapale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veltz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-012-0409-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2012.07.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2011.2179557" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845585v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Escobar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.01.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0WT9KLM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784429v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bouecke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Ramirez-Manzanares" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rivera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lauze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0260-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZRKNF188-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847434v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2010.05.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407903v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660530v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wohrer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-008-0108-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Peeters" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nikolova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sunaert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31208-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444115v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gallardo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Di Meo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagniez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morfin-Bourlat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444085v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Passerel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Huyet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Topart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05524036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918641v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573093v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639701.3656314" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04206129v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baillif" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04217503v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonlarron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Calabrese" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/210&#65279;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685492v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03661192v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589983v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N S Kartheek Medathati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela S Chessa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio S Solari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Patino-Saucedo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Rostro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379952v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Drogoul" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/756/1/012006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215526v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205376v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Hilario Gomez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Murino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sona" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850097v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845610v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845609v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Berry Ii" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845608v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/v120160" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845606v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845607v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/12.9.748" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849946v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/12.9.749" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845748v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_41" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845749v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19604-1_9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5B5DCHLX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845746v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/v110219" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bel Haj Ali" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debreuve" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845747v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481337v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847450v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481348v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481328v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847454v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan D. Bouecke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32615-8_46" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847448v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847453v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Endres" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vintila" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruce" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Bouecke" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847449v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Kolomiets" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481959v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423322v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88693-8_14" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331582v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331612v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Tlapale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325449v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bernard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Faure" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181413v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rochel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chemla" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daouzli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446160v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Cristina Riff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04735162v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kyriazis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576614v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05524022v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;nuit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147438v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-Noel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296814v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03600375v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Dours" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03673066v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896505v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilian Caugant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Karvouniari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377606v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368757v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraria" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasser" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01292700v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215541v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias H. Hennig" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215537v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235324v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Softley" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026508v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026507v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barrett" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920543v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784467v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784472v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chemla" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chavane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784473v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rochel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132450v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548598v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brox" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein van den Boomgaard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van de Weijer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Weickert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31272-2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00457491v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>