--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -947,809 +947,809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192461v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent network dynamics reconciles visual motion segmentation and integration</w:t>
+                <w:t xml:space="preserve">A Bio-inspired Synergistic Virtual Retina Model for Tone Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N V Kartheek Medathati</w:t>
+                <w:t xml:space="preserve">Marco Benzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Rankin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew Isaac Meso</w:t>
+                <w:t xml:space="preserve">Maria-Jose Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-11373-z⟩</w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2017.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589893v1</w:t>
+                <w:t xml:space="preserve">hal-01655814v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan-retinal characterisation of Light Responses from Ganglion Cells in the Developing Mouse Retina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerrit Hilgen</w:t>
+                <w:t xml:space="preserve">Recurrent network dynamics reconciles visual motion segmentation and integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N V Kartheek Medathati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Rankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Pirmoradian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniela Pamplona</w:t>
+                <w:t xml:space="preserve">Andrew Isaac Meso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.11270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-11373-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589946v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRANAS: A New Platform for Retinal Analysis and Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pan-retinal characterisation of Light Responses from Ganglion Cells in the Developing Mouse Retina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit Hilgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Pirmoradian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Pamplona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniela Pamplona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11, pp.49</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588737v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bio-inspired Synergistic Virtual Retina Model for Tone Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Benzi</w:t>
+                <w:t xml:space="preserve">PRANAS: A New Platform for Retinal Analysis and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Jose Escobar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selim Kraria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Pamplona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655814v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relative contribution of noise and adaptation to competition during tri-stable motion perception</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rank order coding: a retinal information decoding strategy revealed by large-scale multielectrode array retinal recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James S Rankin</w:t>
+                <w:t xml:space="preserve">Geoffrey Portelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier S Faugeras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+                <w:t xml:space="preserve">John M. Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit Hilgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume S Masson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Timothée Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Maccione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0134-15.2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383118v2</w:t>
+                <w:t xml:space="preserve">hal-01316105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank order coding: a retinal information decoding strategy revealed by large-scale multielectrode array retinal recordings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gerrit Hilgen</w:t>
+                <w:t xml:space="preserve">The relative contribution of noise and adaptation to competition during tri-stable motion perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Isaac Meso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Masquelier</w:t>
+                <w:t xml:space="preserve">James S Rankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Maccione</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier S Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316105v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383118v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsaccades enable efficient synchrony-based coding in the retina: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Masquelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Portelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1822,51 +1822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. V. Kartheek Medathati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heiko Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2024,278 +2024,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation Study of a Neural Fields Competition Model with an Application to Perceptual Switching in Motion Integration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Bifurcation analysis applied to a model of motion integration with a multistable stimulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Rankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Meso</w:t>
+                <w:t xml:space="preserve">Emilien Tlapale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Masson</w:t>
+                <w:t xml:space="preserve">Romain Veltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 34 (1), pp.103-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10827-012-0409-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920528v1</w:t>
+                <w:t xml:space="preserve">hal-00845593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation analysis applied to a model of motion integration with a multistable stimulus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Bifurcation Study of a Neural Fields Competition Model with an Application to Perceptual Switching in Motion Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Rankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Veltz</w:t>
+                <w:t xml:space="preserve">Andrew Meso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 34 (1), pp.103-124. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845593v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streaming an image through the eye: The retina seen as a dithered scalable image coder</w:t>
               </w:r>
@@ -2586,307 +2586,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Mechanisms of Motion Detection, Integration, and Segregation: From Biology to Artificial Image Processing Systems</w:t>
+                <w:t xml:space="preserve">Variational multi-valued velocity field estimation for transparent sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Bouecke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilien Tlapale</w:t>
+                <w:t xml:space="preserve">Alonso Ramirez-Manzanares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Heiko Neumann</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (3), pp.285--304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-011-0260-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784429v1</w:t>
+                <w:t xml:space="preserve">hal-00845724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational multi-valued velocity field estimation for transparent sequences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariano Rivera</w:t>
+                <w:t xml:space="preserve">Neural Mechanisms of Motion Detection, Integration, and Segregation: From Biology to Artificial Image Processing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bouecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Tlapale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Lauze</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Neumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (1), pp.781561</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-011-0260-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00845724v1</w:t>
+                <w:t xml:space="preserve">hal-00784429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dynamics of motion integration with a new luminance-gated diffusion mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Tlapale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2933,64 +2933,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action Recognition Using a Bio-Inspired Feedforward Spiking Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Jose Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3374,4550 +3374,4615 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading magnified newspapers versus newspapers magnification: A new method to address the local/global navigation problem on digital devices</w:t>
+                <w:t xml:space="preserve">Quantifying the Cost of Manual Navigation: A Comparison of Gesture-Based Magnification versus Direct Access Reading in Digital Layout-based Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Gallardo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Calabrèse</w:t>
+                <w:t xml:space="preserve">Sebastián Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurelie Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Monica Di Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Morfin-Bourlat</w:t>
+                <w:t xml:space="preserve">Stéphanie Baillif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th international Conference on Low Vision Research and Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMX 2026 - International Conference on Interactive Media Experiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technological University of the Shannon, Jun 2026, Athlone, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3788851.3805017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444115v1</w:t>
+                <w:t xml:space="preserve">hal-05605456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central field loss patients' ability to select targets with head-pointing using virtual reality: An exploratory psychophysical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Bordeau</w:t>
+                <w:t xml:space="preserve">An asymmetric VR system to configure and practice low-vision aids for social interactions in clinical settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Delachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Di Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Passerel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Topart</w:t>
+                <w:t xml:space="preserve">Frédérique Lagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th international Conference on Low Vision Research and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Florence, Italy</w:t>
+              <w:t xml:space="preserve">IEEE VR 2025 - 32nd IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444085v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking Newspaper Production: Optimizing Workflows with AI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Reading magnified newspapers versus newspapers magnification: A new method to address the local/global navigation problem on digital devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Calabrèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Di Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morfin-Bourlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prix Pierre Laffitte 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Campus Mines Paris - PSL, Oct 2025, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">The 15th international Conference on Low Vision Research and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524036v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asymmetric VR system to configure and practice low-vision aids for social interactions in clinical settings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Lagniez</w:t>
+                <w:t xml:space="preserve">Central field loss patients' ability to select targets with head-pointing using virtual reality: An exploratory psychophysical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Passerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iliana Huyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Topart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VR 2025 - 32nd IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">The 15th international Conference on Low Vision Research and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918641v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMD Journee: A Patient Co-designed VR Experience to Raise Awareness Towards the Impact of AMD on Social Interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rethinking Newspaper Production: Optimizing Workflows with AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMX 2024 - ACM International Conference on Interactive Media Experiences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Prix Pierre Laffitte 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus Mines Paris - PSL, Oct 2025, Sophia Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573093v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À travers les yeux d'un patient malvoyant : une expérience de sensibilisation axée sur les interactions sociales en réalité virtuelle</w:t>
+                <w:t xml:space="preserve">AMD Journee: A Patient Co-designed VR Experience to Raise Awareness Towards the Impact of AMD on Social Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Delachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Vizcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Di Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lagniez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Baillif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 - Journée Scientifique de la Fedrha sur le thème “Handicap visuel et participation sociale : les apports de la recherche”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMX 2024 - ACM International Conference on Interactive Media Experiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3639701.3656314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206129v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Worlds: The Splicing of MDD and GPT for Constrained Text Generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Calabrese</w:t>
+                <w:t xml:space="preserve">A Clustering Based Article Template Recommendation System for Newspaper Editors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Génuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Régin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Intelligence Artificielle, AFIA, Jul 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journes Scientifiques Inria Chile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria Chile, Dec 2024, Santiago (Chile), Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217503v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints First: A New MDD-based Model to Generate Sentences Under Constraints</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">À travers les yeux d'un patient malvoyant : une expérience de sensibilisation axée sur les interactions sociales en réalité virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Delachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Di Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morfin-Bourlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baillif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Thirty-Second International Joint Conference on Artificial Intelligence (IJCAI23 )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 - Journée Scientifique de la Fedrha sur le thème “Handicap visuel et participation sociale : les apports de la recherche”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2023/210﻿⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04216267v1</w:t>
+                <w:t xml:space="preserve">hal-04206129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTVR : a user-friendly open-source script programming package to create Virtual Reality experiments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridging Worlds: The Splicing of MDD and GPT for Constrained Text Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hugon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Bonlarron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Régin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECVP 2022 - European Conference on Visual Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nijmegen, Netherlands</w:t>
+              <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Intelligence Artificielle, AFIA, Jul 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685492v1</w:t>
+                <w:t xml:space="preserve">hal-04217503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de texte sous contraintes pour mesurer des performances de lecture : Une nouvelle approche basée sur les diagrammes de décisions multivalués</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Constraints First: A New MDD-based Model to Generate Sentences Under Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bonlarron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Régin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2022 - Journées Francophones de Programmation par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Thirty-Second International Joint Conference on Artificial Intelligence (IJCAI23 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Macao SAR, China. pp.1893-1901, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2023/210﻿⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661192v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Motion Pooling and Diffusion for Optical Flow Computation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume S Masson</w:t>
+                <w:t xml:space="preserve">Génération de texte sous contraintes pour mesurer des performances de lecture : Une nouvelle approche basée sur les diagrammes de décisions multivalués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bonlarron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabio S Solari</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Régin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WBICV 2017 : First International Workshop on Brain-Inspired Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Catania, Sicily, Italy</w:t>
+              <w:t xml:space="preserve">JFPC 2022 - Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589983v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time image enhancement in virtual reality applications for low vision people</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PTVR : a user-friendly open-source script programming package to create Virtual Reality experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabio Solari</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Termoz-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Delachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision 2017, the 12th International Conference by the International Society for Low Vision Research and Rehabilitation (ISLRR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, La Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">ECVP 2022 - European Conference on Visual Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589975v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new nonconvex variational approach for sensory neurons receptive field estimation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cessac</w:t>
+                <w:t xml:space="preserve">From Print to Online Newspapers on Small Displays: A Layout Generation Approach Aimed at Preserving Entry Points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on New Computational Methods for Inverse Problems </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/756/1/012006⟩</w:t>
+              <w:t xml:space="preserve">DocEng '22 - 22nd ACM Symposium on Document Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, San Jose, United States. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3558100.3563847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379952v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding MT Motion Response For Optical Flow Estimation : An Experimental Evaluation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabio Solari</w:t>
+                <w:t xml:space="preserve">Adaptive Motion Pooling and Diffusion for Optical Flow Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N S Kartheek Medathati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela S Chessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio S Solari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">WBICV 2017 : First International Workshop on Brain-Inspired Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Catania, Sicily, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215526v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving FREAK Descriptor for Image Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time image enhancement in virtual reality applications for low vision people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Chessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Patino-Saucedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Hilario Gomez</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Horacio Rostro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Conference on Computer Vision Systems (ICVS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">Vision 2017, the 12th International Conference by the International Society for Low Vision Research and Rehabilitation (ISLRR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, La Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205376v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A retinotopic neural fields model of perceptual switching in 2D motion integration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Rankin</w:t>
+                <w:t xml:space="preserve">A new nonconvex variational approach for sensory neurons receptive field estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Drogoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernstein Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Workshop on New Computational Methods for Inverse Problems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cachan, France. pp.12006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/756/1/012006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850097v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion direction integration following the onset of multistable stimuli (II): stability properties explain dynamic shifts in the dominant perceived direction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Faugeras</w:t>
+                <w:t xml:space="preserve">Improving FREAK Descriptor for Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Hilario Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. V. Kartheek Medathati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Murino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Sona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Visual Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Alghero, Italy</w:t>
+              <w:t xml:space="preserve">The 10th International Conference on Computer Vision Systems (ICVS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845610v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate and latency coding for natural image identification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Antonini</w:t>
+                <w:t xml:space="preserve">Decoding MT Motion Response For Optical Flow Estimation : An Experimental Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Chessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. V. Kartheek Medathati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensory Coding and Natural Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Klosterneuburg, Austria</w:t>
+              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845609v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion direction integration following the onset of multistable stimuli (I): dynamic shifts in both perception and eye movements depend on signal strength</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A retinotopic neural fields model of perceptual switching in 2D motion integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. V. Kartheek Medathati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Rankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Visual Perception</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bernstein Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Tubingen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845608v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perfectly invertible rank order coder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Antonini</w:t>
+                <w:t xml:space="preserve">Motion direction integration following the onset of multistable stimuli (II): stability properties explain dynamic shifts in the dominant perceived direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Rankin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Meso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Biomedical Engineering Systems and Technologies (Biosignals)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vilamoura, Portugal. pp.153-162</w:t>
+              <w:t xml:space="preserve">European Conference on Visual Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Alghero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845606v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual transition dynamics of a multi-stable visual motion stimulus I: experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Motion direction integration following the onset of multistable stimuli (I): dynamic shifts in both perception and eye movements depend on signal strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Meso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Rankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Sciences Society 12th Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Visual Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Alghero, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/v120160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/12.9.748⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00845607v1</w:t>
+                <w:t xml:space="preserve">hal-00845608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual transition dynamics of a multi-stable visual motion stimulus II: modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Faugeras</w:t>
+                <w:t xml:space="preserve">Rate and latency coding for natural image identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Berry Ii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Sciences Society 12th Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensory Coding and Natural Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Klosterneuburg, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/12.9.749⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00849946v1</w:t>
+                <w:t xml:space="preserve">hal-00845609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Biologically Inspired Image Coder with Temporal Scalability</w:t>
+                <w:t xml:space="preserve">A perfectly invertible rank order coder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIVS - Advanced Concepts for Intelligent Vision Systems - 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Joint Conference on Biomedical Engineering Systems and Technologies (Biosignals)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vilamoura, Portugal. pp.153-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845748v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Neural Field Model for Motion Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Tlapale</w:t>
+                <w:t xml:space="preserve">Perceptual transition dynamics of a multi-stable visual motion stimulus II: modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Rankin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Meso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vision Sciences Society 12th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Naples, United States. pp.Art. 749, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/12.9.749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-19604-1_9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00845749v1</w:t>
+                <w:t xml:space="preserve">hal-00849946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How MT neurons get influenced by V1 surround suppression ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Perceptual transition dynamics of a multi-stable visual motion stimulus I: experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Meso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Rankin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECVP - European Conference on Visual Perception - 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">Vision Sciences Society 12th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Naples, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1068/v110219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1167/12.9.748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845746v1</w:t>
+                <w:t xml:space="preserve">hal-00845607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Inspired Bags-of-Features for Image Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Debreuve</w:t>
+                <w:t xml:space="preserve">A Neural Field Model for Motion Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Tlapale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Barlaud</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KDIR - International Conference on Knowledge Discovery and Information Retrieval - 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Orléans, France. pp.159-180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19604-1_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845745v1</w:t>
+                <w:t xml:space="preserve">hal-00845749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can V1 surround suppression mechanism explain MT motion integration ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
+                <w:t xml:space="preserve">A Biologically Inspired Image Coder with Temporal Scalability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCNS - International Conference on Cognitive and Neural Systems - 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACIVS - Advanced Concepts for Intelligent Vision Systems - 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Ghent, Belgium. pp.447-458, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23687-7_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845747v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another look at the retina as an image dithered scalar quantizer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Antonini</w:t>
+                <w:t xml:space="preserve">How MT neurons get influenced by V1 surround suppression ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Jose Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Image Analysis for Multimedia Interactive Services (WIAMIS 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECVP - European Conference on Visual Perception - 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/v110219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481337v1</w:t>
+                <w:t xml:space="preserve">hal-00845746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamical neural model of motion integration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
+                <w:t xml:space="preserve">Bio-Inspired Bags-of-Features for Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Bel Haj Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debreuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision sciences society, VSS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Naples, FL, United States</w:t>
+              <w:t xml:space="preserve">KDIR - International Conference on Knowledge Discovery and Information Retrieval - 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France. pp.277-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847450v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NOVEL BIO-INSPIRED STATIC IMAGE COMPRESSION SCHEME FOR NOISY DATA TRANSMISSION OVER LOW-BANDWIDTH CHANNELS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Antonini</w:t>
+                <w:t xml:space="preserve">Can V1 surround suppression mechanism explain MT motion integration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Jose Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Perrinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 35th International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. paper 21</w:t>
+              <w:t xml:space="preserve">ICCNS - International Conference on Cognitive and Neural Systems - 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481348v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another Look At The Retina As An Image Scalar Quantizer</w:t>
+                <w:t xml:space="preserve">ENCODING AND DECODING STIMULI USING A BIOLOGICALLY REALISTIC MODEL: THE NON-DETERMINISM IN SPIKE TIMINGS SEEN AS A DITHER SIGNAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France. paper 21</w:t>
+              <w:t xml:space="preserve">Research in Encoding And Decoding of Neural Ensembles (AREADNE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Santorini, Greece. paper 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481328v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating motion estimation models from behavioural and psychophysical data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Tlapale</w:t>
+                <w:t xml:space="preserve">Toward a realistic input for visual cortex models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Kolomiets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Picaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International ICST Conference on Bio-Inspired Models of Network, Information and Computing Systems (BIONETICS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Timing Issues in the Specification and Synthesis of Digital Systems (TAU Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, San Francisco, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847454v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bio-Inspired Evaluation Methodology for Motion Estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Another look at the retina as an image dithered scalar quantizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision sciences society, VSS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Naples, FL, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Image Analysis for Multimedia Interactive Services (WIAMIS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Desenzano del Garda, Italy. paper 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847448v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hooligan detection: the effects of saliency and expert knowledge</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.D. Bouecke</w:t>
+                <w:t xml:space="preserve">Another Look At The Retina As An Image Scalar Quantizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception ECVP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Lausanne, Switzerland. pp.193</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. paper 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847453v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a realistic input for visual cortex models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Kolomiets</w:t>
+                <w:t xml:space="preserve">Evaluating motion estimation models from behavioural and psychophysical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Tlapale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Picaud</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan D. Bouecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Timing Issues in the Specification and Synthesis of Digital Systems (TAU Workshop)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International ICST Conference on Bio-Inspired Models of Network, Information and Computing Systems (BIONETICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Boston, MA, United States. pp.483-496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32615-8_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847449v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENCODING AND DECODING STIMULI USING A BIOLOGICALLY REALISTIC MODEL: THE NON-DETERMINISM IN SPIKE TIMINGS SEEN AS A DITHER SIGNAL</w:t>
+                <w:t xml:space="preserve">A NOVEL BIO-INSPIRED STATIC IMAGE COMPRESSION SCHEME FOR NOISY DATA TRANSMISSION OVER LOW-BANDWIDTH CHANNELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Encoding And Decoding of Neural Ensembles (AREADNE 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Santorini, Greece. paper 21</w:t>
+              <w:t xml:space="preserve">The 35th International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. paper 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481959v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action Recognition with a Bio--Inspired Feedforward Motion Processing Model: The Richness of Center-Surround Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Jose Escobar</w:t>
+                <w:t xml:space="preserve">A dynamical neural model of motion integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Tlapale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vision sciences society, VSS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Naples, FL, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00423322v1</w:t>
+                <w:t xml:space="preserve">hal-00847450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple mechanism to reproduce the neural solution of the aperture problem in monkey area MT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A Bio-Inspired Evaluation Methodology for Motion Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Tlapale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan D. Bouecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">Vision sciences society, VSS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Naples, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331582v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion integration modulated by form information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hooligan detection: the effects of saliency and expert knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Endres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilien Tlapale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
+                <w:t xml:space="preserve">F. Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Bouecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">Perception ECVP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lausanne, Switzerland. pp.193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331612v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navisio: Towards an integrated reading aid system for low vision patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Tlapale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7932,352 +7997,633 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Computer Vision Applications for the Visually Impaired</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, James Coughlan and Roberto Manduchi, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00325449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Action Recognition with a Bio--Inspired Feedforward Motion Processing Model: The Richness of Center-Surround Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Jose Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Computer Vision 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.186--199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88693-8_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00423322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simple mechanism to reproduce the neural solution of the aperture problem in monkey area MT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Jose Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motion integration modulated by form information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Tlapale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A first step towards in silico neuronal implementation of early-vision map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chemla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Daouzli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems, Signal and Devices Conference SSD 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00181413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (21)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Newspaper Magnification with Preserved Entry Points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Cristina Riff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SophI.A Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Sophia Antipolis (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Simulated Retinal Wave pre-training improve Optical Flow Estimation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Kyriazis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8305,329 +8651,329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuromod meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to generate automatically highly standardized reading chart text in multiple languages: the case of MNREAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bonlarron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Régin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARVO 2024 - Annual Meeting of the Association for Research in Vision and Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Seattle (USA), Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Clustering Based Article Template Recommendation System for Newspaper Editors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dorian Mazauric</w:t>
+                <w:t xml:space="preserve">Intertwining NLP and CP-AI-OR Reasoning for Constrained Text Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bonlarron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Régin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journes Scientifiques Inria Chile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Santiago (Chile), Chile</w:t>
+              <w:t xml:space="preserve">Journée Natural Language Argumentation – GDR TAL – GDR RADIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Sophia Antipolis (06), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524022v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pointing at static targets in a virtual reality environment: performance of visually impaired vs. normally-sighted persons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasiliki Myrodia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Calabrèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Matonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8646,221 +8992,221 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VSS 2023 - Vision Sciences Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, St. Pete Beach, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intertwining NLP and CP-AI-OR Reasoning for Constrained Text Generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Génération de texte sous contraintes pour mesurer des performances de lecture : Une nouvelle approche basée sur les diagrammes de décisions multivalués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bonlarron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Régin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Natural Language Argumentation – GDR TAL – GDR RADIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Sophia Antipolis (06), France. </w:t>
+              <w:t xml:space="preserve">MOMI2022 - Le Monde des Mathématiques Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Biot, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296814v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new vessel-based method to estimate automatically the position of the non-functional fovea on altered retinography from maculopathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Dours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Matonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8879,1343 +9225,1330 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARVO 2022 - Annual Meeting Association for Research in Vision and Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de texte sous contraintes pour mesurer des performances de lecture : Une nouvelle approche basée sur les diagrammes de décisions multivalués</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Calabrese</w:t>
+                <w:t xml:space="preserve">Biovision project-team</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Benzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilian Caugant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Karvouniari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOMI2022 - Le Monde des Mathématiques Industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Biot, France. </w:t>
+              <w:t xml:space="preserve">Fête de la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673066v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biovision project-team</w:t>
+                <w:t xml:space="preserve">ENAS: A new software for spike train analysis and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dora Karvouniari</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kraria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Pamplona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">Bernstein conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Berlin, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896505v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the impact of recurrent interactions on population tuning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
+                <w:t xml:space="preserve">A variational approach for receptive field estimation in the nonconvex case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Drogoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Rankin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREADNE: Research in Encoding And Decoding of Neural Ensembles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Santorini, Greece</w:t>
+              <w:t xml:space="preserve"> Second International Conference on Mathematical NeuroScience (ICMNS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Juan Les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377606v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENAS: A new software for spike train analysis and simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cessac</w:t>
+                <w:t xml:space="preserve">Understanding the impact of recurrent interactions on population tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N V Kartheek Medathati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Isaac Meso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Rankin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernstein conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Berlin, Germany. </w:t>
+              <w:t xml:space="preserve">AREADNE: Research in Encoding And Decoding of Neural Ensembles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368757v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational approach for receptive field estimation in the nonconvex case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Aubert</w:t>
+                <w:t xml:space="preserve">A super-resolution approach for receptive fields estimation of neuronal ensembles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Pamplona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit Hilgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Pirmoradian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias H. Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Second International Conference on Mathematical NeuroScience (ICMNS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Juan Les Pins, France</w:t>
+              <w:t xml:space="preserve">Computational Neuroscience (CNS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292700v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A super-resolution approach for receptive fields estimation of neuronal ensembles</w:t>
+                <w:t xml:space="preserve">Shifting stimulus for faster receptive fields estimation of ensembles of neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Pamplona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Neuroscience (CNS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic. </w:t>
+              <w:t xml:space="preserve">Computational and Systems Neuroscience (Cosyne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Salt Lake City, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215541v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting stimulus for faster receptive fields estimation of ensembles of neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of retinal GABA Depletion by Allylglycine on mouse retinal ganglion cell responses to light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit Hilgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Softley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Pamplona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Systems Neuroscience (Cosyne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Salt Lake City, United States. </w:t>
+              <w:t xml:space="preserve">European Retina Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Brigthon, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215537v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of retinal GABA Depletion by Allylglycine on mouse retinal ganglion cell responses to light</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniela Pamplona</w:t>
+                <w:t xml:space="preserve">Rapid neural coding in the mouse retina with the first wave of spikes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Sernagor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Masquelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Retina Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Brigthon, United Kingdom</w:t>
+              <w:t xml:space="preserve">Twenty Third Annual Computational Neuroscience Meeting: CNS2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Québec City, Canada. 15 (Suppl 1), pp.P120, 2014, BMC Neuroscience</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235324v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsaccades enable efficient synchrony-based visual feature learning and detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Masquelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Portelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty Third Annual Computational Neuroscience Meeting: CNS*2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Québec, Canada. 15 (Suppl 1), pp.P121, 2014, BMC Neuroscience</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid neural coding in the mouse retina with the first wave of spikes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Decoding the retina with the first wave of spikes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Portelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Barrett</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Sernagor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée Masquelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty Third Annual Computational Neuroscience Meeting: CNS2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Québec City, Canada. 15 (Suppl 1), pp.P120, 2014, BMC Neuroscience</w:t>
+              <w:t xml:space="preserve">European Retina Meeting - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Alicante, Spain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01026507v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the retina with the first wave of spikes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Sernagor</w:t>
+                <w:t xml:space="preserve">Experimenting the variational definition of neural map computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Retina Meeting - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Alicante, Spain. 2013</w:t>
+              <w:t xml:space="preserve">Sixteenth Annual Computational Neuroscience Meeting: CNS2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Toronto, Canada. 8 (Suppl 2), pp.P179, 2007, BMC Neuroscience</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920543v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spike to spike MT model and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Jose Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10230,100 +10563,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth Annual Computational Neuroscience Meeting: CNS2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Toronto, Canada. 8 (Suppl 2), pp.P150, 2007, BMC Neuroscience</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical cortical column model for optical signal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chemla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Chavane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10338,240 +10671,145 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth Annual Computational Neuroscience Meeting: CNS2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Toronto, Canada. 8 (Suppl 2), pp.P140, 2007, BMC Neuroscience</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784472v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-00784473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can patients with central field loss perform head pointing in a virtual reality environment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Benzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10590,51 +10828,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision 2020+1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10644,167 +10882,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive structure tensors and their applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rein van den Boomgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost van de Weijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Weickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joachim Weickert and Hans Hagen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visualization and image processing of tensor fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.17--47, 2006, Mathematics and Visualization, 978-3-540-25032-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-31272-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10814,105 +11052,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions en modélisation de la vision algorithmique et bio-inspirée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Nice Sophia Antipolis, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00457491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId258"/>
+      <w:footerReference w:type="default" r:id="rId263"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10980,51 +11218,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26CC3E75"/>
+    <w:nsid w:val="C153A77D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11211,51 +11449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-kornprobst" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4906-1368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060716800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04429351v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alain Sauveur Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Franco Gallo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Pirkovets" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04579084v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Termoz-Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delachambre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Myrodia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.24.4.19" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabr&#232;se" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dours" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Matonti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/tvst.12.7.9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764389v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pamplona" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Hilgen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias H Hennig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Sernagor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00076.2021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03192461v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-021-10899-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N V Kartheek Medathati" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rankin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Isaac Meso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S. Masson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11373-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Pirmoradian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588737v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Kraria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nasser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655814v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Benzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Escobar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.11.013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383118v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Rankin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S Faugeras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S Masson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316105v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Portelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Barrett" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Masquelier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Maccione" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0134-15.2016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24086" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Kartheek Medathati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Neumann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2016.04.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215519v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Solari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Chessa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.04.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Meso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Masson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Tlapale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veltz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-012-0409-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2012.07.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2011.2179557" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845585v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Escobar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.01.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0WT9KLM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784429v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bouecke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Ramirez-Manzanares" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rivera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lauze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0260-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZRKNF188-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847434v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2010.05.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407903v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660530v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wohrer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-008-0108-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Peeters" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nikolova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sunaert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31208-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444115v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gallardo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Di Meo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagniez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morfin-Bourlat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444085v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Passerel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Huyet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Topart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05524036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918641v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573093v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639701.3656314" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04206129v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baillif" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04217503v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonlarron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Calabrese" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/210&#65279;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685492v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03661192v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589983v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N S Kartheek Medathati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela S Chessa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio S Solari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Patino-Saucedo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Rostro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379952v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Drogoul" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/756/1/012006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215526v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205376v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Hilario Gomez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Murino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sona" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850097v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845610v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845609v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Berry Ii" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845608v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/v120160" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845606v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845607v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/12.9.748" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849946v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/12.9.749" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845748v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_41" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845749v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19604-1_9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5B5DCHLX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845746v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/v110219" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bel Haj Ali" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debreuve" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845747v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481337v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847450v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481348v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481328v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847454v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan D. Bouecke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32615-8_46" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847448v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847453v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Endres" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vintila" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruce" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Bouecke" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847449v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Kolomiets" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481959v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423322v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88693-8_14" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331582v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331612v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Tlapale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325449v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bernard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Faure" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181413v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rochel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chemla" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daouzli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446160v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Cristina Riff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04735162v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kyriazis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576614v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05524022v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;nuit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147438v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-Noel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296814v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03600375v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Dours" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03673066v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896505v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilian Caugant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Karvouniari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377606v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368757v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraria" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasser" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01292700v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215541v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias H. Hennig" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215537v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235324v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Softley" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026508v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026507v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barrett" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920543v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784467v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784472v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chemla" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chavane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784473v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rochel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132450v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548598v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brox" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein van den Boomgaard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van de Weijer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Weickert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31272-2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00457491v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-kornprobst" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4906-1368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060716800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04429351v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alain Sauveur Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Franco Gallo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Pirkovets" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04579084v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Termoz-Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delachambre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Myrodia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.24.4.19" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabr&#232;se" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dours" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Matonti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/tvst.12.7.9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764389v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pamplona" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Hilgen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias H Hennig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Sernagor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00076.2021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03192461v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-021-10899-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655814v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Benzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Escobar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.11.013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N V Kartheek Medathati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rankin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Isaac Meso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S. Masson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11373-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589946v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Pirmoradian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Kraria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nasser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Portelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Barrett" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Masquelier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Maccione" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0134-15.2016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383118v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Rankin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S Faugeras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S Masson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24086" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Kartheek Medathati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Neumann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2016.04.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215519v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Solari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Chessa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.04.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845593v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Tlapale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veltz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-012-0409-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920528v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Meso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Masson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2012.07.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2011.2179557" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845585v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Escobar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.01.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0WT9KLM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Ramirez-Manzanares" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rivera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lauze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0260-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZRKNF188-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784429v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bouecke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847434v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2010.05.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407903v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660530v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wohrer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-008-0108-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Peeters" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nikolova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sunaert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31208-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05605456v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Gallardo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Calabrese" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Di Meo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baillif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3788851.3805017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918641v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagniez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gallardo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morfin-Bourlat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444085v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Passerel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Huyet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Topart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05524036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573093v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639701.3656314" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05524022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;nuit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04206129v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04217503v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonlarron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216267v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/210&#65279;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03661192v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685492v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03765845v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3558100.3563847" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589983v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N S Kartheek Medathati" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela S Chessa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio S Solari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589975v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Patino-Saucedo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Rostro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379952v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Drogoul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/756/1/012006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205376v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Hilario Gomez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Murino" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sona" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215526v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850097v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845610v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845608v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/v120160" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845609v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Berry Ii" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845606v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849946v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/12.9.749" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845607v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/12.9.748" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845749v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19604-1_9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5B5DCHLX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845748v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_41" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845746v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/v110219" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845745v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bel Haj Ali" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debreuve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845747v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481959v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847449v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Kolomiets" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481337v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481328v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847454v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan D. Bouecke" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32615-8_46" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481348v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847450v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847448v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847453v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Endres" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vintila" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruce" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Bouecke" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325449v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bernard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Tlapale" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Faure" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423322v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88693-8_14" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331582v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331612v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181413v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rochel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chemla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daouzli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446160v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Cristina Riff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04735162v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kyriazis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576614v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296814v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147438v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-Noel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03673066v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03600375v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Dours" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896505v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilian Caugant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Karvouniari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368757v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraria" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasser" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01292700v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377606v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215541v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias H. Hennig" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215537v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235324v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Softley" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026507v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barrett" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026508v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920543v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784473v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rochel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784467v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784472v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chemla" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chavane" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132450v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548598v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brox" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein van den Boomgaard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van de Weijer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Weickert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31272-2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00457491v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>