--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -126,1262 +126,1379 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les comptabilités des entreprises coloniales</w:t>
+                <w:t xml:space="preserve">Débat : Maintenir et développer des activités économiques tout en préservant le littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabien Bartolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité(S) : Revue d'histoire des comptabilités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 121 (4), pp.106-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/eh.121.0106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05415925v1</w:t>
+                <w:t xml:space="preserve">hal-05596101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Grand Angle » avec Alain Burlaud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubost</w:t>
+                <w:t xml:space="preserve">Les comptabilités des entreprises coloniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Labardin</w:t>
+                <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptabilité(S) : Revue d'histoire des comptabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18675-5.p.0023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05322547v1</w:t>
+                <w:t xml:space="preserve">halshs-05415925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sociétés concessionnaires françaises et le secret des affaires : Le cas de l’Afrique Equatoriale Française lors de la crise du caoutchouc de 1913</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">« Grand Angle » avec Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (16), pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18675-5.p.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12ht6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04559871v1</w:t>
+                <w:t xml:space="preserve">hal-05322547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hévéa qui gâche la forêt. Ce que la circulation des prix de revient fait à la forêt coloniale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les sociétés concessionnaires françaises et le secret des affaires : Le cas de l’Afrique Equatoriale Française lors de la crise du caoutchouc de 1913</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 315 (2), pp.143-164. </w:t>
+              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, XXXIX (1), pp.19-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/rfg.2024.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12ht6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04559868v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04559871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Tapie et le profit comme réussite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’hévéa qui gâche la forêt. Ce que la circulation des prix de revient fait à la forêt coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gauthier</w:t>
+                <w:t xml:space="preserve">Justine Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jaumier</w:t>
+                <w:t xml:space="preserve">Clément Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (NS), pp.18-28. </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 315 (2), pp.143-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59876/a-krvg-ee1v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/rfg.2024.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04559859v1</w:t>
+                <w:t xml:space="preserve">halshs-04559868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ordonnance du 14 septembre 1822 : une influence des comptabilités commerciales sur la comptabilité de l’État ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bernard Tapie et le profit comme réussite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfap.183.0040⟩</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (NS), pp.18-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59876/a-krvg-ee1v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05357963v1</w:t>
+                <w:t xml:space="preserve">halshs-04559859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ordonnance du 14 septembre 1822 : une influence des comptabilités commerciales sur la comptabilité de l’État ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (183), pp.681-691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfap.183.0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04090834v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05357963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réformer la comptabilité des exploitations agricoles pour relever le défi alimentaire de l’Anthropocène</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’ordonnance du 14 septembre 1822 : une influence des comptabilités commerciales sur la comptabilité de l’État ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarence Bluntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (183), pp.681-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.183.0040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12705-5.p.0045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03514349v1</w:t>
+                <w:t xml:space="preserve">halshs-04090834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Emergence and Decline of a Rite: Speeches Given at the Award of Work Medals in the French Iron Industry from the 1930s to the 1970s</w:t>
+                <w:t xml:space="preserve">Réformer la comptabilité des exploitations agricoles pour relever le défi alimentaire de l’Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Floquet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarence Bluntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business and Economic History On-Line</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Systèmes alimentaires / Food Systems 2021, n° 6, 2021 (n° 6), pp.45-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12705-5.p.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371854v1</w:t>
+                <w:t xml:space="preserve">hal-03514349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial downgrading of accounting clerks. The case of Pont-à-Mousson</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Emergence and Decline of a Rite: Speeches Given at the Award of Work Medals in the French Iron Industry from the 1930s to the 1970s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounting History Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (1), pp.27-45</w:t>
+              <w:t xml:space="preserve">Business and Economic History On-Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01021004v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prémices de la diffusion d'information aux salaries. Les discours des médailles du travail chez trois sidérurgistes français (1934-1977)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The spatial downgrading of accounting clerks. The case of Pont-à-Mousson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés, Série KF, Entreprises et Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47 (8), pp.1287 - 1314</w:t>
+              <w:t xml:space="preserve">Accounting History Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.27-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369295v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01021004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting valuation in nineteenth century French bankruptcies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les prémices de la diffusion d'information aux salaries. Les discours des médailles du travail chez trois sidérurgistes français (1934-1977)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounting History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18 (3), pp.393-414</w:t>
+              <w:t xml:space="preserve">Economies et Sociétés, Série KF, Entreprises et Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (8), pp.1287 - 1314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00975806v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From order to organization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Accounting valuation in nineteenth century French bankruptcies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management and Organizational History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (1), pp.17-29</w:t>
+              <w:t xml:space="preserve">Accounting History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (3), pp.393-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00673950v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00975806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From order to organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management and Organizational History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.17-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00673950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accounting prescription and practice in nineteenth century France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.263-283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/21552851.2011.616717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00671207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1391,845 +1508,845 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting cartography, resources, and space: The tools of French imperialism in West Africa in the early 19th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05357350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'utilité de l'histoire dans la fabrique des futurs technologiques : Une analyse longitudinale de rapports de cabinets de conseil comme organisations promissoires (2015-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Conférence de l'AIM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'utilité de l'histoire dans la fabrique des futurs technologiques : Une analyse longitudinale de rapports de cabinets de conseil comme organisations promissoires (2015-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Aren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05357342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique managériale de l’Anthropocène - Le rôle du prix de revient des plantations d’hévéas dans la déforestation en Indochine au début du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th CSEAR France Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de la sous-traitance de la fonction comptable dans les entreprises françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesure, évaluation, notation – les comptabilités de la société du calcul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prix de la valeur et la valeur du prix. Etude des modes de valorisation immobilière dans une grande faillite française (1977-1982)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesure, évaluation, notation – les comptabilités de la société du calcul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence et déclin d’un rite d’accountability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès du CSEAR, Centre for Social and Environmental Accounting Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSEAR, Centre for Social and Environmental Accounting Research, May 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The roots of internal careers. Nature and function of internal carreers. The case of the accounting clerks in Saint-Gobain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Business History Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kolleen Guy; Morris Bian; Julia Ott; Susie Pak; Kenneth Lipartito ; William Childs; Joseph Arena, Mar 2013, Colombus, OH, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre coût historique et valeur de marché : Une histoire de la valeur comptable en France (XIXe - début XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilités, économie et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Montpellier, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2239,471 +2356,471 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historicity in Organization Studies: Describing Events and Actuality at Borders of our Present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Pulk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Palgrave. , 2025</w:t>
+              <w:t xml:space="preserve">Palgrave. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356022v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historicity in Organization Studies: Describing Events and Actuality at Borders of our Present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Pulk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Palgrave. In press</w:t>
+              <w:t xml:space="preserve">Palgrave. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965664v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiffres partout, contrôle nulle part : les approches historiques du contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands courants en contrôle de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.187-206, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04560086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la découverte des associations professionnelles de comptables salariés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les corps intermédiaires économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Limoges, pp.197-229, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00671510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patronat et management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique du patronat français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Flammarion, pp.874-880, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00671547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2771,51 +2888,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8154B897"/>
+    <w:nsid w:val="C41F9A2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3002,51 +3119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-labardin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9976-2624" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05415925v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fabre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322547v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18675-5.p.0023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559871v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ht6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559868v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Loizeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.16" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559859v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaumier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-krvg-ee1v" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05357963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514349v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Bluntz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01371854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21552851.2011.616717" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05357350v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05357342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Aren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899426v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899221v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650538v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Fabre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#228;tlin Pulk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965664v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-labardin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9976-2624" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596101v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moquay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taupin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.121.0106" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05415925v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322547v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18675-5.p.0023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559871v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ht6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559868v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Loizeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.16" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaumier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-krvg-ee1v" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05357963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Bluntz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0045" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01371854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021004v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21552851.2011.616717" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05357350v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05357342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Aren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856069v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899221v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375568v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650538v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Fabre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#228;tlin Pulk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356022v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>