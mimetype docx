--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -208,235 +208,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing on digital soil: French farmers’ everyday acquisition of new skills online</w:t>
+                <w:t xml:space="preserve">How do Mission-Oriented Innovation Systems Develop? An Analysis of a Regional Formal Network Supporting Legumes Sustainable Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Calvignac</w:t>
+                <w:t xml:space="preserve">Hippolyte Lion da Silva Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Potier</w:t>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.I195-XXVII. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10460-025-10758-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/e.jie.pr2.0195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117605v1</w:t>
+                <w:t xml:space="preserve">hal-05217507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do Mission-Oriented Innovation Systems Develop? An Analysis of a Regional Formal Network Supporting Legumes Sustainable Development</w:t>
+                <w:t xml:space="preserve">Growing on digital soil: French farmers’ everyday acquisition of new skills online</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte Lion da Silva Aguiar</w:t>
+                <w:t xml:space="preserve">Cédric Calvignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+                <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.I195-XXVII. </w:t>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/e.jie.pr2.0195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10460-025-10758-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217507v1</w:t>
+                <w:t xml:space="preserve">hal-05117605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The everyday work of farm advisors as interface bureaucrats in greening French agricultural policies</w:t>
               </w:r>
@@ -654,1347 +654,1347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital revolution for the agroecological transition of food systems: a responsible research and innovation perspective</w:t>
+                <w:t xml:space="preserve">Exploring microAKIS: farmer-centric evidence on the role of advice in agricultural innovation in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+                <w:t xml:space="preserve">Livia Madureira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+                <w:t xml:space="preserve">Carla Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gina Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103524⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (5), pp.549-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1389224X.2022.2123838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806807v1</w:t>
+                <w:t xml:space="preserve">hal-03827209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should ‘Impartial’ Advice be a Priority of European Agricultural and Rural Policies?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Privatisation Paradox of Contemporary Agricultural Advice in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lívia Madureira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee‐ann Sutherland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee‐ann Sutherland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+                <w:t xml:space="preserve">Monika Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroChoices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 21 (1), pp.15-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1746-692X.12348⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.30-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1746-692X.12341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054049v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring microAKIS: farmer-centric evidence on the role of advice in agricultural innovation in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Livia Madureira</w:t>
+                <w:t xml:space="preserve">Should ‘Impartial’ Advice be a Priority of European Agricultural and Rural Policies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee‐ann Sutherland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gina Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1389224X.2022.2123838⟩</w:t>
+              <w:t xml:space="preserve">EuroChoices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.15-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1746-692X.12348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827209v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Privatisation Paradox of Contemporary Agricultural Advice in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Who are Advisory Services Leaving Out? A Critical Reflection on ‘Hard to Reach’ Farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee‐ann Sutherland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lívia Madureira</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Talis Tisenkopfs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroChoices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 21 (1), pp.30-31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1746-692X.12341⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.50-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1746-692X.12347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758682v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who are Advisory Services Leaving Out? A Critical Reflection on ‘Hard to Reach’ Farmers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le développement du numérique : quelles perspectives pour l’agriculture biologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Schnebelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroChoices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.15-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03730542v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement du numérique : quelles perspectives pour l’agriculture biologique ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Institutional continuity and hidden changes in farm advisory services provision: evidence from farmers’ microAKIS observations in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ansaloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Bechtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (5), pp.601-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1389224X.2021.2008996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775992v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional continuity and hidden changes in farm advisory services provision: evidence from farmers’ microAKIS observations in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CAP and Advisory Services: From Farm Advisory Systems to Innovation Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Beck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1389224X.2021.2008996⟩</w:t>
+              <w:t xml:space="preserve">EuroChoices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.5-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1746-692X.12354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506991v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAP and Advisory Services: From Farm Advisory Systems to Innovation Support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing ‘microAKIS’: a farmer-centric approach to understanding the contribution of advice to agricultural innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee-Ann Sutherland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monika Beck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroChoices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1746-692X.12354⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (5), pp.525-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1389224X.2022.2121903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033328v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing ‘microAKIS’: a farmer-centric approach to understanding the contribution of advice to agricultural innovation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel effet de la digitalisation de l’agriculture sur les services de conseil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (septembre), pp.47-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859854v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel effet de la digitalisation de l’agriculture sur les services de conseil ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel rôle pour les coopératives dans l’écologisation et la numérisation de l’agriculture ? L’exemple de la viticulture en Occitanie (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Schnebelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Macaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/4 (366), pp.33-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.366.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941172v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel rôle pour les coopératives dans l’écologisation et la numérisation de l’agriculture ? L’exemple de la viticulture en Occitanie (France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rethinking the Dimensions of Farm Advice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Macaine</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee‐ann Sutherland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Leloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/recma.366.0045⟩</w:t>
+              <w:t xml:space="preserve">EuroChoices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1746-692X.12346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916997v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the Dimensions of Farm Advice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lee‐ann Sutherland</w:t>
+                <w:t xml:space="preserve">Digital revolution for the agroecological transition of food systems: a responsible research and innovation perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Noble</w:t>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Leloup</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroChoices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (1), pp.3-4. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 203, pp.103524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1746-692X.12346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054022v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t>
               </w:r>
@@ -2114,77 +2114,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How digitalisation interacts with ecologisation? Perspectives from actors of the French Agricultural Innovation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Schnebelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 86, pp.599-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2679,783 +2679,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures d'exploitation et exercice de l'activité agricole</w:t>
+                <w:t xml:space="preserve">Introduction. Structures d’exploitation et exercice de l’activité agricole : continuités, changements ou ruptures ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labarthe Pierre</w:t>
+                <w:t xml:space="preserve">Marc Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parmentier Marc</w:t>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Piet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rémy</w:t>
+                <w:t xml:space="preserve">Jacques J. Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 357-358, pp.5</w:t>
+              <w:t xml:space="preserve">, 2017, 357-358, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565584v1</w:t>
+                <w:t xml:space="preserve">hal-02622449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Structures d’exploitation et exercice de l’activité agricole : continuités, changements ou ruptures ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
+                <w:t xml:space="preserve">Pluralism of agricultural advisory service providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Knierim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Parmentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piet</w:t>
+                <w:t xml:space="preserve">Katrin Prager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques J. Rémy</w:t>
+                <w:t xml:space="preserve">Jozef Kania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.45-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2017.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622449v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluralism of agricultural advisory service providers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+                <w:t xml:space="preserve">Structures d'exploitation et exercice de l'activité agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Prager</w:t>
+                <w:t xml:space="preserve">Labarthe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jozef Kania</w:t>
+                <w:t xml:space="preserve">Parmentier Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 357-358, pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607344v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does commercialisation impact on the provision of farm advisory services?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katrin Prager</w:t>
+                <w:t xml:space="preserve">Régulations agricoles et formes de mobilisation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Altea Lorenzo-Arribas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52, pp.329-344. </w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2015.12.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/regulation.12190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532521v1</w:t>
+                <w:t xml:space="preserve">hal-01607754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulations agricoles et formes de mobilisation sociale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformations du conseil aux agriculteurs et innovations agronomiques, perspectives et débats européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (2), pp.177-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607754v1</w:t>
+                <w:t xml:space="preserve">hal-01608695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations du conseil aux agriculteurs et innovations agronomiques, perspectives et débats européens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation theory and transformation of agriculture: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (2), pp.177-184</w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608695v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation theory and transformation of agriculture: a literature review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+                <w:t xml:space="preserve">How does commercialisation impact on the provision of farm advisory services?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Prager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Caggiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altea Lorenzo-Arribas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.329-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2015.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607396v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The AKIS concept and its relevance in selected EU member states</w:t>
               </w:r>
@@ -3467,51 +3467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Knierim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Boenning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Caggiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cristovao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3575,51 +3575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grande transformation de l'agriculture, vingt ans après&amp;quot; : bilan et perspectives des approches régulationnistes de l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3850,726 +3850,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of the back-office for farm advisory services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+                <w:t xml:space="preserve">Introduction. Conseiller en agriculture : acteurs, marchés, mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroChoices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1746-692X.12015⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 337, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.4068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001327v1</w:t>
+                <w:t xml:space="preserve">hal-01687636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privatization of agricultural extension services in the EU : Towards a lack of adequate knowledge for small-scale farms?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+                <w:t xml:space="preserve">Conseiller en agriculture : acteurs, marchés, mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 337, pp.4-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2012.10.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01001326v1</w:t>
+                <w:t xml:space="preserve">hal-01608504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseiller en agriculture : acteurs, marchés, mutations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Compagnone</w:t>
+                <w:t xml:space="preserve">Special Issue: Systems approaches to innovation and advisory services: selected papers from the 2012 International Farming Systems Association Symposium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurens Klerkx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Koutsouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 337, pp.4-6</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (3), pp.217-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608504v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Conseiller en agriculture : acteurs, marchés, mutations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+                <w:t xml:space="preserve">Privatization of agricultural extension services in the EU : Towards a lack of adequate knowledge for small-scale farms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.4068⟩</w:t>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.240-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2012.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687636v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue: Systems approaches to innovation and advisory services: selected papers from the 2012 International Farming Systems Association Symposium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Privatisation du conseil et évolution de la qualité des preuves produites pour les agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïz Gallouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (3), pp.217-221</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 337, pp.7-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608491v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privatisation du conseil et évolution de la qualité des preuves produites pour les agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 337, pp.7-24</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 7 (337), pp.7-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.4074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198191v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privatisation du conseil et évolution de la qualité des preuves produites pour les agriculteurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Faïz Gallouj</w:t>
+                <w:t xml:space="preserve">The importance of the back-office for farm advisory services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroChoices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.21-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1746-692X.12015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.4074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01672632v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence-based policy : de la médecine aux politiques agricoles?</w:t>
               </w:r>
@@ -4663,51 +4663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service economics and public policies for agricultural extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4754,51 +4754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie des services et politiques publiques de conseil agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4830,717 +4830,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctionality of agriculture, public policies and scientific evidences: some critical issues of contemporary controversies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Services immatériels et verrouillage technologique. Le cas du conseil technique aux agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Trouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APSTRACT - Applied Studies in Agribusiness and Commerce</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (1-2), pp.53-58</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (2), pp.173-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189426v1</w:t>
+                <w:t xml:space="preserve">hal-01197866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services immatériels et verrouillage technologique. Le cas du conseil technique aux agriculteurs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perchè interessarsi alla nozione di &amp;quot;evidence-based policy&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (2), pp.173-196</w:t>
+              <w:t xml:space="preserve">Agriregionieuropa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (23), 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197866v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perchè interessarsi alla nozione di &amp;quot;evidence-based policy&amp;quot;?</w:t>
+                <w:t xml:space="preserve">Multifunctionality of agriculture, public policies and scientific evidences: some critical issues of contemporary controversies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Kirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Trouve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriregionieuropa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (23), 15 p</w:t>
+              <w:t xml:space="preserve">APSTRACT - Applied Studies in Agribusiness and Commerce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1-2), pp.53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197923v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A avaliação de políticas à prova dos fatos: as contribuições dos métodos “evidence based policies”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pourquoi s'intéresser à la notion d' &amp;quot;évidence-based policy&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudry Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsch Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perraud Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudos Sociedade e Agricultura</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (200), pp.853-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtm.200.0853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197879v1</w:t>
+                <w:t xml:space="preserve">halshs-00441927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi s'intéresser à la notion d' &amp;quot;évidence-based policy&amp;quot;?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension services and multifunctional agriculture : Lessons learnt from the French and Dutch contexts and approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90, pp.193-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2008.11.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rtm.200.0853⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00441927v1</w:t>
+                <w:t xml:space="preserve">hal-01197839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension services and multifunctional agriculture : Lessons learnt from the French and Dutch contexts and approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A avaliação de políticas à prova dos fatos: as contribuições dos métodos “evidence based policies”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Estudos Sociedade e Agricultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (2), pp.227-253</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01197839v1</w:t>
+                <w:t xml:space="preserve">hal-01197879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural Extension Services and Market Regulation: Learning from a Comparison of Six EU Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12 (1), pp.5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5578,51 +5578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les disparités d’accès au conseil agricole : Le cas de la région Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mundler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5660,51 +5660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires d’innovation des services et inertie institutionnelle : dynamique du conseil dans trois agricultures européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (3), pp.289-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5723,178 +5723,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Services and Unequal Access to Agricultural Extension, Study case in Ain (France) and Zeeland (Netherlands)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Trajectoires d'innovation des services et inertie institutionnelle : dynamique du conseil dans trois agricultures européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Duflot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extension Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 21 (Dec), pp.12-26</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (3), pp.289-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678363v1</w:t>
+                <w:t xml:space="preserve">hal-00489664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires d'innovation des services et inertie institutionnelle : dynamique du conseil dans trois agricultures européennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Performance of Services and Unequal Access to Agricultural Extension, Study case in Ain (France) and Zeeland (Netherlands)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Duflot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 7 (3), pp.289-311</w:t>
+              <w:t xml:space="preserve">Journal of Extension Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (Dec), pp.12-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489664v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’adaptation de l’agriculture en zones intermédiaires. Etude de cas dans le département de l’Indre.</w:t>
               </w:r>
@@ -6007,51 +6007,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseil privé en agriculture : acteurs, pratiques, marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6095,51 +6095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des organismes de soutien technique en agriculture et enjeux pour les agriculteurs. Le cas du projet de norme relative à la teneur en mycotoxine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">94 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6149,1864 +6149,2002 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des méthodes mixtes à la théorie de la régulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages et pratiques du numérique par les agriculteurs : quels enseignements pour les liens entre digitalisation et écologisation de l’agriculture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Bechtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guillot-Pelliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Dunod. </w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théorie de la régulation, un nouvel état des savoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Quae, pp.93-105, 2026, Update Sciences &amp; technologies, 9782759242559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506248v1</w:t>
+                <w:t xml:space="preserve">hal-05562659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis de demain</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports des méthodes mixtes à la théorie de la régulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Schnebelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.120-143, 2022, Livre blanc INRIA</w:t>
+              <w:t xml:space="preserve">Théorie de la régulation, un nouvel état des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195, 2024, 978-2-10-084057-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609537v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital technology and agroecology: opportunities to explore, challenges to overcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRIA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.76-97, 2022, White book INRIA, 978-2-7261-1310-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique et agro­écologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Les défis de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRIA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.83-105, 2022, Livre blanc INRIA, 978-2-7261-1310-3</w:t>
+              <w:t xml:space="preserve">, pp.120-143, 2022, Livre blanc INRIA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654106v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for the future</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Numérique et agro­écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6, pp.112-134, 2022, White book Inria, 978-2-7261-1310-3</w:t>
+              <w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRIA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-105, 2022, Livre blanc INRIA, 978-2-7261-1310-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667491v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Challenges for the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, White book (6), </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Agriculture and Digital technology, ISBN 978-2-7261-1310-3</w:t>
+              <w:t xml:space="preserve">, 6, pp.112-134, 2022, White book Inria, 978-2-7261-1310-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609504v2</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation theory and transformation of agriculture: a literature review</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Prados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chambaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology, capitalism and the new agricultural economy: the second great transformation</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 294 p., 2019, Critical Food Studies, 978-0-815-38161-7 978-1-351-21004-1</w:t>
+              <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, White book (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRIA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Agriculture and Digital technology, ISBN 978-2-7261-1310-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788056v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609504v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural policies and the reduction of uncertainties in promoting diversification of agricultural productions. Insights from Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Ridier</w:t>
+                <w:t xml:space="preserve">Regulation theory and transformation of agriculture: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Allaire, Gilles; Daviron, Benoit. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agro-ecosystem Diversity: Reconciling Contemporary Agriculture and Environment Quality</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology, capitalism and the new agricultural economy: the second great transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 294 p., 2019, Critical Food Studies, 978-0-815-38161-7 978-1-351-21004-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00023-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01964296v1</w:t>
+                <w:t xml:space="preserve">hal-02788056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie de la régulation et transformations de l’agriculture : nouveaux enjeux, nouvelles perspectives de recherche ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+                <w:t xml:space="preserve">Agricultural policies and the reduction of uncertainties in promoting diversification of agricultural productions. Insights from Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformations agricoles et agroalimentaires : entre écologie et capitalisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agro-ecosystem Diversity: Reconciling Contemporary Agriculture and Environment Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapter 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic press, Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-0128110508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00023-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01530806v1</w:t>
+                <w:t xml:space="preserve">hal-01964296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privatisation du conseil et nouvelles logiques de performance des services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rivellie Aimee Tchuisseu Tchepnkep</w:t>
+                <w:t xml:space="preserve">Théorie de la régulation et transformations de l’agriculture : nouveaux enjeux, nouvelles perspectives de recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil privé en agriculture : acteurs, pratiques et marché</w:t>
+              <w:t xml:space="preserve">Transformations agricoles et agroalimentaires : entre écologie et capitalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 252 p., 2015, Sciences en Partage (Quae), 978-2-7592-2382-4</w:t>
+              <w:t xml:space="preserve">, 429 p., 2017, Synthèses (Quae), 978-2-7592-2614-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608493v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence des conseillers privés. De nouvelles interrogations pour la recherche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Compagnone</w:t>
+                <w:t xml:space="preserve">Privatisation du conseil et nouvelles logiques de performance des services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivellie Aimee Tchuisseu Tchepnkep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil privé en agriculture : acteurs, pratiques, marché</w:t>
+              <w:t xml:space="preserve">Conseil privé en agriculture : acteurs, pratiques et marché</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 201-216, 2015, 9782759223824</w:t>
+              <w:t xml:space="preserve">, 252 p., 2015, Sciences en Partage (Quae), 978-2-7592-2382-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687629v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of institutions on the integration of end-users’ knowledge in ServPPINs: lessons from two case studies in agro-environmental knowledge-intensive services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Émergence des conseillers privés. De nouvelles interrogations pour la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Quae; Educagri Editions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public–Private Innovation Networks in Services</w:t>
+              <w:t xml:space="preserve">Conseil privé en agriculture : acteurs, pratiques, marché</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4337/9781781002667.00020⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 201-216, 2015, 9782759223824</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608492v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public-private Innovation networks in knowledge intensive services : co-production or technological lock-in?</w:t>
+                <w:t xml:space="preserve">Effects of institutions on the integration of end-users’ knowledge in ServPPINs: lessons from two case studies in agro-environmental knowledge-intensive services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïz Gallouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Service Innovation</w:t>
+              <w:t xml:space="preserve">Public–Private Innovation Networks in Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 520 p., 2013, 9781781002667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781781002667.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science Tech and Springer Verlag</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-01198009v1</w:t>
+                <w:t xml:space="preserve">hal-01608492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison d’activités professionnelles et multifonctionnalité de l’agriculture. Une étude en Rhône-Alpes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Public-private Innovation networks in knowledge intensive services : co-production or technological lock-in?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinaison d'activités professionnelles et multifonctionnalité de l'agriculture : une résurgence de la dimension territoriale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Case Studies in Service Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science Tech and Springer Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 231 p., 2013, Service Science: Research and Innovations in the Service Economy, 978-1-4614-1972-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-1972-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824124v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe et le conseil agricole : Evolutions récentes dans six pays de l'UE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseiller en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions ; Educagri ; Cemagref ; Cirad ; Ifremer, 2006, Sciences en Partage (Quae), 978-2-7380-1223-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combinaison d’activités professionnelles et multifonctionnalité de l’agriculture. Une étude en Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Mouriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mundler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combinaison d'activités professionnelles et multifonctionnalité de l'agriculture : une résurgence de la dimension territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 70, Centre d'Etudes de l'Emploi, 2006, Document de Travail - Centre d'Etudes de l'Emploi, 2-11-096187-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La privatisation du conseil agricole en question. Evolutions institutionnelles et performances des services de conseil dans trois pays européens (Allemagne, France, Pays-Bas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Est Créteil Val de Marne (Paris 12), 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02819175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8074,51 +8212,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFA80E24"/>
+    <w:nsid w:val="FD885145"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8305,51 +8443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-labarthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2684-6779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126056412" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Calvignac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10758-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217507v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lion da Silva Aguiar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.pr2.0195" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/jpe.5450" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107705v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Ann Sutherland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Adamsone-Fiskovica" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boelie Elzen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Koutsouris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.11.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee&#8208;ann Sutherland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12348" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Madureira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Marques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Santos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2022.2123838" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758682v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Madureira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Beck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12341" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talis Tisenkopfs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12347" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775992v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Schnebelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Bechtet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2021.2008996" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033328v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12354" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03859854v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2022.2121903" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916997v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Macaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.366.0045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054022v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Noble" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Leloup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12346" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.07.023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955684v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dhiab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2020.101914" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Klerkx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jakku" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.njas.2019.100315" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565584v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labarthe Pierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Marc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607344v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Knierim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Prager" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kania" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2017.07.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532521v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Caggiano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altea Lorenzo-Arribas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.12.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607754v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.12190" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608695v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536459v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knierim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boenning" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cristovao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dirimanova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/oa.2015.0194" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198250v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198194v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356389014529836" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198190v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001327v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PW1L1SX9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2012.10.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H45N2ZN5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608504v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4068" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608491v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Koutsouris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198191v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Gallouj" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672632v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4074" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019884v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004575v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0508" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001152v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189426v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kirsch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197866v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197923v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perraud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197879v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441927v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Jacques" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsch Marc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perraud Daniel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.200.0853" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197839v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.11.021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72S8CW74-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660694v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656116v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678363v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Duflot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489664v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01382343v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve David" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687630v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832705v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506248v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606035v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654106v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609504v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chambaz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788056v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ecology-Capitalism-and-the-New-Agricultural-Economy-The-Second-Great/Allaire-Daviron/p/book/9780815381617" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964296v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/agroecosystem-diversity/lemaire/978-0-12-811050-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00023-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530806v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5062-transformations-agricoles-et-agroalimentaires.html" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608493v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivellie Aimee Tchuisseu Tchepnkep" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4708-conseil-prive-en-agriculture.html" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687629v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608492v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/public-private-innovation-networks-in-services?___website=uk_warehouse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781002667.00020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198009v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/business+%26+management/book/978-1-4614-1971-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-1972-3_8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824124v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Mouriaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815642v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819175v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-labarthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2684-6779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126056412" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217507v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lion da Silva Aguiar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.pr2.0195" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Calvignac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10758-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/jpe.5450" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107705v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Ann Sutherland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Adamsone-Fiskovica" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boelie Elzen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Koutsouris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.11.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827209v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Madureira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Marques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2022.2123838" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758682v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Madureira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee&#8208;ann Sutherland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Beck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12341" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12348" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talis Tisenkopfs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12347" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Schnebelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Bechtet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2021.2008996" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12354" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03859854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2022.2121903" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941172v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Macaine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.366.0045" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Noble" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Leloup" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12346" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.07.023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955684v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dhiab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2020.101914" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Klerkx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jakku" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.njas.2019.100315" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622449v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Knierim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Prager" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kania" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2017.07.018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labarthe Pierre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Marc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607754v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.12190" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608695v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607396v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Caggiano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altea Lorenzo-Arribas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.12.024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536459v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knierim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boenning" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cristovao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dirimanova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/oa.2015.0194" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198250v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198194v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356389014529836" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198190v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687636v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4068" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608504v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608491v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Koutsouris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2012.10.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H45N2ZN5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198191v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Gallouj" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672632v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4074" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001327v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PW1L1SX9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019884v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004575v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0508" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001152v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197866v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197923v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kirsch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perraud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189426v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Jacques" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsch Marc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perraud Daniel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.200.0853" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197839v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.11.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72S8CW74-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197879v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660694v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656116v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489664v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678363v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Duflot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01382343v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve David" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687630v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832705v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562659v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot-Pelliet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506248v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606035v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654106v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609504v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chambaz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788056v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ecology-Capitalism-and-the-New-Agricultural-Economy-The-Second-Great/Allaire-Daviron/p/book/9780815381617" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964296v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/agroecosystem-diversity/lemaire/978-0-12-811050-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00023-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530806v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5062-transformations-agricoles-et-agroalimentaires.html" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608493v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivellie Aimee Tchuisseu Tchepnkep" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4708-conseil-prive-en-agriculture.html" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687629v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608492v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/public-private-innovation-networks-in-services?___website=uk_warehouse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781002667.00020" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198009v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/business+%26+management/book/978-1-4614-1971-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-1972-3_8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824124v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Mouriaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819175v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>