--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -771,533 +771,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Privatisation Paradox of Contemporary Agricultural Advice in Europe</w:t>
+                <w:t xml:space="preserve">Should ‘Impartial’ Advice be a Priority of European Agricultural and Rural Policies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lívia Madureira</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lee‐ann Sutherland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroChoices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 21 (1), pp.30-31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1746-692X.12341⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.15-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1746-692X.12348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758682v1</w:t>
+                <w:t xml:space="preserve">hal-04054049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should ‘Impartial’ Advice be a Priority of European Agricultural and Rural Policies?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">The Privatisation Paradox of Contemporary Agricultural Advice in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lívia Madureira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee‐ann Sutherland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroChoices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 21 (1), pp.15-22. </w:t>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.30-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1746-692X.12348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1746-692X.12341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054049v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who are Advisory Services Leaving Out? A Critical Reflection on ‘Hard to Reach’ Farmers</w:t>
+                <w:t xml:space="preserve">Le développement du numérique : quelles perspectives pour l’agriculture biologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+                <w:t xml:space="preserve">Éléonore Schnebelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroChoices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.15-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03730542v1</w:t>
+                <w:t xml:space="preserve">hal-03775992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement du numérique : quelles perspectives pour l’agriculture biologique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Who are Advisory Services Leaving Out? A Critical Reflection on ‘Hard to Reach’ Farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee‐ann Sutherland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléonore Schnebelin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Talis Tisenkopfs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroChoices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.50-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1746-692X.12347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775992v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional continuity and hidden changes in farm advisory services provision: evidence from farmers’ microAKIS observations in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ansaloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1374,51 +1374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAP and Advisory Services: From Farm Advisory Systems to Innovation Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Beck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroChoices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21 (1), pp.5-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1612,64 +1612,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle pour les coopératives dans l’écologisation et la numérisation de l’agriculture ? L’exemple de la viticulture en Occitanie (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Schnebelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1742,51 +1742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking the Dimensions of Farm Advice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee‐ann Sutherland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2114,77 +2114,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How digitalisation interacts with ecologisation? Perspectives from actors of the French Agricultural Innovation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Schnebelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 86, pp.599-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2698,51 +2698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Structures d’exploitation et exercice de l’activité agricole : continuités, changements ou ruptures ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3242,51 +3242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation theory and transformation of agriculture: a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3569,308 +3569,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grande transformation de l'agriculture, vingt ans après&amp;quot; : bilan et perspectives des approches régulationnistes de l'agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+                <w:t xml:space="preserve">Goals of evaluation and types of evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (2), pp.195-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1356389014529836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198250v1</w:t>
+                <w:t xml:space="preserve">hal-01198194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goals of evaluation and types of evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Models of evaluation and quality of evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 20 (2), pp.195-213. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1356389014529836⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01198194v1</w:t>
+                <w:t xml:space="preserve">hal-01198190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models of evaluation and quality of evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+                <w:t xml:space="preserve">La grande transformation de l'agriculture, vingt ans après&amp;quot; : bilan et perspectives des approches régulationnistes de l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (10), pp.1689-1693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198190v1</w:t>
+                <w:t xml:space="preserve">hal-01198250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Conseiller en agriculture : acteurs, marchés, mutations</w:t>
               </w:r>
@@ -3954,458 +3954,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseiller en agriculture : acteurs, marchés, mutations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Privatisation du conseil et évolution de la qualité des preuves produites pour les agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïz Gallouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 337, pp.4-6</w:t>
+              <w:t xml:space="preserve">, 2013, 337, pp.7-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608504v1</w:t>
+                <w:t xml:space="preserve">hal-01198191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue: Systems approaches to innovation and advisory services: selected papers from the 2012 International Farming Systems Association Symposium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+                <w:t xml:space="preserve">Privatization of agricultural extension services in the EU : Towards a lack of adequate knowledge for small-scale farms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.240-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2012.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608491v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privatization of agricultural extension services in the EU : Towards a lack of adequate knowledge for small-scale farms?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+                <w:t xml:space="preserve">Special Issue: Systems approaches to innovation and advisory services: selected papers from the 2012 International Farming Systems Association Symposium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurens Klerkx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Koutsouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (3), pp.217-221</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01001326v1</w:t>
+                <w:t xml:space="preserve">hal-01608491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privatisation du conseil et évolution de la qualité des preuves produites pour les agriculteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conseiller en agriculture : acteurs, marchés, mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 337, pp.7-24</w:t>
+              <w:t xml:space="preserve">, 2013, 337, pp.4-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198191v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privatisation du conseil et évolution de la qualité des preuves produites pour les agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4452,51 +4452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of the back-office for farm advisory services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4568,51 +4568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence-based policy : de la médecine aux politiques agricoles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4663,51 +4663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service economics and public policies for agricultural extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4754,51 +4754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie des services et politiques publiques de conseil agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4931,51 +4931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Kirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5043,51 +5043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctionality of agriculture, public policies and scientific evidences: some critical issues of contemporary controversies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Kirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5177,51 +5177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudry Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsch Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5279,212 +5279,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00441927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension services and multifunctional agriculture : Lessons learnt from the French and Dutch contexts and approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A avaliação de políticas à prova dos fatos: as contribuições dos métodos “evidence based policies”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Estudos Sociedade e Agricultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (2), pp.227-253</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197839v1</w:t>
+                <w:t xml:space="preserve">hal-01197879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A avaliação de políticas à prova dos fatos: as contribuições dos métodos “evidence based policies”</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension services and multifunctional agriculture : Lessons learnt from the French and Dutch contexts and approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudos Sociedade e Agricultura</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90, pp.193-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2008.11.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197879v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural Extension Services and Market Regulation: Learning from a Comparison of Six EU Countries</w:t>
               </w:r>
@@ -5496,51 +5496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12 (1), pp.5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5578,51 +5578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les disparités d’accès au conseil agricole : Le cas de la région Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mundler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5654,247 +5654,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires d’innovation des services et inertie institutionnelle : dynamique du conseil dans trois agricultures européennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Performance of Services and Unequal Access to Agricultural Extension, Study case in Ain (France) and Zeeland (Netherlands)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Duflot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 7 (3), pp.289-311</w:t>
+              <w:t xml:space="preserve">Journal of Extension Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (Dec), pp.12-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677580v1</w:t>
+                <w:t xml:space="preserve">hal-02678363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires d'innovation des services et inertie institutionnelle : dynamique du conseil dans trois agricultures européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (3), pp.289-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Services and Unequal Access to Agricultural Extension, Study case in Ain (France) and Zeeland (Netherlands)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Trajectoires d’innovation des services et inertie institutionnelle : dynamique du conseil dans trois agricultures européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Duflot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extension Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 21 (Dec), pp.12-26</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (3), pp.289-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678363v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’adaptation de l’agriculture en zones intermédiaires. Etude de cas dans le département de l’Indre.</w:t>
               </w:r>
@@ -6095,51 +6095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des organismes de soutien technique en agriculture et enjeux pour les agriculteurs. Le cas du projet de norme relative à la teneur en mycotoxine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">94 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6270,318 +6270,331 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, éditions Quae, pp.93-105, 2026, Update Sciences &amp; technologies, 9782759242559. </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-105, 2026, Update Sciences &amp; technologies, 9782759242559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des méthodes mixtes à la théorie de la régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Schnebelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorie de la régulation, un nouvel état des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.195, 2024, 978-2-10-084057-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital technology and agroecology: opportunities to explore, challenges to overcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRIA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.76-97, 2022, White book INRIA, 978-2-7261-1310-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6590,274 +6603,274 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRIA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.120-143, 2022, Livre blanc INRIA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et agro­écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRIA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-105, 2022, Livre blanc INRIA, 978-2-7261-1310-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6866,650 +6879,650 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, pp.112-134, 2022, White book Inria, 978-2-7261-1310-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Prados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chambaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, White book (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRIA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Agriculture and Digital technology, ISBN 978-2-7261-1310-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609504v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation theory and transformation of agriculture: a literature review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+                <w:t xml:space="preserve">Agricultural policies and the reduction of uncertainties in promoting diversification of agricultural productions. Insights from Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology, capitalism and the new agricultural economy: the second great transformation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agro-ecosystem Diversity: Reconciling Contemporary Agriculture and Environment Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapter 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic press, Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-0128110508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00023-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02788056v1</w:t>
+                <w:t xml:space="preserve">hal-01964296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural policies and the reduction of uncertainties in promoting diversification of agricultural productions. Insights from Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Ridier</w:t>
+                <w:t xml:space="preserve">Regulation theory and transformation of agriculture: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Allaire, Gilles; Daviron, Benoit. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agro-ecosystem Diversity: Reconciling Contemporary Agriculture and Environment Quality</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology, capitalism and the new agricultural economy: the second great transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 294 p., 2019, Critical Food Studies, 978-0-815-38161-7 978-1-351-21004-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00023-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01964296v1</w:t>
+                <w:t xml:space="preserve">hal-02788056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie de la régulation et transformations de l’agriculture : nouveaux enjeux, nouvelles perspectives de recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformations agricoles et agroalimentaires : entre écologie et capitalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 429 p., 2017, Synthèses (Quae), 978-2-7592-2614-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privatisation du conseil et nouvelles logiques de performance des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivellie Aimee Tchuisseu Tchepnkep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil privé en agriculture : acteurs, pratiques et marché</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 252 p., 2015, Sciences en Partage (Quae), 978-2-7592-2382-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence des conseillers privés. De nouvelles interrogations pour la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7532,502 +7545,502 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae; Educagri Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil privé en agriculture : acteurs, pratiques, marché</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 201-216, 2015, 9782759223824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of institutions on the integration of end-users’ knowledge in ServPPINs: lessons from two case studies in agro-environmental knowledge-intensive services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public–Private Innovation Networks in Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 520 p., 2013, 9781781002667. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781781002667.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public-private Innovation networks in knowledge intensive services : co-production or technological lock-in?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Service Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science Tech and Springer Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 231 p., 2013, Service Science: Research and Innovations in the Service Economy, 978-1-4614-1972-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-1972-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe et le conseil agricole : Evolutions récentes dans six pays de l'UE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseiller en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions ; Educagri ; Cemagref ; Cirad ; Ifremer, 2006, Sciences en Partage (Quae), 978-2-7380-1223-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison d’activités professionnelles et multifonctionnalité de l’agriculture. Une étude en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Mouriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mundler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combinaison d'activités professionnelles et multifonctionnalité de l'agriculture : une résurgence de la dimension territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 70, Centre d'Etudes de l'Emploi, 2006, Document de Travail - Centre d'Etudes de l'Emploi, 2-11-096187-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8037,114 +8050,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La privatisation du conseil agricole en question. Evolutions institutionnelles et performances des services de conseil dans trois pays européens (Allemagne, France, Pays-Bas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Est Créteil Val de Marne (Paris 12), 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02819175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId230"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8212,51 +8225,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD885145"/>
+    <w:nsid w:val="428C0ED6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8443,51 +8456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-labarthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2684-6779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126056412" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217507v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lion da Silva Aguiar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.pr2.0195" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Calvignac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10758-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/jpe.5450" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107705v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Ann Sutherland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Adamsone-Fiskovica" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boelie Elzen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Koutsouris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.11.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827209v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Madureira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Marques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2022.2123838" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758682v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Madureira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee&#8208;ann Sutherland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Beck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12341" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12348" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talis Tisenkopfs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12347" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Schnebelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Bechtet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2021.2008996" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12354" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03859854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2022.2121903" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941172v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Macaine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.366.0045" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Noble" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Leloup" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12346" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.07.023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955684v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dhiab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2020.101914" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Klerkx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jakku" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.njas.2019.100315" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622449v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Knierim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Prager" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kania" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2017.07.018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labarthe Pierre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Marc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607754v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.12190" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608695v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607396v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Caggiano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altea Lorenzo-Arribas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.12.024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536459v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knierim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boenning" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cristovao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dirimanova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/oa.2015.0194" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198250v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198194v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356389014529836" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198190v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687636v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4068" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608504v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608491v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Koutsouris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2012.10.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H45N2ZN5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198191v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Gallouj" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672632v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4074" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001327v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PW1L1SX9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019884v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004575v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0508" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001152v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197866v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197923v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kirsch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perraud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189426v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Jacques" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsch Marc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perraud Daniel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.200.0853" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197839v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.11.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72S8CW74-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197879v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660694v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656116v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489664v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678363v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Duflot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01382343v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve David" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687630v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832705v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562659v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot-Pelliet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506248v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606035v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654106v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609504v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chambaz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788056v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ecology-Capitalism-and-the-New-Agricultural-Economy-The-Second-Great/Allaire-Daviron/p/book/9780815381617" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964296v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/agroecosystem-diversity/lemaire/978-0-12-811050-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00023-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530806v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5062-transformations-agricoles-et-agroalimentaires.html" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608493v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivellie Aimee Tchuisseu Tchepnkep" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4708-conseil-prive-en-agriculture.html" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687629v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608492v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/public-private-innovation-networks-in-services?___website=uk_warehouse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781002667.00020" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198009v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/business+%26+management/book/978-1-4614-1971-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-1972-3_8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824124v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Mouriaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819175v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-labarthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2684-6779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126056412" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217507v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lion da Silva Aguiar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.pr2.0195" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Calvignac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10758-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/jpe.5450" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107705v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Ann Sutherland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Adamsone-Fiskovica" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boelie Elzen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Koutsouris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.11.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827209v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Madureira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Marques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2022.2123838" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee&#8208;ann Sutherland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12348" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Madureira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Beck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12341" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775992v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Schnebelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730542v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talis Tisenkopfs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12347" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Bechtet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2021.2008996" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12354" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03859854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2022.2121903" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941172v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Macaine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.366.0045" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Noble" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Leloup" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12346" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.07.023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955684v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dhiab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2020.101914" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Klerkx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jakku" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.njas.2019.100315" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622449v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Knierim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Prager" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kania" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2017.07.018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labarthe Pierre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Marc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607754v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.12190" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608695v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607396v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Caggiano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altea Lorenzo-Arribas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.12.024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536459v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knierim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boenning" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cristovao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dirimanova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/oa.2015.0194" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356389014529836" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687636v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4068" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198191v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Gallouj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001326v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2012.10.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H45N2ZN5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608491v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Koutsouris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608504v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672632v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4074" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001327v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PW1L1SX9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019884v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004575v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0508" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001152v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197866v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197923v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kirsch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perraud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189426v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Jacques" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsch Marc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perraud Daniel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.200.0853" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197879v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197839v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.11.021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72S8CW74-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660694v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656116v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678363v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Duflot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489664v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677580v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01382343v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve David" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687630v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832705v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562659v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot-Pelliet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1989/9782759242559/apprehender-l-agriculture-numerique?oft_id=4195513&amp;amp;oft_k=r5GbKB9Z&amp;amp;oft_lk=UH8taX&amp;amp;oft_d=639112297146400000" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506248v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606035v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654106v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609504v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chambaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964296v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/agroecosystem-diversity/lemaire/978-0-12-811050-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00023-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788056v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ecology-Capitalism-and-the-New-Agricultural-Economy-The-Second-Great/Allaire-Daviron/p/book/9780815381617" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530806v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5062-transformations-agricoles-et-agroalimentaires.html" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608493v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivellie Aimee Tchuisseu Tchepnkep" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4708-conseil-prive-en-agriculture.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687629v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608492v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/public-private-innovation-networks-in-services?___website=uk_warehouse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781002667.00020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198009v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/business+%26+management/book/978-1-4614-1971-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-1972-3_8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815642v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824124v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Mouriaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819175v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>