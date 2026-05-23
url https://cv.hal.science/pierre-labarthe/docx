--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,8170 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8118 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:90.104166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre LABARTHE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2684-6779</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">126056412</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=5ARMUgIAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing on digital soil: French farmers’ everyday acquisition of new skills online</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10460-025-10758-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Mission-Oriented Innovation Systems Develop? An Analysis of a Regional Formal Network Supporting Legumes Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lion da Silva Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.I195-XXVII. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/e.jie.pr2.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The everyday work of farm advisors as interface bureaucrats in greening French agricultural policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Political Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), 23p. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2458/jpe.5450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing AKIS with assemblage thinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee-Ann Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anda Adamsone-Fiskovica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boelie Elzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Koutsouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97, pp.57-69. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2022.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital revolution for the agroecological transition of food systems: a responsible research and innovation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chambaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.103524. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Privatisation Paradox of Contemporary Agricultural Advice in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lívia Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee‐ann Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroChoices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.30-31. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1746-692X.12341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring microAKIS: farmer-centric evidence on the role of advice in agricultural innovation in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (5), pp.549-575. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224X.2022.2123838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should ‘Impartial’ Advice be a Priority of European Agricultural and Rural Policies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee‐ann Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroChoices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.15-22. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1746-692X.12348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement du numérique : quelles perspectives pour l’agriculture biologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are Advisory Services Leaving Out? A Critical Reflection on ‘Hard to Reach’ Farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee‐ann Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talis Tisenkopfs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroChoices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.50-55. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1746-692X.12347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional continuity and hidden changes in farm advisory services provision: evidence from farmers’ microAKIS observations in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ansaloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Bechtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (5), pp.601-624. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224X.2021.2008996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAP and Advisory Services: From Farm Advisory Systems to Innovation Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroChoices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.5-14. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1746-692X.12354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing ‘microAKIS’: a farmer-centric approach to understanding the contribution of advice to agricultural innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee-Ann Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (5), pp.525-547. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224X.2022.2121903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel effet de la digitalisation de l’agriculture sur les services de conseil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (septembre), pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les coopératives dans l’écologisation et la numérisation de l’agriculture ? L’exemple de la viticulture en Occitanie (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Macaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/4 (366), pp.33-49. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/recma.366.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Dimensions of Farm Advice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee‐ann Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Leloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroChoices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.3-4. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1746-692X.12346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances in Ecological Research,, 65, pp.133-165. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How digitalisation interacts with ecologisation? Perspectives from actors of the French Agricultural Innovation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 86, pp.599-610. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2021.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration, exploitation and environmental innovation in agriculture. The case of variety mixture in France and Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 172 (November), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the performance rationales of organisations providing farm advice explain persistent difficulties in addressing societal goals in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Dhiab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.101914. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2020.101914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of social science on digital agriculture, smart farming and agriculture 4.0: New contributions and a future research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurens Klerkx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jakku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NJAS - Wageningen Journal of Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90-91, 16 p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.njas.2019.100315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers socio-économiques à la diffusion des mélanges variétaux pour la production de blé : une comparaison entre France et Danemark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp.77 - 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures d'exploitation et exercice de l'activité agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labarthe Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parmentier Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 357-358, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralism of agricultural advisory service providers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Knierim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Prager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.45-58. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2017.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Structures d’exploitation et exercice de l’activité agricole : continuités, changements ou ruptures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 357-358, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does commercialisation impact on the provision of farm advisory services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Prager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Caggiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altea Lorenzo-Arribas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.329-344. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2015.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulations agricoles et formes de mobilisation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Nieddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (2), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.12190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations du conseil aux agriculteurs et innovations agronomiques, perspectives et débats européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (2), pp.177-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation theory and transformation of agriculture: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AKIS concept and its relevance in selected EU member states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Knierim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boenning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Caggiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cristovao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dirimanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.29-36. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5367/oa.2015.0194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande transformation de l'agriculture, vingt ans après&amp;quot; : bilan et perspectives des approches régulationnistes de l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (10), pp.1689-1693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goals of evaluation and types of evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Berriet-Solliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.195-213. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1356389014529836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of evaluation and quality of evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Berriet-Solliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of the back-office for farm advisory services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroChoices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.21-26. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1746-692X.12015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Conseiller en agriculture : acteurs, marchés, mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 337, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.4068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privatisation du conseil et évolution de la qualité des preuves produites pour les agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 337, pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privatization of agricultural extension services in the EU : Towards a lack of adequate knowledge for small-scale farms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.240-252. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: Systems approaches to innovation and advisory services: selected papers from the 2012 International Farming Systems Association Symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurens Klerkx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Koutsouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (3), pp.217-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseiller en agriculture : acteurs, marchés, mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 337, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privatisation du conseil et évolution de la qualité des preuves produites pour les agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (337), pp.7-24. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.4074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-based policy : de la médecine aux politiques agricoles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Berriet-Solliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Trouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.79-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service economics and public policies for agricultural extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.343 - 351. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2011.0508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie des services et politiques publiques de conseil agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.343-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctionality of agriculture, public policies and scientific evidences: some critical issues of contemporary controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Berriet-Solliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Trouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSTRACT - Applied Studies in Agribusiness and Commerce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1-2), pp.53-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services immatériels et verrouillage technologique. Le cas du conseil technique aux agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (2), pp.173-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perchè interessarsi alla nozione di &amp;quot;evidence-based policy&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Berriet-Solliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriregionieuropa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (23), 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension services and multifunctional agriculture : Lessons learnt from the French and Dutch contexts and approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90, pp.193-202. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2008.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi s'intéresser à la notion d' &amp;quot;évidence-based policy&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudry Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Berriet-Solliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsch Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perraud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (200), pp.853-873. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.200.0853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A avaliação de políticas à prova dos fatos: as contribuições dos métodos “evidence based policies”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Berriet-Solliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos Sociedade e Agricultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (2), pp.227-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Extension Services and Market Regulation: Learning from a Comparison of Six EU Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (1), pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités d’accès au conseil agricole : Le cas de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mundler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 291, pp.26-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’innovation des services et inertie institutionnelle : dynamique du conseil dans trois agricultures européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (3), pp.289-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d'innovation des services et inertie institutionnelle : dynamique du conseil dans trois agricultures européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (3), pp.289-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Services and Unequal Access to Agricultural Extension, Study case in Ain (France) and Zeeland (Netherlands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Extension Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (Dec), pp.12-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’adaptation de l’agriculture en zones intermédiaires. Etude de cas dans le département de l’Indre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17, pp.107-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil privé en agriculture : acteurs, pratiques, marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae-Educagri. , 979-10-275-0013-0, 252 p., 2015, éditions/Quae éditions, 9782759223824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des organismes de soutien technique en agriculture et enjeux pour les agriculteurs. Le cas du projet de norme relative à la teneur en mycotoxine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">94 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et pratiques du numérique par les agriculteurs : quels enseignements pour les liens entre digitalisation et écologisation de l’agriculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Bechtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guillot-Pelliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-105, 2026, Update Sciences &amp; technologies, 9782759242559. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des méthodes mixtes à la théorie de la régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie de la régulation, un nouvel état des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.195, 2024, 978-2-10-084057-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Bouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.120-143, 2022, Livre blanc INRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital technology and agroecology: opportunities to explore, challenges to overcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.76-97, 2022, White book INRIA, 978-2-7261-1310-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et agro­écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-105, 2022, Livre blanc INRIA, 978-2-7261-1310-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Bouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.112-134, 2022, White book Inria, 978-2-7261-1310-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chambaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, White book (6), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Agriculture and Digital technology, ISBN 978-2-7261-1310-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609504v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation theory and transformation of agriculture: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allaire, Gilles; Daviron, Benoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology, capitalism and the new agricultural economy: the second great transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 294 p., 2019, Critical Food Studies, 978-0-815-38161-7 978-1-351-21004-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural policies and the reduction of uncertainties in promoting diversification of agricultural productions. Insights from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro-ecosystem Diversity: Reconciling Contemporary Agriculture and Environment Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 23, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic press, Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-0128110508. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00023-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la régulation et transformations de l’agriculture : nouveaux enjeux, nouvelles perspectives de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations agricoles et agroalimentaires : entre écologie et capitalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 429 p., 2017, Synthèses (Quae), 978-2-7592-2614-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privatisation du conseil et nouvelles logiques de performance des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivellie Aimee Tchuisseu Tchepnkep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil privé en agriculture : acteurs, pratiques et marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 252 p., 2015, Sciences en Partage (Quae), 978-2-7592-2382-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence des conseillers privés. De nouvelles interrogations pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae; Educagri Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil privé en agriculture : acteurs, pratiques, marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 201-216, 2015, 9782759223824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of institutions on the integration of end-users’ knowledge in ServPPINs: lessons from two case studies in agro-environmental knowledge-intensive services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public–Private Innovation Networks in Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 520 p., 2013, 9781781002667. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781781002667.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-private Innovation networks in knowledge intensive services : co-production or technological lock-in?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Service Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Tech and Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 231 p., 2013, Service Science: Research and Innovations in the Service Economy, 978-1-4614-1972-3. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-1972-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe et le conseil agricole : Evolutions récentes dans six pays de l'UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseiller en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions ; Educagri ; Cemagref ; Cirad ; Ifremer, 2006, Sciences en Partage (Quae), 978-2-7380-1223-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison d’activités professionnelles et multifonctionnalité de l’agriculture. Une étude en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Mouriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mundler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinaison d'activités professionnelles et multifonctionnalité de l'agriculture : une résurgence de la dimension territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, Centre d'Etudes de l'Emploi, 2006, Document de Travail - Centre d'Etudes de l'Emploi, 2-11-096187-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La privatisation du conseil agricole en question. Evolutions institutionnelles et performances des services de conseil dans trois pays européens (Allemagne, France, Pays-Bas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Est Créteil Val de Marne (Paris 12), 2006. Français. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02819175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8225,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="428C0ED6"/>
+    <w:nsid w:val="B70CBE01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8456,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-labarthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2684-6779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126056412" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217507v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lion da Silva Aguiar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.pr2.0195" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Calvignac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10758-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/jpe.5450" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107705v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Ann Sutherland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Adamsone-Fiskovica" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boelie Elzen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Koutsouris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.11.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827209v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Madureira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Marques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2022.2123838" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee&#8208;ann Sutherland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12348" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Madureira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Beck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12341" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775992v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Schnebelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730542v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talis Tisenkopfs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12347" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Bechtet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2021.2008996" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12354" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03859854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2022.2121903" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941172v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Macaine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.366.0045" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Noble" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Leloup" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12346" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.07.023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955684v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dhiab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2020.101914" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Klerkx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jakku" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.njas.2019.100315" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622449v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Knierim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Prager" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kania" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2017.07.018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labarthe Pierre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Marc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607754v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.12190" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608695v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607396v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Caggiano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altea Lorenzo-Arribas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.12.024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536459v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knierim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boenning" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cristovao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dirimanova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/oa.2015.0194" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356389014529836" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687636v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4068" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198191v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Gallouj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001326v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2012.10.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H45N2ZN5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608491v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Koutsouris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608504v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672632v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4074" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001327v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PW1L1SX9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019884v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004575v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0508" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001152v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197866v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197923v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kirsch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perraud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189426v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Jacques" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsch Marc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perraud Daniel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.200.0853" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197879v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197839v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.11.021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72S8CW74-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660694v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656116v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678363v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Duflot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489664v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677580v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01382343v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve David" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687630v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832705v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562659v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot-Pelliet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1989/9782759242559/apprehender-l-agriculture-numerique?oft_id=4195513&amp;amp;oft_k=r5GbKB9Z&amp;amp;oft_lk=UH8taX&amp;amp;oft_d=639112297146400000" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506248v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606035v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654106v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609504v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chambaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964296v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/agroecosystem-diversity/lemaire/978-0-12-811050-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00023-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788056v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ecology-Capitalism-and-the-New-Agricultural-Economy-The-Second-Great/Allaire-Daviron/p/book/9780815381617" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530806v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5062-transformations-agricoles-et-agroalimentaires.html" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608493v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivellie Aimee Tchuisseu Tchepnkep" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4708-conseil-prive-en-agriculture.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687629v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608492v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/public-private-innovation-networks-in-services?___website=uk_warehouse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781002667.00020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198009v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/business+%26+management/book/978-1-4614-1971-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-1972-3_8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815642v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824124v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Mouriaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819175v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-labarthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2684-6779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126056412" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=5ARMUgIAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117605v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Calvignac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10758-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217507v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lion da Silva Aguiar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.pr2.0195" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/jpe.5450" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107705v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Ann Sutherland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Adamsone-Fiskovica" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boelie Elzen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Koutsouris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.11.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Madureira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee&#8208;ann Sutherland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Beck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12341" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Madureira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Marques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Santos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2022.2123838" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054049v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12348" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775992v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Schnebelin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talis Tisenkopfs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12347" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Bechtet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2021.2008996" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033328v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12354" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03859854v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2022.2121903" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941172v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Macaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.366.0045" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Noble" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Leloup" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12346" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.07.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317341v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dhiab" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2020.101914" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619856v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Klerkx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jakku" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.njas.2019.100315" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765232v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565584v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labarthe Pierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Marc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607344v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Knierim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Prager" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kania" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2017.07.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622449v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532521v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Caggiano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altea Lorenzo-Arribas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.12.024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607754v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.12190" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608695v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607396v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536459v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knierim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boenning" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cristovao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dirimanova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/oa.2015.0194" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198194v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356389014529836" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198190v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PW1L1SX9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687636v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4068" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198191v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Gallouj" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001326v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2012.10.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H45N2ZN5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608491v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Koutsouris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608504v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672632v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4074" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019884v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouve" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004575v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0508" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001152v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189426v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kirsch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197866v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197923v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perraud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197839v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.11.021" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72S8CW74-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441927v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Jacques" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsch Marc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perraud Daniel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.200.0853" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660694v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656116v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677580v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489664v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678363v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Duflot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01382343v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve David" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687630v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832705v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562659v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot-Pelliet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1989/9782759242559/apprehender-l-agriculture-numerique?oft_id=4195513&amp;amp;oft_k=r5GbKB9Z&amp;amp;oft_lk=UH8taX&amp;amp;oft_d=639112297146400000" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506248v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606035v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654106v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609504v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chambaz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788056v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ecology-Capitalism-and-the-New-Agricultural-Economy-The-Second-Great/Allaire-Daviron/p/book/9780815381617" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964296v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/agroecosystem-diversity/lemaire/978-0-12-811050-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00023-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5062-transformations-agricoles-et-agroalimentaires.html" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608493v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivellie Aimee Tchuisseu Tchepnkep" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4708-conseil-prive-en-agriculture.html" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687629v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608492v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/public-private-innovation-networks-in-services?___website=uk_warehouse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781002667.00020" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198009v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/business+%26+management/book/978-1-4614-1971-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-1972-3_8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815642v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824124v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Mouriaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819175v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>