--- v1 (2026-03-30)
+++ v2 (2026-05-02)
@@ -294,546 +294,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Stress Response’s Kinetics after 60 Minutes at Different (30% or 100%) Normobaric Hyperoxia Exposures</w:t>
+                <w:t xml:space="preserve">Does Decreased Diffusing Capacity of the Lungs for Carbon Monoxide Constitute a Risk of Decompression Sickness in Occupational Divers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Leveque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simona Mrakic-Sposta</w:t>
+                <w:t xml:space="preserve">Brice Loddé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lafère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Vezzoli</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Giroux-Metges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Germonpré</w:t>
+                <w:t xml:space="preserve">Hubert Galinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hèlène Kerspern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pougnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24010664⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (15), pp.6516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20156516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077990v1</w:t>
+                <w:t xml:space="preserve">hal-04188288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Decreased Diffusing Capacity of the Lungs for Carbon Monoxide Constitute a Risk of Decompression Sickness in Occupational Divers?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidative Stress Response’s Kinetics after 60 Minutes at Different (30% or 100%) Normobaric Hyperoxia Exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Galinat</w:t>
+                <w:t xml:space="preserve">Clément Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mrakic-Sposta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hèlène Kerspern</w:t>
+                <w:t xml:space="preserve">Pierre Lafère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Pougnet</w:t>
+                <w:t xml:space="preserve">Peter Germonpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (15), pp.6516. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph20156516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24010664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188288v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert group syndrome at high altitude</w:t>
+                <w:t xml:space="preserve">Mini Trampoline, a New and Promising Way of SCUBA Diving Preconditioning to Reduce Vascular Gas Emboli?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
+                <w:t xml:space="preserve">Kate Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Germonpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Magnan</w:t>
+                <w:t xml:space="preserve">Joaquim Vandenheede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Gavet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Manon Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine and Health Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4, pp.215 - 218. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (9), pp.5410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smhs.2022.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19095410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758360v1</w:t>
+                <w:t xml:space="preserve">hal-04758402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mini Trampoline, a New and Promising Way of SCUBA Diving Preconditioning to Reduce Vascular Gas Emboli?</w:t>
+                <w:t xml:space="preserve">Expert group syndrome at high altitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Lambrechts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Germonpré</w:t>
+                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Vandenheede</w:t>
+                <w:t xml:space="preserve">Marie-Anne Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Delorme</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Alice Gavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (9), pp.5410. </w:t>
+              <w:t xml:space="preserve">Sports Medicine and Health Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.215 - 218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19095410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.smhs.2022.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758402v1</w:t>
+                <w:t xml:space="preserve">hal-04758360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiology of repeated mixed gas 100-m wreck dives using a closed-circuit rebreather: a field bubble study</w:t>
               </w:r>
@@ -858,64 +858,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Theunissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Germonpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 122 (2), pp.515-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -949,77 +949,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of insulation provided by dry or wetsuits among recreational divers during cold water immersion (&amp;lt; 5°C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Germonpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Balestra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1252,51 +1252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dugrenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diving and Hyperbaric Medicine Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49 (2), pp.96-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1330,64 +1330,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreased Incidence of Pulmonary Barotrauma After Discontinuation of Emergency Free Ascent Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Germonpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1512,51 +1512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dugrenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49 (12), pp.2433 - 2438. </w:t>
@@ -1588,291 +1588,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Environmental Conditions Contribute to Narcosis Onset and Symptom Severity?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafère</w:t>
+                <w:t xml:space="preserve">Pre-dive Whole-Body Vibration Better Reduces Decompression-Induced Vascular Gas Emboli than Oxygenation or a Combination of Both</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Balestra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Theunissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Balestra</w:t>
+                <w:t xml:space="preserve">Virginie Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Hemelryck</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cedric Le Mener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Germonpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0042-110573⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412097v1</w:t>
+                <w:t xml:space="preserve">hal-01412098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-dive Whole-Body Vibration Better Reduces Decompression-Induced Vascular Gas Emboli than Oxygenation or a Combination of Both</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sigrid Theunissen</w:t>
+                <w:t xml:space="preserve">Do Environmental Conditions Contribute to Narcosis Onset and Symptom Severity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Papadopoulou</w:t>
+                <w:t xml:space="preserve">W. Hemelryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Le Mener</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Germonpré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0042-110573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412098v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1890,51 +1890,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de l'oxygène dans les phénomènes de narcose à l'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physiologie [q-bio.TO]. Université de Bretagne occidentale - Brest, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014BRES0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2051,51 +2051,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD3E6637"/>
+    <w:nsid w:val="E86397F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2282,51 +2282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lafere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4261-840X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05225476v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Balestra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mrakic-Sposta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vezzoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wauthy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2024.1395846" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04077990v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leveque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laf&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Germonpr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010664" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lodd&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Giroux-Metges" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Galinat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;l&#232;ne Kerspern" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pougnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20156516" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04758360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Richalet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Magnan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gavet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smhs.2022.07.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04758402v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Lambrechts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Vandenheede" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delorme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19095410" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03655061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Theunissen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04856-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04078001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5603/IMH.2021.0040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04412504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Lautridou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dugrenot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Am&#233;rand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guernec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pichavant-Rafini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00324.2020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02171481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm49.96-106" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marroni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.5003.2018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01723940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Buzzacott" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belhomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001385" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01412097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balestra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hemelryck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germonpr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-110573" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01412098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Papadopoulou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le Mener" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00586" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01915003v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BRES0042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lafere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4261-840X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05225476v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Balestra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mrakic-Sposta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vezzoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wauthy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2024.1395846" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188288v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lodd&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Giroux-Metges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Galinat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;l&#232;ne Kerspern" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pougnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20156516" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04077990v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leveque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laf&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Germonpr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010664" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04758402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Lambrechts" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Vandenheede" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delorme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19095410" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04758360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Richalet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Magnan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gavet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smhs.2022.07.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03655061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Theunissen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04856-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04078001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5603/IMH.2021.0040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04412504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Lautridou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dugrenot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Am&#233;rand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guernec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pichavant-Rafini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00324.2020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02171481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm49.96-106" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marroni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.5003.2018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01723940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Buzzacott" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belhomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001385" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01412098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Papadopoulou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le Mener" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00586" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01412097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balestra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hemelryck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germonpr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-110573" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01915003v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BRES0042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>