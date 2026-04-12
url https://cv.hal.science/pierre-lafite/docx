--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -342,745 +342,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galf-Specific Neolectins: Towards Promising Diagnostic Tools</w:t>
+                <w:t xml:space="preserve">Numerical modeling and evaluation of solid-liquid extraction with pressurized hot water extraction applied to Robinia Pseudoacacia wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateja Senicar</w:t>
+                <w:t xml:space="preserve">Diakaridia Sangaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Roubinet</w:t>
+                <w:t xml:space="preserve">Flore Caré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ferrières</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (9), pp.4826. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195, pp.109605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25094826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2023.109605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571280v1</w:t>
+                <w:t xml:space="preserve">hal-04495037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Identification of New c-FLIP Inhibitors for Restoring Apoptosis in TRAIL-Resistant Cancer Cells</w:t>
+                <w:t xml:space="preserve">Galf-Specific Neolectins: Towards Promising Diagnostic Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Yaacoub</w:t>
+                <w:t xml:space="preserve">Mateja Senicar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Pedeux</w:t>
+                <w:t xml:space="preserve">Benoit Roubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Jarry</w:t>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 46 (1), pp.710 - 728. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (9), pp.4826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cimb46010046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms25094826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439697v1</w:t>
+                <w:t xml:space="preserve">hal-04571280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocatalytic synthesis of coumarin S-glycosides: towards non-cytotoxic probes for biomedical imaging and sensing</w:t>
+                <w:t xml:space="preserve">The Identification of New c-FLIP Inhibitors for Restoring Apoptosis in TRAIL-Resistant Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nastassja Burrini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pâris</w:t>
+                <w:t xml:space="preserve">Katherine Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Collet</w:t>
+                <w:t xml:space="preserve">Rémy Pedeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Daniellou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ulrich Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29061322⟩</w:t>
+              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (1), pp.710 - 728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cimb46010046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510330v1</w:t>
+                <w:t xml:space="preserve">hal-04439697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Mix and Match’ auto-assembly of glycosyltransferase domains delivers biocatalysts with improved substrate promiscuity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Bretagne</w:t>
+                <w:t xml:space="preserve">Biocatalytic synthesis of coumarin S-glycosides: towards non-cytotoxic probes for biomedical imaging and sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastassja Burrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pâris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.105747⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (6), pp.1322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29061322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456971v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling and evaluation of solid-liquid extraction with pressurized hot water extraction applied to Robinia Pseudoacacia wood</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">‘Mix and Match’ auto-assembly of glycosyltransferase domains delivers biocatalysts with improved substrate promiscuity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Caré</w:t>
+                <w:t xml:space="preserve">Damien Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pâris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Buron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
+                <w:t xml:space="preserve">David Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bostyn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastassja Burrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 195, pp.109605. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 300 (3), pp. 105747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2023.109605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.105747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495037v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Fluid Dynamics (CFD) modeling of static maceration in view to optimize continuous flow extractions of robinetin and dihydrorobinetin from Robinia pseudoacacia wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diakaridia Sangaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Atwi-Ghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1157,77 +1157,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to Mono‐, Di‐ and Tri‐(Het)Arylated Pyrazolo[5,1‐&amp;lt;i&amp;gt;b&amp;lt;/i&amp;gt;]oxazoles Using Cyclization, C−H Activation and Suzuki–Miyaura Palladium‐Catalyzed Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1451,51 +1451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanka Didak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1546,51 +1546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of Dictyoglomus thermophilum β-d-xylosidase DtXyl unravels the structural determinants for efficient notoginsenoside R1 hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pâris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1598,51 +1598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Vaumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 181, pp.34-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1804,1497 +1804,1497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioglycoligation of aromatic thiols using a natural glucuronide donor</w:t>
+                <w:t xml:space="preserve">Synthesis of an STnThr analogue, structurally based on a TnThr antigen mimetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martyna Kurdziel</w:t>
+                <w:t xml:space="preserve">Francesco Papi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pâris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Kopeć</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristina Nativi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (29), pp.5582-5585. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0OB00226G⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 18 (37), pp.7366-7372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0OB01749C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478280v1</w:t>
+                <w:t xml:space="preserve">hal-03478288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactofuranose-related enzymes: challenges and hopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thioglycoligation of aromatic thiols using a natural glucuronide donor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyna Kurdziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateja Seničar</w:t>
+                <w:t xml:space="preserve">Magdalena Kopeć</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pâris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Lewiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Landemarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21103465⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (29), pp.5582-5585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0OB00226G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922109v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformationally restricted oxazolidin‐2‐one fused bicyclic iminosugars as potential glycosidase inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Galactofuranose-related enzymes: challenges and hopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateja Seničar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Domingues</w:t>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justyna Jaszczyk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Richard Daniellou</w:t>
+                <w:t xml:space="preserve">Stephane Petoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Landemarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202001053⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10), pp.3465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21103465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478285v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of an STnThr analogue, structurally based on a TnThr antigen mimetic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conformationally restricted oxazolidin‐2‐one fused bicyclic iminosugars as potential glycosidase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Jaszczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Papi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Maria Isabel Ismael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Albertino Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (37), pp.7366-7372. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (38), pp.6109-6126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0OB01749C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202001053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478288v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactofuranosidase from JHA 19 Streptomyces sp:. subcloning and biochemical characterization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+                <w:t xml:space="preserve">Hydrolysis of glycosyl thioimidates by glycoside hydrolase requires remote activation for efficient activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
+                <w:t xml:space="preserve">Zeinab Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+                <w:t xml:space="preserve">Salvatore G Pistorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Demchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2019.05.011⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (10), pp.826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal9100826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177806v1</w:t>
+                <w:t xml:space="preserve">hal-03478291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of phosphorylation using immobilized kinases by on-line enzyme bioreactors hyphenated with High-Resolution Mass Spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Monitoring of successive phosphorylations of thymidine using free and immobilized human nucleoside/nucleotide kinases by Flow Injection Analysis with High-Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Topalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120120⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1049, pp.115-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2018.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466045v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-glycosyltransferase UGT74B1 can glycosylate both S- and O-acceptors: mechanistic insights through substrate specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Montaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 479, pp.110631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mcat.2019.110631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-glycosyltransferase UGT74B1 can glycosylate both S- and O-acceptors: mechanistic insights through substrate specificity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Marroun</w:t>
+                <w:t xml:space="preserve">Monitoring of phosphorylation using immobilized kinases by on-line enzyme bioreactors hyphenated with High-Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Coadou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Marques</w:t>
+                <w:t xml:space="preserve">Dimitrios Topalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2019.110631⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.120120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330966v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of the $\alpha$-L-Rhamnosidase DtRha from dictyoglomus thermophilum : Application to the selective derhamnosylation of natural flavonoids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillotin</w:t>
+                <w:t xml:space="preserve">S-glycosyltransferase UGT74B1 can glycosylate both S- and O-acceptors: mechanistic insights through substrate specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyuna Kim</w:t>
+                <w:t xml:space="preserve">Sami Marroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Traore</w:t>
+                <w:t xml:space="preserve">Gaël Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Montaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
+                <w:t xml:space="preserve">S. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03186⟩</w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 479, pp.110631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2019.110631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478307v1</w:t>
+                <w:t xml:space="preserve">hal-02330966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of glycosyl thioimidates by glycoside hydrolase requires remote activation for efficient activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillotin</w:t>
+                <w:t xml:space="preserve">Galactofuranosidase from JHA 19 Streptomyces sp:. subcloning and biochemical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateja Senicar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Assaf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexei Demchenko</w:t>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal9100826⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 480, pp.35-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2019.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478291v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of successive phosphorylations of thymidine using free and immobilized human nucleoside/nucleotide kinases by Flow Injection Analysis with High-Resolution Mass Spectrometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Colas</w:t>
+                <w:t xml:space="preserve">Biochemical characterization of the $\alpha$-L-Rhamnosidase DtRha from dictyoglomus thermophilum : Application to the selective derhamnosylation of natural flavonoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyuna Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Nehmé</w:t>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1049, pp.115-122. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.1916-1922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2018.10.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090335v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Arginine 117 in Substrate Recognition by Human Cytochrome P450 2J2</w:t>
               </w:r>
@@ -3427,51 +3427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LPG1x family from $Leishmania\ major$ is constituted of rare eukaryotic galactofuranosyltransferases with unprecedented catalytic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3542,4422 +3542,4470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic synthesis of glycosides: from natural O - and N -glycosides to rare C - and S -glycosides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jihen Ati</w:t>
+                <w:t xml:space="preserve">TLC-UV hyphenated with MALDI-TOFMS for the screening of invertase substrates in plant extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Maunit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.13.180⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 170, pp.419-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440288v1</w:t>
+                <w:t xml:space="preserve">hal-03466049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the acid/base catalytic residue mutation in beta-D-mannosidase DtMan from Dictyoglomus thermophilum sufficient enough to provide thioglycoligase activity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 137, pp.190-196. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2017.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLC-UV hyphenated with MALDI-TOFMS for the screening of invertase substrates in plant extracts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David da Silva</w:t>
+                <w:t xml:space="preserve">Enzymatic synthesis of glycosides: from natural O - and N -glycosides to rare C - and S -glycosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Maunit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.04.040⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.1857-1865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.13.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466049v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-enzymatic synthesis of 3-O- (β-d-glycopyranosyl)-sn-glycerols and their evaluation as preservative in cosmetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Landemarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 89 (9), pp.1295-1304. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pac-2016-1210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a thin-layer chromatography/densitometry method for the characterization of invertase activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bravo-Veyrat</w:t>
+                <w:t xml:space="preserve">UGT74B1 from Arabidopsis thaliana as a versatile biocatalyst for the synthesis of desulfoglycosinolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Marroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Montaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Daniellou</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (26), pp.6252-6261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ob01003b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2016.11.049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03465972v1</w:t>
+                <w:t xml:space="preserve">hal-02046226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UGT74B1 from Arabidopsis thaliana as a versatile biocatalyst for the synthesis of desulfoglycosinolates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Marquès</w:t>
+                <w:t xml:space="preserve">Validation of a thin-layer chromatography/densitometry method for the characterization of invertase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bravo-Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Coadou</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1477, pp.108-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2016.11.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ob01003b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02046226v1</w:t>
+                <w:t xml:space="preserve">hal-03465972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An oxidative N-demethylase reveals PAS transition from ubiquitous sensor to enzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Ortmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binuraj Menon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewes Tralau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 539 (7630), pp.593-597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature20159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iridium complexes inhibit tumor necrosis factor-α by utilizing light and mixed ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sauvageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 808, pp.122-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2016.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01847044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification, biochemical characterization, and in-vivo expression of the intracellular invertase BfrA from the pathogenic parasite Leishmania major</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorya Belaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise H. Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 415, pp.31--38. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2015.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of high-mannose oligosaccharide analogues through click chemistry: True functional mimics of their natural counterparts against lectins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc François-Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Méndez-Ardoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Cendret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (5), pp.1978-1991. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201405481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaying human neutrophil elastase activity by capillary zone electrophoresis combined with laser-induced fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntia Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1419, pp.116-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.09.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the substrate recognition mechanism and specificity of the unusual glycosyl hydrolase family 29 BT2192 from $Bacteroides\ thetaiotaomicron$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (9), pp.1447-1455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bi400951q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New in-capillary electrophoretic kinase assays to evaluate inhibitors of the PI3k/Akt/mTOR signaling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Saurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ludivine De-Tauzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 406 (15), pp.3743-3754. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-014-7790-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human protein kinase inhibitor screening by capillary electrophoresis using transverse diffusion of laminar flow profiles for reactant mixing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Electrophoretically mediated microanalysis for in-capillaryelectrical cell lysis and fast enzyme quantification by capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.08.046⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 405 (28), pp.9159-9167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-7332-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440284v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis of kynurenine 3-monooxygenase inhibition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tiago Outeiro</w:t>
+                <w:t xml:space="preserve">Visualization of poly(ADP-ribose) bound to PARG reveals inherent balance between exo- and endo-glycohydrolase activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Barkauskaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Brassington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Warwicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dunstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature12039⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), pp.2164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms3164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478336v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-capillary reactant mixing for monitoring glycerol kinase kinetics by CE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Human protein kinase inhibitor screening by capillary electrophoresis using transverse diffusion of laminar flow profiles for reactant mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jssc.201300063⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1314, pp.298-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.08.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478330v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophoretically mediated microanalysis for in-capillaryelectrical cell lysis and fast enzyme quantification by capillary electrophoresis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reine Nehmé</w:t>
+                <w:t xml:space="preserve">Structural basis of kynurenine 3-monooxygenase inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derren Heyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Routier</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Outeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-013-7332-0⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 496 (7445), pp.382-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature12039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03478329v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of poly(ADP-ribose) bound to PARG reveals inherent balance between exo- and endo-glycohydrolase activities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-capillary reactant mixing for monitoring glycerol kinase kinetics by CE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms3164⟩</w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (13), pp.2151-2157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201300063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440286v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and mechanism of a canonical poly(ADP-ribose) glycohydrolase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eva Barkauskaite</w:t>
+                <w:t xml:space="preserve">New development in in-capillary electrophoresis techniques for kinetic and inhibition study of enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms1889⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 722, pp.127-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2012.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440270v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New development in in-capillary electrophoresis techniques for kinetic and inhibition study of enzymes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reine Nehme</w:t>
+                <w:t xml:space="preserve">Structure and mechanism of a canonical poly(ADP-ribose) glycohydrolase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dunstan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Barkauskaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Knezevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Brassington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2012.02.003⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), pp.878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04440273v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare and unusual glycosylation of peptides and proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (7), pp.729. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2np20030a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure and catalytic mechanism of a poly(ADP-ribose) glycohydrolase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dea Slade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Dunstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Barkauskaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ria Weston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 477 (7366), pp.616-620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature10404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Biochemical Characterization of Mycobacterium tuberculosis CYP142</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Driscoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsty Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Mast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Pikuleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 285 (49), pp.38270-38282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M110.164293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Pathways and Free‐Energy Landscapes for Enzymatic Hydride Transfer Probed by Hydrostatic Pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Structure of Mycobacterium tuberculosis CYP125</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsty Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myles Cheesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Pudney</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sam Hay</w:t>
+                <w:t xml:space="preserve">Natalia Mast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.200900071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284 (51), pp.35524-35533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.032706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440261v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Internal Reaction Chamber in Dimethylglycine Oxidase Provides Efficient Protection from Exposure to Toxic Formaldehyde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tewes Tralau</w:t>
+                <w:t xml:space="preserve">Parallel Pathways and Free‐Energy Landscapes for Enzymatic Hydride Transfer Probed by Hydrostatic Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Pudney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Mcgrory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nigel Scrutton</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayun Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.006262⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (8), pp.1379-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.200900071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440265v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-based Mechanism of CMP-2-keto-3-deoxymanno-octulonic Acid Synthetase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">An Internal Reaction Chamber in Dimethylglycine Oxidase Provides Efficient Protection from Exposure to Toxic Formaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewes Tralau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Goldrick</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Scrutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 284 (51), pp.35514-35523. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 284 (26), pp.17826-17834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.006262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.056630⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04440263v1</w:t>
+                <w:t xml:space="preserve">hal-04440265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Structure of Mycobacterium tuberculosis CYP125</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kirsty Mclean</w:t>
+                <w:t xml:space="preserve">Structure-based Mechanism of CMP-2-keto-3-deoxymanno-octulonic Acid Synthetase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derren Heyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Natalia Mast</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goldrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 284 (51), pp.35524-35533. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.032706⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 284 (51), pp.35514-35523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.056630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440259v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective, competitive and mechanism-based inhibitors of human cytochrome P450 2J2.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mansuy</w:t>
+                <w:t xml:space="preserve">Unusual Regioselectivity and Active Site Topology of Human Cytochrome P450 2J2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dc Zeldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pm Dansette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mansuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.10237-10247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00191990v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Great adaptability of the heme-cysteinate monooxygenases family to very diverse substrates and sophisticated reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Unusual regioselectivity and active site topology of human cytochrome P450 2J2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darryl C Zeldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick M Dansette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mansuy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S108842460700031X⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (36), pp.10237-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi700876a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440253v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual Regioselectivity and Active Site Topology of Human Cytochrome P450 2J2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. André</w:t>
+                <w:t xml:space="preserve">Selective, competitive and mechanism-based inhibitors of human cytochrome P450 2J2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dijols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dc Zeldin</w:t>
+                <w:t xml:space="preserve">Darryl C Zeldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pm Dansette</w:t>
+                <w:t xml:space="preserve">Patrick M Dansette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mansuy</w:t>
+                <w:t xml:space="preserve">Daniel Mansuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 464 (2), pp.155-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2007.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259028v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00191990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual regioselectivity and active site topology of human cytochrome P450 2J2.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Great adaptability of the heme-cysteinate monooxygenases family to very diverse substrates and sophisticated reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mansuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi700876a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (04), pp.258-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S108842460700031X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192068v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of selective, high-affinity inhibitors of human cytochrome P450 2J2</w:t>
+                <w:t xml:space="preserve">DESIGN AND SYNTHESIS OF SELECTIVE, HIGH-AFFINITY INHIBITORS OF HUMAN CYTOCHROME P450 2J2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dijols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Macherey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darryl C. Zeldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 16, pp.2777-2780. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 16, pp.2777-2780</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068615v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGN AND SYNTHESIS OF SELECTIVE, HIGH-AFFINITY INHIBITORS OF HUMAN CYTOCHROME P450 2J2.</w:t>
+                <w:t xml:space="preserve">Design and synthesis of selective, high-affinity inhibitors of human cytochrome P450 2J2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dijols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Macherey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darryl C. Zeldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 16, pp.2777-2780</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 16, pp.2777-2780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2006.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110053v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RABBIT AORTA CONVERTS 15-HPETE TO TRIHYDROXYEICOSATRIENOIC ACIDS : POTENTIAL ROLE OF CYTOCHROME P450</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra L. Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Spitzbarta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darryl C. Zeldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 420, pp.142-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00094604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7967,745 +8015,745 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioglycosides enzymatic synthesis – from thioglycoligases to S-glycosyltransferases</w:t>
+                <w:t xml:space="preserve">Les biotechnologies à la rescousse des chimistes - L’ingénierie Protéique en biocatalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Glycoscience Community webinar series 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Glycoscience Community, Mar 2023, Webinar, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de l'Union des Professeurs de Biotechnologie et Biologie Moléculaire (UPBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPMB, Oct 2023, SAINT JEAN DE BRAYE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660712v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biotechnologies à la rescousse des chimistes - L’ingénierie Protéique en biocatalyse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative processes for natural active ingredients extraction and their online functionalization using flow chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Caré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diakaridia Sangare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de l'Union des Professeurs de Biotechnologie et Biologie Moléculaire (UPBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPMB, Oct 2023, SAINT JEAN DE BRAYE, France</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (ECCE 14 &amp; ECAB 7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660761v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative processes for natural active ingredients extraction and their online functionalization using flow chemistry</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From thioglycoligases to S-glycosyltransferases: a biocatalytic toolbox for thioglycosides production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (ECCE 14 &amp; ECAB 7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Glyco@Alps Scientific Day 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Glyco@Alps, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660706v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From thioglycoligases to S-glycosyltransferases: a biocatalytic toolbox for thioglycosides production</w:t>
+                <w:t xml:space="preserve">Thioglycosides enzymatic synthesis – from thioglycoligases to S-glycosyltransferases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glyco@Alps Scientific Day 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Glyco@Alps, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Glycoscience Community webinar series 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Glycoscience Community, Mar 2023, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660755v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative processes for natural active ingredients extraction and their online functionalization using flow chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diakaridia Sangaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Symposium on the Chemistry of Natural Products and 11th International Congress on Biodiversity (ISCNP31 &amp; ICOB11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of protein-based platforms for sugars multivalency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Cutolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Chimique de France, Nov 2022, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-enzymatic synthesis of glycosylated amino-acid derivatives: desulfoglycosinolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Montaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marroun</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European peptide symposium (EPS, 34, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Leipzig, Germany. pp.180, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/psc.618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8715,582 +8763,582 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycosyltransferases GT-B domain swapping : How to expand versatility for sugar donors and acceptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Mekhalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th European Carbohydrate Symposium (EUROCARB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neolectins, towards new tools for selective sugar binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastassja Burrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Carbohydrate Bioengineering Meeting (CBM15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-Glycosyltransferase domain swapping: A versatile tool in thioglycoside enzymatic synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pâris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Mekhalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème journée du Groupe Français des Glycosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galactofuranosidase – thioglycoligase potency for thiogalactofuranoside synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Seničar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Biocatalysis and Biotransformations (BioTrans 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Gröningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of furanoside-specific neolectins: bioengineering, imaging and diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Seničar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Aim, Journées "Agents d'imagerie moléculaire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9300,383 +9348,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ formation of nucleotide-sugars from simple substrates for glycosyltransferase-catalyzed reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd K. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amélia Pilar Rauter; Thisbe K Lindhorst; Yves Queneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Chemistry: Chemical and Biological Approaches - Volume 45</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, Royal Society of Chemistry, pp.336-351, 2021, SPR - Carbohydrate Chemistry, 978-1-83916-390-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781839164538-00336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low molecular weight carbohydrate-based hydrogelators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, Royal Society of Chemistry, pp.245-265, 2017, Carbohydrate Chemistry, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781788010641-00245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 10. Enzymatic thioglycosylation: current knowledge and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, Royal Society of Chemistry, pp.178-194, 2014, Carbohydrate Chemistry, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781849739986-00178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9686,114 +9734,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE du CYTOCHROME P450 2J2 HUMAIN : Recherche de substrats et d'inhibiteurs sélectifs ; Détermination de la topologie de son site actif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université René Descartes - Paris V, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00192090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId304"/>
+      <w:footerReference w:type="default" r:id="rId308"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9940,51 +9988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066577v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#226;ris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Rundstadler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2025.109516" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571280v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Senicar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094826" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04439697v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Yaacoub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pedeux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-S&#232;che" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46010046" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Burrini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29061322" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04456971v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bretagne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matthews" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105747" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04495037v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakaridia Sangar&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Car&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109605" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04252882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Atwi-Ghaddar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2023.07.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346358v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202301040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Makhokh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larcher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamblin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chefdor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076318" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Cutolo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Didak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108562" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Vaumas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.11.017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331379v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Peyrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillotin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100672" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478280v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Kurdziel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kope&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Lewi&#324;ski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB00226G" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922109v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Seni&#269;ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103465" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domingues" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Jaszczyk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Ismael" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Albertino Figueiredo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478288v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Papi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nativi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01749C" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177806v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseeva V. Svetlana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.05.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466045v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Topalis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120120" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523659v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafite" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marroun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coadou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montaut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110631" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330966v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marroun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marques" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuna Kim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Traore" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03186" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Assaf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore G Pistorio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Demchenko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9100826" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090335v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.10.032" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan P. Graves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl C. Zeldin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Dansette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19072066" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478310v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Ati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sweeney" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixiang Blake Zheng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35847-w" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440288v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.180" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608341v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.03.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466049v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maunit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.040" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886425v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cancellieri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-1210" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465972v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bravo-Veyrat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.11.049" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046226v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montaut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marqu&#232;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01003b" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478314v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ortmayer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binuraj Menon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewes Tralau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Fisher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20159" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847044v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sauvageot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2016.02.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187142v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorya Belaz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rattier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H. Routier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2015.07.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSQN28KG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478318v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M&#233;ndez-Ardoy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cendret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405481" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/335B13003F5D8B71F3C0AF0B53316AF521E1D6A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478319v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Fayad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.09.084" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX41353X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478324v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi400951q" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180770v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehm&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saurat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine De-Tauzia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7790-z" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440284v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.08.046" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RSWNH9D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478336v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Amaral" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Levy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derren Heyes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Outeiro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12039" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478330v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300063" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C407708DB4222FD1587592375590C3A47BF3AEB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478329v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7332-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AA0286794E1F955C6A2F33896502345763A744A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440286v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barkauskaite" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Brassington" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Tan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Warwicker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dunstan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3164" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440270v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Knezevic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1889" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440273v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.02.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3RVFSD2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440275v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2np20030a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440268v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Slade" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Weston" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10404" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440266v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Driscoll" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Mclean" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mast" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pikuleva" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.164293" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440261v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pudney" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mcgrory" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayun Pang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Hay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200900071" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440265v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Combe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Scrutton" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.006262" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440263v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Roberts" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goldrick" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.056630" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440259v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Cheesman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.032706" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191990v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dijols" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl C Zeldin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Dansette" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2007.03.028" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440253v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S108842460700031X" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259028v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dc Zeldin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pm Dansette" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mansuy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192068v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi700876a" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068615v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buisson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Macherey" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.02.004" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110053v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094604v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra L. Pfister" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Spitzbarta" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660712v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660761v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660706v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakaridia Sangare" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660755v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670163v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523696v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schuler" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Latour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buisson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024982v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.618" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478436v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilleron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Mekhalfi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660777v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660783v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326637v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seni&#269;ar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Eliseeva" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petoud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daniellou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326639v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03710068v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd K. Wagner" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00336" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478312v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peyrot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010641-00245" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478322v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00178" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D4A6D6405C293AB0E0BC10BDC174D3B474FB06E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00192090v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066577v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#226;ris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Rundstadler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2025.109516" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04495037v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakaridia Sangar&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Car&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109605" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571280v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Senicar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094826" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04439697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Yaacoub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pedeux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-S&#232;che" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46010046" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510330v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Burrini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29061322" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04456971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bretagne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matthews" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105747" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04252882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Atwi-Ghaddar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2023.07.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346358v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202301040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Makhokh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larcher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamblin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chefdor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076318" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Cutolo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Didak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108562" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Vaumas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.11.017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331379v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Peyrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillotin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100672" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Papi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nativi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01749C" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Kurdziel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kope&#263;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Lewi&#324;ski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB00226G" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922109v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Seni&#269;ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103465" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478285v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domingues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Jaszczyk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Ismael" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Albertino Figueiredo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001053" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478291v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Assaf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore G Pistorio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Demchenko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9100826" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090335v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.10.032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523659v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafite" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marroun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coadou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110631" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Topalis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120120" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330966v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marroun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marques" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177806v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseeva V. Svetlana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.05.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478307v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuna Kim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Traore" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03186" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan P. Graves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl C. Zeldin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Dansette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19072066" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478310v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Ati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sweeney" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixiang Blake Zheng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35847-w" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466049v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maunit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.040" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-507RLKLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608341v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.03.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8WXF8R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440288v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.180" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886425v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cancellieri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-1210" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046226v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montaut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marqu&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01003b" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465972v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bravo-Veyrat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.11.049" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKCVR51L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478314v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ortmayer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binuraj Menon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewes Tralau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Fisher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20159" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847044v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sauvageot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2016.02.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH06GRPD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187142v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorya Belaz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rattier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H. Routier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2015.07.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSQN28KG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478318v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M&#233;ndez-Ardoy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cendret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405481" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/335B13003F5D8B71F3C0AF0B53316AF521E1D6A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478319v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Fayad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.09.084" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX41353X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478324v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi400951q" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180770v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehm&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saurat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine De-Tauzia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7790-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478329v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7332-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AA0286794E1F955C6A2F33896502345763A744A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440286v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barkauskaite" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Brassington" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Tan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Warwicker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dunstan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3164" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440284v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.08.046" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RSWNH9D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478336v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Amaral" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Levy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derren Heyes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Outeiro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12039" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478330v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300063" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C407708DB4222FD1587592375590C3A47BF3AEB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.02.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3RVFSD2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440270v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Knezevic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1889" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440275v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2np20030a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Slade" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Weston" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10404" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440266v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Driscoll" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Mclean" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mast" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pikuleva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.164293" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440259v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Cheesman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.032706" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440261v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pudney" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mcgrory" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayun Pang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Hay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200900071" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440265v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Combe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Scrutton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.006262" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440263v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Roberts" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goldrick" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.056630" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259028v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dc Zeldin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pm Dansette" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mansuy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192068v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl C Zeldin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Dansette" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi700876a" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191990v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dijols" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2007.03.028" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440253v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S108842460700031X" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110053v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buisson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Macherey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068615v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.02.004" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094604v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra L. Pfister" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Spitzbarta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660761v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660706v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakaridia Sangare" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660755v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660712v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670163v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523696v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schuler" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Latour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buisson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024982v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.618" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478436v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilleron" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Mekhalfi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660777v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660783v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326637v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seni&#269;ar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Eliseeva" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petoud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daniellou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326639v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03710068v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd K. Wagner" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00336" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478312v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peyrot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010641-00245" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478322v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00178" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D4A6D6405C293AB0E0BC10BDC174D3B474FB06E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00192090v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>