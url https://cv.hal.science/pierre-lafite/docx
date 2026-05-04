--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -342,745 +342,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling and evaluation of solid-liquid extraction with pressurized hot water extraction applied to Robinia Pseudoacacia wood</w:t>
+                <w:t xml:space="preserve">Galf-Specific Neolectins: Towards Promising Diagnostic Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diakaridia Sangaré</w:t>
+                <w:t xml:space="preserve">Mateja Senicar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Caré</w:t>
+                <w:t xml:space="preserve">Benoit Roubinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Buron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bostyn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 195, pp.109605. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (9), pp.4826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2023.109605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms25094826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495037v1</w:t>
+                <w:t xml:space="preserve">hal-04571280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galf-Specific Neolectins: Towards Promising Diagnostic Tools</w:t>
+                <w:t xml:space="preserve">The Identification of New c-FLIP Inhibitors for Restoring Apoptosis in TRAIL-Resistant Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateja Senicar</w:t>
+                <w:t xml:space="preserve">Katherine Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Roubinet</w:t>
+                <w:t xml:space="preserve">Rémy Pedeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Legentil</w:t>
+                <w:t xml:space="preserve">Ulrich Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+                <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (9), pp.4826. </w:t>
+              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (1), pp.710 - 728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25094826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cimb46010046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571280v1</w:t>
+                <w:t xml:space="preserve">hal-04439697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Identification of New c-FLIP Inhibitors for Restoring Apoptosis in TRAIL-Resistant Cancer Cells</w:t>
+                <w:t xml:space="preserve">Biocatalytic synthesis of coumarin S-glycosides: towards non-cytotoxic probes for biomedical imaging and sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Yaacoub</w:t>
+                <w:t xml:space="preserve">Nastassja Burrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pâris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Pedeux</w:t>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Jarry</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cimb46010046⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (6), pp.1322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29061322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439697v1</w:t>
+                <w:t xml:space="preserve">hal-04510330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocatalytic synthesis of coumarin S-glycosides: towards non-cytotoxic probes for biomedical imaging and sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘Mix and Match’ auto-assembly of glycosyltransferase domains delivers biocatalysts with improved substrate promiscuity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pâris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nastassja Burrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29061322⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 300 (3), pp. 105747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.105747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510330v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Mix and Match’ auto-assembly of glycosyltransferase domains delivers biocatalysts with improved substrate promiscuity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling and evaluation of solid-liquid extraction with pressurized hot water extraction applied to Robinia Pseudoacacia wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diakaridia Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bretagne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pâris</w:t>
+                <w:t xml:space="preserve">Flore Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Matthews</w:t>
+                <w:t xml:space="preserve">Frédéric Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 300 (3), pp. 105747. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195, pp.109605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.105747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2023.109605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456971v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Fluid Dynamics (CFD) modeling of static maceration in view to optimize continuous flow extractions of robinetin and dihydrorobinetin from Robinia pseudoacacia wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diakaridia Sangaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Atwi-Ghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1157,77 +1157,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to Mono‐, Di‐ and Tri‐(Het)Arylated Pyrazolo[5,1‐&amp;lt;i&amp;gt;b&amp;lt;/i&amp;gt;]oxazoles Using Cyclization, C−H Activation and Suzuki–Miyaura Palladium‐Catalyzed Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1451,51 +1451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanka Didak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1546,51 +1546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of Dictyoglomus thermophilum β-d-xylosidase DtXyl unravels the structural determinants for efficient notoginsenoside R1 hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pâris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1598,51 +1598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Vaumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 181, pp.34-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1804,1497 +1804,1497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of an STnThr analogue, structurally based on a TnThr antigen mimetic</w:t>
+                <w:t xml:space="preserve">Thioglycoligation of aromatic thiols using a natural glucuronide donor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Papi</w:t>
+                <w:t xml:space="preserve">Martyna Kurdziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kopeć</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pâris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Lewiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (37), pp.7366-7372. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0OB01749C⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 18 (29), pp.5582-5585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0OB00226G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478288v1</w:t>
+                <w:t xml:space="preserve">hal-03478280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioglycoligation of aromatic thiols using a natural glucuronide donor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Galactofuranose-related enzymes: challenges and hopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Kopeć</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pâris</w:t>
+                <w:t xml:space="preserve">Mateja Seničar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Lewiński</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Petoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Landemarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0OB00226G⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10), pp.3465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21103465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478280v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactofuranose-related enzymes: challenges and hopes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conformationally restricted oxazolidin‐2‐one fused bicyclic iminosugars as potential glycosidase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+                <w:t xml:space="preserve">Maria Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Petoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Landemarre</w:t>
+                <w:t xml:space="preserve">Justyna Jaszczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Isabel Ismael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Albertino Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21103465⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (38), pp.6109-6126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202001053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922109v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformationally restricted oxazolidin‐2‐one fused bicyclic iminosugars as potential glycosidase inhibitors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of an STnThr analogue, structurally based on a TnThr antigen mimetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Isabel Ismael</w:t>
+                <w:t xml:space="preserve">Francesco Papi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pâris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Albertino Figueiredo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristina Nativi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (38), pp.6109-6126. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (37), pp.7366-7372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202001053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0OB01749C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478285v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of glycosyl thioimidates by glycoside hydrolase requires remote activation for efficient activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S-glycosyltransferase UGT74B1 can glycosylate both S- and O-acceptors: mechanistic insights through substrate specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Assaf</w:t>
+                <w:t xml:space="preserve">P. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore G Pistorio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
+                <w:t xml:space="preserve">S. Marroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Demchenko</w:t>
+                <w:t xml:space="preserve">G. Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Montaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal9100826⟩</w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 479, pp.110631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2019.110631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478291v1</w:t>
+                <w:t xml:space="preserve">hal-04523659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of successive phosphorylations of thymidine using free and immobilized human nucleoside/nucleotide kinases by Flow Injection Analysis with High-Resolution Mass Spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Monitoring of phosphorylation using immobilized kinases by on-line enzyme bioreactors hyphenated with High-Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Topalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2018.10.032⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.120120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090335v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-glycosyltransferase UGT74B1 can glycosylate both S- and O-acceptors: mechanistic insights through substrate specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Coadou</w:t>
+                <w:t xml:space="preserve">Sami Marroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gaël Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Montaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marquès</w:t>
+                <w:t xml:space="preserve">S. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 479, pp.110631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mcat.2019.110631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523659v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of phosphorylation using immobilized kinases by on-line enzyme bioreactors hyphenated with High-Resolution Mass Spectrometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
+                <w:t xml:space="preserve">Galactofuranosidase from JHA 19 Streptomyces sp:. subcloning and biochemical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateja Senicar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Topalis</w:t>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 205, pp.120120. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 480, pp.35-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2019.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466045v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-glycosyltransferase UGT74B1 can glycosylate both S- and O-acceptors: mechanistic insights through substrate specificity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Lafite</w:t>
+                <w:t xml:space="preserve">Biochemical characterization of the $\alpha$-L-Rhamnosidase DtRha from dictyoglomus thermophilum : Application to the selective derhamnosylation of natural flavonoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Marroun</w:t>
+                <w:t xml:space="preserve">Hyuna Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Coadou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Montaut</w:t>
+                <w:t xml:space="preserve">Yasmina Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marques</w:t>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2019.110631⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.1916-1922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330966v1</w:t>
+                <w:t xml:space="preserve">hal-03478307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactofuranosidase from JHA 19 Streptomyces sp:. subcloning and biochemical characterization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
+                <w:t xml:space="preserve">Hydrolysis of glycosyl thioimidates by glycoside hydrolase requires remote activation for efficient activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+                <w:t xml:space="preserve">Zeinab Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore G Pistorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Demchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2019.05.011⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (10), pp.826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal9100826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177806v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of the $\alpha$-L-Rhamnosidase DtRha from dictyoglomus thermophilum : Application to the selective derhamnosylation of natural flavonoids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Traore</w:t>
+                <w:t xml:space="preserve">Monitoring of successive phosphorylations of thymidine using free and immobilized human nucleoside/nucleotide kinases by Flow Injection Analysis with High-Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Moreau</w:t>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (1), pp.1916-1922. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1049, pp.115-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2018.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478307v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Arginine 117 in Substrate Recognition by Human Cytochrome P450 2J2</w:t>
               </w:r>
@@ -3427,51 +3427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LPG1x family from $Leishmania\ major$ is constituted of rare eukaryotic galactofuranosyltransferases with unprecedented catalytic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3548,90 +3548,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TLC-UV hyphenated with MALDI-TOFMS for the screening of invertase substrates in plant extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Maunit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3729,51 +3729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 137, pp.190-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3845,51 +3845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13, pp.1857-1865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3975,51 +3975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Landemarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 89 (9), pp.1295-1304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4053,51 +4053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UGT74B1 from Arabidopsis thaliana as a versatile biocatalyst for the synthesis of desulfoglycosinolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Marroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Montaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4105,51 +4105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (26), pp.6252-6261. </w:t>
@@ -4187,103 +4187,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a thin-layer chromatography/densitometry method for the characterization of invertase activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bravo-Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1477, pp.108-113. </w:t>
@@ -4652,51 +4652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise H. Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4811,51 +4811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Cendret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (5), pp.1978-1991. </w:t>
@@ -4918,51 +4918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaying human neutrophil elastase activity by capillary zone electrophoresis combined with laser-induced fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntia Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5060,51 +5060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (9), pp.1447-1455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5138,51 +5138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New in-capillary electrophoretic kinase assays to evaluate inhibitors of the PI3k/Akt/mTOR signaling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5190,51 +5190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Saurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ludivine De-Tauzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 406 (15), pp.3743-3754. </w:t>
@@ -5266,350 +5266,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophoretically mediated microanalysis for in-capillaryelectrical cell lysis and fast enzyme quantification by capillary electrophoresis</w:t>
+                <w:t xml:space="preserve">Human protein kinase inhibitor screening by capillary electrophoresis using transverse diffusion of laminar flow profiles for reactant mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 405 (28), pp.9159-9167. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1314, pp.298-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-013-7332-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.08.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478329v1</w:t>
+                <w:t xml:space="preserve">hal-04440284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of poly(ADP-ribose) bound to PARG reveals inherent balance between exo- and endo-glycohydrolase activities</w:t>
+                <w:t xml:space="preserve">Structural basis of kynurenine 3-monooxygenase inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Barkauskaite</w:t>
+                <w:t xml:space="preserve">Marta Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Brassington</w:t>
+                <w:t xml:space="preserve">Colin Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Tan</w:t>
+                <w:t xml:space="preserve">Derren Heyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Warwicker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark Dunstan</w:t>
+                <w:t xml:space="preserve">Tiago Outeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms3164⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 496 (7445), pp.382-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature12039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440286v1</w:t>
+                <w:t xml:space="preserve">hal-03478336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human protein kinase inhibitor screening by capillary electrophoresis using transverse diffusion of laminar flow profiles for reactant mixing</w:t>
+                <w:t xml:space="preserve">In-capillary reactant mixing for monitoring glycerol kinase kinetics by CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5621,370 +5617,374 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (13), pp.2151-2157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201300063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.08.046⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440284v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis of kynurenine 3-monooxygenase inhibition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualization of poly(ADP-ribose) bound to PARG reveals inherent balance between exo- and endo-glycohydrolase activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Barkauskaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Amaral</w:t>
+                <w:t xml:space="preserve">Amy Brassington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Levy</w:t>
+                <w:t xml:space="preserve">Edwin Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derren Heyes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
+                <w:t xml:space="preserve">Jim Warwicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Outeiro</w:t>
+                <w:t xml:space="preserve">Mark Dunstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 496 (7445), pp.382-385. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), pp.2164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature12039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms3164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478336v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-capillary reactant mixing for monitoring glycerol kinase kinetics by CE</w:t>
+                <w:t xml:space="preserve">Electrophoretically mediated microanalysis for in-capillaryelectrical cell lysis and fast enzyme quantification by capillary electrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 36 (13), pp.2151-2157. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 405 (28), pp.9159-9167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jssc.201300063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-7332-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478330v1</w:t>
+                <w:t xml:space="preserve">hal-03478329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New development in in-capillary electrophoresis techniques for kinetic and inhibition study of enzymes</w:t>
               </w:r>
@@ -6112,103 +6112,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and mechanism of a canonical poly(ADP-ribose) glycohydrolase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Dunstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Barkauskaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Knezevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Brassington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (1), pp.878. </w:t>
@@ -6259,51 +6259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare and unusual glycosylation of peptides and proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (7), pp.729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6350,64 +6350,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure and catalytic mechanism of a poly(ADP-ribose) glycohydrolase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dea Slade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Dunstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Barkauskaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ria Weston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6497,51 +6497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Driscoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsty Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Mast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6599,1078 +6599,1078 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Structure of Mycobacterium tuberculosis CYP125</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kirsty Mclean</w:t>
+                <w:t xml:space="preserve">Parallel Pathways and Free‐Energy Landscapes for Enzymatic Hydride Transfer Probed by Hydrostatic Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Pudney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Mcgrory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Natalia Mast</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayun Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.032706⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (8), pp.1379-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.200900071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440259v1</w:t>
+                <w:t xml:space="preserve">hal-04440261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Pathways and Free‐Energy Landscapes for Enzymatic Hydride Transfer Probed by Hydrostatic Pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tom Mcgrory</w:t>
+                <w:t xml:space="preserve">An Internal Reaction Chamber in Dimethylglycine Oxidase Provides Efficient Protection from Exposure to Toxic Formaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewes Tralau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jiayun Pang</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Hay</w:t>
+                <w:t xml:space="preserve">John Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Scrutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.200900071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284 (26), pp.17826-17834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.006262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440261v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Internal Reaction Chamber in Dimethylglycine Oxidase Provides Efficient Protection from Exposure to Toxic Formaldehyde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tewes Tralau</w:t>
+                <w:t xml:space="preserve">Structure-based Mechanism of CMP-2-keto-3-deoxymanno-octulonic Acid Synthetase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derren Heyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel Scrutton</w:t>
+                <w:t xml:space="preserve">Ian Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goldrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 284 (26), pp.17826-17834. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.006262⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 284 (51), pp.35514-35523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.056630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440265v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-based Mechanism of CMP-2-keto-3-deoxymanno-octulonic Acid Synthetase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">The Structure of Mycobacterium tuberculosis CYP125</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsty Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Goldrick</w:t>
+                <w:t xml:space="preserve">Myles Cheesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Mast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 284 (51), pp.35514-35523. </w:t>
+              <w:t xml:space="preserve">, 2009, 284 (51), pp.35524-35533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.056630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.032706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440263v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual Regioselectivity and Active Site Topology of Human Cytochrome P450 2J2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Lafite</w:t>
+                <w:t xml:space="preserve">Selective, competitive and mechanism-based inhibitors of human cytochrome P450 2J2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. André</w:t>
+                <w:t xml:space="preserve">Sylvie Dijols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dc Zeldin</w:t>
+                <w:t xml:space="preserve">Darryl C Zeldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pm Dansette</w:t>
+                <w:t xml:space="preserve">Patrick M Dansette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mansuy</w:t>
+                <w:t xml:space="preserve">Daniel Mansuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 464 (2), pp.155-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2007.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259028v1</w:t>
+                <w:t xml:space="preserve">hal-00191990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual regioselectivity and active site topology of human cytochrome P450 2J2.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Great adaptability of the heme-cysteinate monooxygenases family to very diverse substrates and sophisticated reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mansuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi700876a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (04), pp.258-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S108842460700031X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192068v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective, competitive and mechanism-based inhibitors of human cytochrome P450 2J2.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
+                <w:t xml:space="preserve">Unusual Regioselectivity and Active Site Topology of Human Cytochrome P450 2J2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dc Zeldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dijols</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mansuy</w:t>
+                <w:t xml:space="preserve">Pm Dansette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mansuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.10237-10247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00191990v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Great adaptability of the heme-cysteinate monooxygenases family to very diverse substrates and sophisticated reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Unusual regioselectivity and active site topology of human cytochrome P450 2J2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darryl C Zeldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick M Dansette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mansuy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 11 (04), pp.258-268. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (36), pp.10237-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S108842460700031X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bi700876a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440253v1</w:t>
+                <w:t xml:space="preserve">hal-00192068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGN AND SYNTHESIS OF SELECTIVE, HIGH-AFFINITY INHIBITORS OF HUMAN CYTOCHROME P450 2J2.</w:t>
+                <w:t xml:space="preserve">Design and synthesis of selective, high-affinity inhibitors of human cytochrome P450 2J2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dijols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7690,112 +7690,121 @@
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darryl C. Zeldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 16, pp.2777-2780</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 16, pp.2777-2780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2006.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00110053v1</w:t>
+                <w:t xml:space="preserve">hal-00068615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of selective, high-affinity inhibitors of human cytochrome P450 2J2</w:t>
+                <w:t xml:space="preserve">DESIGN AND SYNTHESIS OF SELECTIVE, HIGH-AFFINITY INHIBITORS OF HUMAN CYTOCHROME P450 2J2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dijols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7815,78 +7824,69 @@
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darryl C. Zeldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 16, pp.2777-2780. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 16, pp.2777-2780</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2006.02.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00068615v1</w:t>
+                <w:t xml:space="preserve">hal-00110053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RABBIT AORTA CONVERTS 15-HPETE TO TRIHYDROXYEICOSATRIENOIC ACIDS : POTENTIAL ROLE OF CYTOCHROME P450</w:t>
               </w:r>
@@ -7924,51 +7924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darryl C. Zeldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 420, pp.142-152</w:t>
@@ -8098,77 +8098,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative processes for natural active ingredients extraction and their online functionalization using flow chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diakaridia Sangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8361,77 +8361,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative processes for natural active ingredients extraction and their online functionalization using flow chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diakaridia Sangaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8611,103 +8611,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-enzymatic synthesis of glycosylated amino-acid derivatives: desulfoglycosinolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Montaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European peptide symposium (EPS, 34, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Leipzig, Germany. pp.180, </w:t>
@@ -8790,51 +8790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycosyltransferases GT-B domain swapping : How to expand versatility for sugar donors and acceptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Mekhalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8885,64 +8885,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neolectins, towards new tools for selective sugar binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastassja Burrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9101,51 +9101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galactofuranosidase – thioglycoligase potency for thiogalactofuranoside synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Seničar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9222,51 +9222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of furanoside-specific neolectins: bioengineering, imaging and diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Seničar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9362,90 +9362,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ formation of nucleotide-sugars from simple substrates for glycosyltransferase-catalyzed reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd K. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amélia Pilar Rauter; Thisbe K Lindhorst; Yves Queneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Chemistry: Chemical and Biological Approaches - Volume 45</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, Royal Society of Chemistry, pp.336-351, 2021, SPR - Carbohydrate Chemistry, 978-1-83916-390-6. </w:t>
@@ -9522,51 +9522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, Royal Society of Chemistry, pp.245-265, 2017, Carbohydrate Chemistry, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9626,51 +9626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, Royal Society of Chemistry, pp.178-194, 2014, Carbohydrate Chemistry, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9988,51 +9988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066577v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#226;ris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Rundstadler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2025.109516" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04495037v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakaridia Sangar&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Car&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109605" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571280v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Senicar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094826" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04439697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Yaacoub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pedeux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-S&#232;che" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46010046" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510330v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Burrini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29061322" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04456971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bretagne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matthews" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105747" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04252882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Atwi-Ghaddar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2023.07.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346358v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202301040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Makhokh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larcher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamblin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chefdor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076318" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Cutolo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Didak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108562" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Vaumas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.11.017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331379v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Peyrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillotin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100672" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Papi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nativi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01749C" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Kurdziel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kope&#263;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Lewi&#324;ski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB00226G" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922109v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Seni&#269;ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103465" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478285v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domingues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Jaszczyk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Ismael" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Albertino Figueiredo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001053" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478291v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Assaf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore G Pistorio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Demchenko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9100826" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090335v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.10.032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523659v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafite" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marroun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coadou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110631" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Topalis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120120" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330966v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marroun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marques" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177806v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseeva V. Svetlana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.05.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478307v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuna Kim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Traore" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03186" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan P. Graves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl C. Zeldin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Dansette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19072066" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478310v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Ati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sweeney" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixiang Blake Zheng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35847-w" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466049v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maunit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.040" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-507RLKLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608341v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.03.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8WXF8R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440288v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.180" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886425v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cancellieri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-1210" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046226v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montaut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marqu&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01003b" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465972v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bravo-Veyrat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.11.049" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKCVR51L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478314v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ortmayer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binuraj Menon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewes Tralau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Fisher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20159" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847044v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sauvageot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2016.02.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH06GRPD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187142v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorya Belaz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rattier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H. Routier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2015.07.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSQN28KG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478318v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M&#233;ndez-Ardoy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cendret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405481" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/335B13003F5D8B71F3C0AF0B53316AF521E1D6A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478319v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Fayad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.09.084" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX41353X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478324v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi400951q" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180770v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehm&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saurat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine De-Tauzia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7790-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478329v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7332-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AA0286794E1F955C6A2F33896502345763A744A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440286v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barkauskaite" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Brassington" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Tan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Warwicker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dunstan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3164" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440284v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.08.046" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RSWNH9D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478336v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Amaral" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Levy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derren Heyes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Outeiro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12039" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478330v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300063" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C407708DB4222FD1587592375590C3A47BF3AEB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.02.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3RVFSD2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440270v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Knezevic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1889" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440275v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2np20030a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Slade" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Weston" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10404" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440266v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Driscoll" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Mclean" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mast" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pikuleva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.164293" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440259v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Cheesman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.032706" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440261v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pudney" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mcgrory" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayun Pang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Hay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200900071" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440265v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Combe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Scrutton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.006262" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440263v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Roberts" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goldrick" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.056630" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259028v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dc Zeldin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pm Dansette" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mansuy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192068v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl C Zeldin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Dansette" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi700876a" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191990v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dijols" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2007.03.028" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440253v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S108842460700031X" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110053v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buisson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Macherey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068615v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.02.004" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094604v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra L. Pfister" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Spitzbarta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660761v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660706v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakaridia Sangare" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660755v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660712v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670163v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523696v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schuler" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Latour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buisson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024982v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.618" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478436v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilleron" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Mekhalfi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660777v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660783v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326637v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seni&#269;ar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Eliseeva" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petoud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daniellou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326639v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03710068v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd K. Wagner" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00336" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478312v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peyrot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010641-00245" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478322v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00178" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D4A6D6405C293AB0E0BC10BDC174D3B474FB06E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00192090v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066577v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#226;ris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Rundstadler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2025.109516" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571280v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Senicar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094826" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04439697v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Yaacoub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pedeux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-S&#232;che" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46010046" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Burrini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29061322" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04456971v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bretagne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matthews" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105747" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04495037v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakaridia Sangar&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Car&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109605" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04252882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Atwi-Ghaddar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2023.07.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346358v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202301040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Makhokh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larcher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamblin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chefdor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076318" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Cutolo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Didak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108562" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Vaumas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.11.017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331379v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Peyrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillotin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100672" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478280v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Kurdziel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kope&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Lewi&#324;ski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB00226G" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922109v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Seni&#269;ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103465" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domingues" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Jaszczyk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Ismael" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Albertino Figueiredo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478288v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Papi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nativi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01749C" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafite" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marroun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coadou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110631" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466045v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Topalis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120120" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330966v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marroun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marques" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseeva V. Svetlana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.05.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuna Kim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Traore" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03186" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Assaf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore G Pistorio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Demchenko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9100826" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090335v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.10.032" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan P. Graves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl C. Zeldin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Dansette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19072066" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478310v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Ati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sweeney" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixiang Blake Zheng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35847-w" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466049v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maunit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.040" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-507RLKLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608341v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.03.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8WXF8R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440288v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.180" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886425v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cancellieri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-1210" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046226v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montaut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marqu&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01003b" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465972v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bravo-Veyrat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.11.049" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKCVR51L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478314v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ortmayer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binuraj Menon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewes Tralau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Fisher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20159" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847044v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sauvageot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2016.02.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH06GRPD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187142v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorya Belaz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rattier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H. Routier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2015.07.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSQN28KG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478318v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M&#233;ndez-Ardoy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cendret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405481" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/335B13003F5D8B71F3C0AF0B53316AF521E1D6A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478319v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Fayad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.09.084" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX41353X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478324v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi400951q" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180770v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehm&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saurat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine De-Tauzia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7790-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440284v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.08.046" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RSWNH9D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478336v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Amaral" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Levy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derren Heyes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Outeiro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12039" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478330v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300063" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C407708DB4222FD1587592375590C3A47BF3AEB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440286v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barkauskaite" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Brassington" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Tan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Warwicker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dunstan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3164" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478329v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7332-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AA0286794E1F955C6A2F33896502345763A744A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.02.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3RVFSD2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440270v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Knezevic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1889" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440275v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2np20030a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Slade" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Weston" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10404" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440266v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Driscoll" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Mclean" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mast" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pikuleva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.164293" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440261v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pudney" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mcgrory" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayun Pang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Hay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200900071" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440265v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Combe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Scrutton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.006262" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440263v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Roberts" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goldrick" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.056630" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440259v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Cheesman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.032706" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191990v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dijols" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl C Zeldin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Dansette" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2007.03.028" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440253v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S108842460700031X" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259028v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dc Zeldin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pm Dansette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mansuy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192068v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi700876a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068615v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buisson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Macherey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.02.004" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110053v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094604v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra L. Pfister" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Spitzbarta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660761v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660706v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakaridia Sangare" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660755v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660712v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670163v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523696v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schuler" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Latour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buisson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024982v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.618" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478436v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilleron" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Mekhalfi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660777v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660783v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326637v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seni&#269;ar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Eliseeva" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petoud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daniellou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326639v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03710068v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd K. Wagner" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00336" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478312v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peyrot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010641-00245" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478322v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00178" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D4A6D6405C293AB0E0BC10BDC174D3B474FB06E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00192090v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>