--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -342,745 +342,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galf-Specific Neolectins: Towards Promising Diagnostic Tools</w:t>
+                <w:t xml:space="preserve">Numerical modeling and evaluation of solid-liquid extraction with pressurized hot water extraction applied to Robinia Pseudoacacia wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateja Senicar</w:t>
+                <w:t xml:space="preserve">Diakaridia Sangaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Roubinet</w:t>
+                <w:t xml:space="preserve">Flore Caré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ferrières</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (9), pp.4826. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195, pp.109605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25094826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2023.109605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571280v1</w:t>
+                <w:t xml:space="preserve">hal-04495037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Identification of New c-FLIP Inhibitors for Restoring Apoptosis in TRAIL-Resistant Cancer Cells</w:t>
+                <w:t xml:space="preserve">Galf-Specific Neolectins: Towards Promising Diagnostic Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Yaacoub</w:t>
+                <w:t xml:space="preserve">Mateja Senicar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Pedeux</w:t>
+                <w:t xml:space="preserve">Benoit Roubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Jarry</w:t>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 46 (1), pp.710 - 728. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (9), pp.4826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cimb46010046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms25094826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439697v1</w:t>
+                <w:t xml:space="preserve">hal-04571280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocatalytic synthesis of coumarin S-glycosides: towards non-cytotoxic probes for biomedical imaging and sensing</w:t>
+                <w:t xml:space="preserve">The Identification of New c-FLIP Inhibitors for Restoring Apoptosis in TRAIL-Resistant Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nastassja Burrini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pâris</w:t>
+                <w:t xml:space="preserve">Katherine Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Collet</w:t>
+                <w:t xml:space="preserve">Rémy Pedeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Daniellou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ulrich Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29061322⟩</w:t>
+              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (1), pp.710 - 728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cimb46010046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510330v1</w:t>
+                <w:t xml:space="preserve">hal-04439697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Mix and Match’ auto-assembly of glycosyltransferase domains delivers biocatalysts with improved substrate promiscuity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Bretagne</w:t>
+                <w:t xml:space="preserve">Biocatalytic synthesis of coumarin S-glycosides: towards non-cytotoxic probes for biomedical imaging and sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastassja Burrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pâris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.105747⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (6), pp.1322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29061322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456971v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling and evaluation of solid-liquid extraction with pressurized hot water extraction applied to Robinia Pseudoacacia wood</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">‘Mix and Match’ auto-assembly of glycosyltransferase domains delivers biocatalysts with improved substrate promiscuity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Caré</w:t>
+                <w:t xml:space="preserve">Damien Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pâris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Buron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
+                <w:t xml:space="preserve">David Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bostyn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastassja Burrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 195, pp.109605. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 300 (3), pp. 105747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2023.109605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.105747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495037v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Fluid Dynamics (CFD) modeling of static maceration in view to optimize continuous flow extractions of robinetin and dihydrorobinetin from Robinia pseudoacacia wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diakaridia Sangaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Atwi-Ghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1157,77 +1157,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to Mono‐, Di‐ and Tri‐(Het)Arylated Pyrazolo[5,1‐&amp;lt;i&amp;gt;b&amp;lt;/i&amp;gt;]oxazoles Using Cyclization, C−H Activation and Suzuki–Miyaura Palladium‐Catalyzed Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1451,51 +1451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanka Didak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1546,51 +1546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of Dictyoglomus thermophilum β-d-xylosidase DtXyl unravels the structural determinants for efficient notoginsenoside R1 hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pâris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1598,51 +1598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Vaumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 181, pp.34-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1804,1497 +1804,1497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioglycoligation of aromatic thiols using a natural glucuronide donor</w:t>
+                <w:t xml:space="preserve">Synthesis of an STnThr analogue, structurally based on a TnThr antigen mimetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martyna Kurdziel</w:t>
+                <w:t xml:space="preserve">Francesco Papi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pâris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Kopeć</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristina Nativi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (29), pp.5582-5585. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0OB00226G⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 18 (37), pp.7366-7372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0OB01749C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478280v1</w:t>
+                <w:t xml:space="preserve">hal-03478288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galactofuranose-related enzymes: challenges and hopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateja Seničar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateja Seničar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Landemarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (10), pp.3465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21103465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformationally restricted oxazolidin‐2‐one fused bicyclic iminosugars as potential glycosidase inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thioglycoligation of aromatic thiols using a natural glucuronide donor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyna Kurdziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Domingues</w:t>
+                <w:t xml:space="preserve">Magdalena Kopeć</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pâris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justyna Jaszczyk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Richard Daniellou</w:t>
+                <w:t xml:space="preserve">Krzysztof Lewiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202001053⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (29), pp.5582-5585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0OB00226G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478285v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of an STnThr analogue, structurally based on a TnThr antigen mimetic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conformationally restricted oxazolidin‐2‐one fused bicyclic iminosugars as potential glycosidase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Jaszczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Papi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Maria Isabel Ismael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Albertino Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (37), pp.7366-7372. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (38), pp.6109-6126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0OB01749C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202001053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478288v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-glycosyltransferase UGT74B1 can glycosylate both S- and O-acceptors: mechanistic insights through substrate specificity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrolysis of glycosyl thioimidates by glycoside hydrolase requires remote activation for efficient activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lafite</w:t>
+                <w:t xml:space="preserve">Zeinab Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marroun</w:t>
+                <w:t xml:space="preserve">Salvatore G Pistorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Coadou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Marquès</w:t>
+                <w:t xml:space="preserve">Alexei Demchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2019.110631⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (10), pp.826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal9100826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523659v1</w:t>
+                <w:t xml:space="preserve">hal-03478291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of phosphorylation using immobilized kinases by on-line enzyme bioreactors hyphenated with High-Resolution Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of successive phosphorylations of thymidine using free and immobilized human nucleoside/nucleotide kinases by Flow Injection Analysis with High-Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Ferey</w:t>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Colas</w:t>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Topalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120120⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1049, pp.115-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2018.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466045v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-glycosyltransferase UGT74B1 can glycosylate both S- and O-acceptors: mechanistic insights through substrate specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Marroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Marroun</w:t>
+                <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Montaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 479, pp.110631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mcat.2019.110631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galactofuranosidase from JHA 19 Streptomyces sp:. subcloning and biochemical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateja Senicar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 480, pp.35-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carres.2019.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of the $\alpha$-L-Rhamnosidase DtRha from dictyoglomus thermophilum : Application to the selective derhamnosylation of natural flavonoids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hyuna Kim</w:t>
+                <w:t xml:space="preserve">S-glycosyltransferase UGT74B1 can glycosylate both S- and O-acceptors: mechanistic insights through substrate specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Traore</w:t>
+                <w:t xml:space="preserve">S. Marroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
+                <w:t xml:space="preserve">G. Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Montaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03186⟩</w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 479, pp.110631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2019.110631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478307v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of glycosyl thioimidates by glycoside hydrolase requires remote activation for efficient activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillotin</w:t>
+                <w:t xml:space="preserve">Monitoring of phosphorylation using immobilized kinases by on-line enzyme bioreactors hyphenated with High-Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Assaf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexei Demchenko</w:t>
+                <w:t xml:space="preserve">Dimitrios Topalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal9100826⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.120120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478291v1</w:t>
+                <w:t xml:space="preserve">hal-03466045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of successive phosphorylations of thymidine using free and immobilized human nucleoside/nucleotide kinases by Flow Injection Analysis with High-Resolution Mass Spectrometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Colas</w:t>
+                <w:t xml:space="preserve">Biochemical characterization of the $\alpha$-L-Rhamnosidase DtRha from dictyoglomus thermophilum : Application to the selective derhamnosylation of natural flavonoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyuna Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Nehmé</w:t>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1049, pp.115-122. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.1916-1922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2018.10.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090335v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Arginine 117 in Substrate Recognition by Human Cytochrome P450 2J2</w:t>
               </w:r>
@@ -3427,51 +3427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LPG1x family from $Leishmania\ major$ is constituted of rare eukaryotic galactofuranosyltransferases with unprecedented catalytic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3548,90 +3548,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TLC-UV hyphenated with MALDI-TOFMS for the screening of invertase substrates in plant extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Maunit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3729,51 +3729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 137, pp.190-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3845,51 +3845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13, pp.1857-1865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3975,51 +3975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Landemarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 89 (9), pp.1295-1304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4053,103 +4053,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UGT74B1 from Arabidopsis thaliana as a versatile biocatalyst for the synthesis of desulfoglycosinolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Marroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Montaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Marquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (26), pp.6252-6261. </w:t>
@@ -4187,103 +4187,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a thin-layer chromatography/densitometry method for the characterization of invertase activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bravo-Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1477, pp.108-113. </w:t>
@@ -4652,51 +4652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise H. Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4811,51 +4811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Cendret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (5), pp.1978-1991. </w:t>
@@ -4918,51 +4918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaying human neutrophil elastase activity by capillary zone electrophoresis combined with laser-induced fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntia Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5060,51 +5060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (9), pp.1447-1455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5138,51 +5138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New in-capillary electrophoretic kinase assays to evaluate inhibitors of the PI3k/Akt/mTOR signaling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5190,51 +5190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Saurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ludivine De-Tauzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 406 (15), pp.3743-3754. </w:t>
@@ -5266,725 +5266,725 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human protein kinase inhibitor screening by capillary electrophoresis using transverse diffusion of laminar flow profiles for reactant mixing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualization of poly(ADP-ribose) bound to PARG reveals inherent balance between exo- and endo-glycohydrolase activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Routier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eva Barkauskaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Brassington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Warwicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dunstan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.08.046⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), pp.2164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms3164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440284v1</w:t>
+                <w:t xml:space="preserve">hal-04440286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis of kynurenine 3-monooxygenase inhibition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Derren Heyes</w:t>
+                <w:t xml:space="preserve">Electrophoretically mediated microanalysis for in-capillaryelectrical cell lysis and fast enzyme quantification by capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Outeiro</w:t>
+                <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 496 (7445), pp.382-385. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 405 (28), pp.9159-9167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature12039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-7332-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478336v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-capillary reactant mixing for monitoring glycerol kinase kinetics by CE</w:t>
+                <w:t xml:space="preserve">Human protein kinase inhibitor screening by capillary electrophoresis using transverse diffusion of laminar flow profiles for reactant mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1314, pp.298-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.08.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jssc.201300063⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03478330v1</w:t>
+                <w:t xml:space="preserve">hal-04440284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of poly(ADP-ribose) bound to PARG reveals inherent balance between exo- and endo-glycohydrolase activities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural basis of kynurenine 3-monooxygenase inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Brassington</w:t>
+                <w:t xml:space="preserve">Marta Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Tan</w:t>
+                <w:t xml:space="preserve">Colin Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Warwicker</w:t>
+                <w:t xml:space="preserve">Derren Heyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Dunstan</w:t>
+                <w:t xml:space="preserve">Tiago Outeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (1), pp.2164. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 496 (7445), pp.382-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms3164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature12039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440286v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophoretically mediated microanalysis for in-capillaryelectrical cell lysis and fast enzyme quantification by capillary electrophoresis</w:t>
+                <w:t xml:space="preserve">In-capillary reactant mixing for monitoring glycerol kinase kinetics by CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 405 (28), pp.9159-9167. </w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (13), pp.2151-2157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-013-7332-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201300063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478329v1</w:t>
+                <w:t xml:space="preserve">hal-03478330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New development in in-capillary electrophoresis techniques for kinetic and inhibition study of enzymes</w:t>
               </w:r>
@@ -6009,51 +6009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6112,103 +6112,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and mechanism of a canonical poly(ADP-ribose) glycohydrolase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Dunstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Barkauskaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Knezevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Brassington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (1), pp.878. </w:t>
@@ -6259,51 +6259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare and unusual glycosylation of peptides and proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (7), pp.729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6350,64 +6350,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure and catalytic mechanism of a poly(ADP-ribose) glycohydrolase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dea Slade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Dunstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Barkauskaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ria Weston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6497,51 +6497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Driscoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsty Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Mast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6599,1078 +6599,1078 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Pathways and Free‐Energy Landscapes for Enzymatic Hydride Transfer Probed by Hydrostatic Pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Structure of Mycobacterium tuberculosis CYP125</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsty Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Pudney</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sam Hay</w:t>
+                <w:t xml:space="preserve">Myles Cheesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Mast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.200900071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284 (51), pp.35524-35533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.032706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440261v1</w:t>
+                <w:t xml:space="preserve">hal-04440259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Internal Reaction Chamber in Dimethylglycine Oxidase Provides Efficient Protection from Exposure to Toxic Formaldehyde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tewes Tralau</w:t>
+                <w:t xml:space="preserve">Parallel Pathways and Free‐Energy Landscapes for Enzymatic Hydride Transfer Probed by Hydrostatic Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Pudney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Mcgrory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colin Levy</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayun Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Combe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nigel Scrutton</w:t>
+                <w:t xml:space="preserve">Sam Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.006262⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (8), pp.1379-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.200900071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440265v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-based Mechanism of CMP-2-keto-3-deoxymanno-octulonic Acid Synthetase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">An Internal Reaction Chamber in Dimethylglycine Oxidase Provides Efficient Protection from Exposure to Toxic Formaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewes Tralau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Roberts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Goldrick</w:t>
+                <w:t xml:space="preserve">Nigel Scrutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 284 (51), pp.35514-35523. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.056630⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 284 (26), pp.17826-17834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.006262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440263v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Structure of Mycobacterium tuberculosis CYP125</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kirsty Mclean</w:t>
+                <w:t xml:space="preserve">Structure-based Mechanism of CMP-2-keto-3-deoxymanno-octulonic Acid Synthetase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derren Heyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colin Levy</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myles Cheesman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia Mast</w:t>
+                <w:t xml:space="preserve">Marie Goldrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 284 (51), pp.35524-35533. </w:t>
+              <w:t xml:space="preserve">, 2009, 284 (51), pp.35514-35523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.032706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.056630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440259v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective, competitive and mechanism-based inhibitors of human cytochrome P450 2J2.</w:t>
+                <w:t xml:space="preserve">Unusual regioselectivity and active site topology of human cytochrome P450 2J2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dijols</w:t>
+                <w:t xml:space="preserve">Darryl C Zeldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darryl C Zeldin</w:t>
+                <w:t xml:space="preserve">Patrick M Dansette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mansuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.abb.2007.03.028⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (36), pp.10237-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi700876a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00191990v1</w:t>
+                <w:t xml:space="preserve">hal-00192068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Great adaptability of the heme-cysteinate monooxygenases family to very diverse substrates and sophisticated reactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
+                <w:t xml:space="preserve">Unusual Regioselectivity and Active Site Topology of Human Cytochrome P450 2J2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dc Zeldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pm Dansette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mansuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.10237-10247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440253v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual Regioselectivity and Active Site Topology of Human Cytochrome P450 2J2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dc Zeldin</w:t>
+                <w:t xml:space="preserve">Selective, competitive and mechanism-based inhibitors of human cytochrome P450 2J2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pm Dansette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Mansuy</w:t>
+                <w:t xml:space="preserve">Sylvie Dijols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darryl C Zeldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick M Dansette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mansuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 464 (2), pp.155-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2007.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259028v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00191990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual regioselectivity and active site topology of human cytochrome P450 2J2.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Great adaptability of the heme-cysteinate monooxygenases family to very diverse substrates and sophisticated reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mansuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46 (36), pp.10237-47. </w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (04), pp.258-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi700876a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S108842460700031X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192068v1</w:t>
+                <w:t xml:space="preserve">hal-04440253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of selective, high-affinity inhibitors of human cytochrome P450 2J2</w:t>
+                <w:t xml:space="preserve">DESIGN AND SYNTHESIS OF SELECTIVE, HIGH-AFFINITY INHIBITORS OF HUMAN CYTOCHROME P450 2J2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dijols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7690,121 +7690,112 @@
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darryl C. Zeldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 16, pp.2777-2780. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 16, pp.2777-2780</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068615v1</w:t>
+                <w:t xml:space="preserve">hal-00110053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGN AND SYNTHESIS OF SELECTIVE, HIGH-AFFINITY INHIBITORS OF HUMAN CYTOCHROME P450 2J2.</w:t>
+                <w:t xml:space="preserve">Design and synthesis of selective, high-affinity inhibitors of human cytochrome P450 2J2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dijols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7824,69 +7815,78 @@
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darryl C. Zeldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 16, pp.2777-2780</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 16, pp.2777-2780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2006.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110053v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RABBIT AORTA CONVERTS 15-HPETE TO TRIHYDROXYEICOSATRIENOIC ACIDS : POTENTIAL ROLE OF CYTOCHROME P450</w:t>
               </w:r>
@@ -7924,51 +7924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darryl C. Zeldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 420, pp.142-152</w:t>
@@ -8023,428 +8023,428 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biotechnologies à la rescousse des chimistes - L’ingénierie Protéique en biocatalyse</w:t>
+                <w:t xml:space="preserve">From thioglycoligases to S-glycosyltransferases: a biocatalytic toolbox for thioglycosides production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de l'Union des Professeurs de Biotechnologie et Biologie Moléculaire (UPBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPMB, Oct 2023, SAINT JEAN DE BRAYE, France</w:t>
+              <w:t xml:space="preserve">Glyco@Alps Scientific Day 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Glyco@Alps, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660761v1</w:t>
+                <w:t xml:space="preserve">hal-04660755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative processes for natural active ingredients extraction and their online functionalization using flow chemistry</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thioglycosides enzymatic synthesis – from thioglycoligases to S-glycosyltransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (ECCE 14 &amp; ECAB 7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">European Glycoscience Community webinar series 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Glycoscience Community, Mar 2023, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660706v1</w:t>
+                <w:t xml:space="preserve">hal-04660712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From thioglycoligases to S-glycosyltransferases: a biocatalytic toolbox for thioglycosides production</w:t>
+                <w:t xml:space="preserve">Les biotechnologies à la rescousse des chimistes - L’ingénierie Protéique en biocatalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glyco@Alps Scientific Day 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Glyco@Alps, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de l'Union des Professeurs de Biotechnologie et Biologie Moléculaire (UPBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPMB, Oct 2023, SAINT JEAN DE BRAYE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660755v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioglycosides enzymatic synthesis – from thioglycoligases to S-glycosyltransferases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative processes for natural active ingredients extraction and their online functionalization using flow chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Caré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diakaridia Sangare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Glycoscience Community webinar series 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Glycoscience Community, Mar 2023, Webinar, France</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (ECCE 14 &amp; ECAB 7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660712v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative processes for natural active ingredients extraction and their online functionalization using flow chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diakaridia Sangaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8611,103 +8611,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-enzymatic synthesis of glycosylated amino-acid derivatives: desulfoglycosinolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Montaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European peptide symposium (EPS, 34, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Leipzig, Germany. pp.180, </w:t>
@@ -8790,51 +8790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycosyltransferases GT-B domain swapping : How to expand versatility for sugar donors and acceptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Mekhalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8885,64 +8885,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neolectins, towards new tools for selective sugar binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastassja Burrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9101,51 +9101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galactofuranosidase – thioglycoligase potency for thiogalactofuranoside synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Seničar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9222,51 +9222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of furanoside-specific neolectins: bioengineering, imaging and diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Seničar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9362,90 +9362,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ formation of nucleotide-sugars from simple substrates for glycosyltransferase-catalyzed reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd K. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amélia Pilar Rauter; Thisbe K Lindhorst; Yves Queneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Chemistry: Chemical and Biological Approaches - Volume 45</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, Royal Society of Chemistry, pp.336-351, 2021, SPR - Carbohydrate Chemistry, 978-1-83916-390-6. </w:t>
@@ -9522,51 +9522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, Royal Society of Chemistry, pp.245-265, 2017, Carbohydrate Chemistry, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9626,51 +9626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, Royal Society of Chemistry, pp.178-194, 2014, Carbohydrate Chemistry, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9988,51 +9988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066577v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#226;ris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Rundstadler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2025.109516" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571280v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Senicar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094826" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04439697v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Yaacoub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pedeux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-S&#232;che" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46010046" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Burrini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29061322" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04456971v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bretagne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matthews" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105747" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04495037v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakaridia Sangar&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Car&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109605" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04252882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Atwi-Ghaddar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2023.07.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346358v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202301040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Makhokh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larcher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamblin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chefdor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076318" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Cutolo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Didak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108562" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Vaumas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.11.017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331379v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Peyrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillotin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100672" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478280v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Kurdziel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kope&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Lewi&#324;ski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB00226G" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922109v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Seni&#269;ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103465" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domingues" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Jaszczyk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Ismael" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Albertino Figueiredo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478288v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Papi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nativi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01749C" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafite" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marroun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coadou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110631" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466045v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Topalis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120120" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330966v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marroun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marques" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseeva V. Svetlana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.05.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuna Kim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Traore" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03186" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Assaf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore G Pistorio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Demchenko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9100826" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090335v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.10.032" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan P. Graves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl C. Zeldin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Dansette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19072066" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478310v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Ati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sweeney" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixiang Blake Zheng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35847-w" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466049v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maunit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.040" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-507RLKLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608341v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.03.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8WXF8R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440288v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.180" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886425v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cancellieri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-1210" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046226v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montaut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marqu&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01003b" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465972v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bravo-Veyrat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.11.049" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKCVR51L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478314v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ortmayer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binuraj Menon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewes Tralau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Fisher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20159" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847044v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sauvageot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2016.02.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH06GRPD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187142v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorya Belaz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rattier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H. Routier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2015.07.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSQN28KG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478318v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M&#233;ndez-Ardoy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cendret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405481" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/335B13003F5D8B71F3C0AF0B53316AF521E1D6A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478319v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Fayad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.09.084" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX41353X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478324v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi400951q" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180770v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehm&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saurat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine De-Tauzia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7790-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440284v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.08.046" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RSWNH9D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478336v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Amaral" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Levy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derren Heyes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Outeiro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12039" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478330v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300063" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C407708DB4222FD1587592375590C3A47BF3AEB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440286v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barkauskaite" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Brassington" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Tan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Warwicker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dunstan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3164" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478329v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7332-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AA0286794E1F955C6A2F33896502345763A744A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.02.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3RVFSD2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440270v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Knezevic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1889" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440275v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2np20030a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Slade" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Weston" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10404" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440266v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Driscoll" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Mclean" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mast" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pikuleva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.164293" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440261v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pudney" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mcgrory" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayun Pang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Hay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200900071" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440265v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Combe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Scrutton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.006262" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440263v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Roberts" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goldrick" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.056630" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440259v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Cheesman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.032706" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191990v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dijols" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl C Zeldin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Dansette" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2007.03.028" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440253v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S108842460700031X" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259028v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dc Zeldin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pm Dansette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mansuy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192068v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi700876a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068615v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buisson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Macherey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.02.004" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110053v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094604v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra L. Pfister" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Spitzbarta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660761v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660706v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakaridia Sangare" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660755v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660712v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670163v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523696v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schuler" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Latour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buisson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024982v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.618" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478436v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilleron" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Mekhalfi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660777v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660783v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326637v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seni&#269;ar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Eliseeva" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petoud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daniellou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326639v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03710068v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd K. Wagner" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00336" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478312v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peyrot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010641-00245" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478322v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00178" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D4A6D6405C293AB0E0BC10BDC174D3B474FB06E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00192090v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066577v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#226;ris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Rundstadler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2025.109516" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04495037v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakaridia Sangar&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Car&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109605" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571280v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Senicar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094826" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04439697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Yaacoub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pedeux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-S&#232;che" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46010046" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510330v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Burrini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29061322" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04456971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bretagne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matthews" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105747" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04252882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Atwi-Ghaddar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2023.07.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346358v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202301040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Makhokh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larcher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamblin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chefdor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076318" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Cutolo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Didak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108562" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Vaumas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.11.017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331379v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Peyrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillotin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100672" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Papi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nativi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01749C" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Seni&#269;ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103465" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478280v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Kurdziel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kope&#263;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Lewi&#324;ski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB00226G" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478285v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domingues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Jaszczyk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Ismael" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Albertino Figueiredo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001053" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478291v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Assaf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore G Pistorio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Demchenko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9100826" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090335v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.10.032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330966v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafite" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marroun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marques" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110631" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177806v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseeva V. Svetlana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.05.011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marroun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coadou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466045v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Topalis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120120" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478307v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuna Kim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Traore" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03186" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan P. Graves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl C. Zeldin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Dansette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19072066" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478310v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Ati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sweeney" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixiang Blake Zheng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35847-w" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466049v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maunit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.040" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-507RLKLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608341v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.03.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8WXF8R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440288v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.180" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886425v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cancellieri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-1210" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046226v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montaut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marqu&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01003b" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465972v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bravo-Veyrat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.11.049" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKCVR51L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478314v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ortmayer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binuraj Menon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewes Tralau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Fisher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20159" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847044v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sauvageot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2016.02.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH06GRPD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187142v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorya Belaz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rattier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H. Routier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2015.07.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSQN28KG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478318v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M&#233;ndez-Ardoy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cendret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405481" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/335B13003F5D8B71F3C0AF0B53316AF521E1D6A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478319v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Fayad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.09.084" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX41353X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478324v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi400951q" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180770v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehm&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saurat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine De-Tauzia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7790-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440286v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barkauskaite" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Brassington" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Tan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Warwicker" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dunstan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3164" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478329v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7332-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AA0286794E1F955C6A2F33896502345763A744A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440284v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.08.046" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RSWNH9D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478336v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Amaral" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Levy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derren Heyes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Outeiro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12039" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478330v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300063" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C407708DB4222FD1587592375590C3A47BF3AEB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.02.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3RVFSD2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440270v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Knezevic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1889" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440275v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2np20030a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Slade" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Weston" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10404" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440266v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Driscoll" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Mclean" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mast" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pikuleva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.164293" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440259v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Cheesman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.032706" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440261v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pudney" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mcgrory" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayun Pang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Hay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200900071" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440265v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Combe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Scrutton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.006262" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440263v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Roberts" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goldrick" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.056630" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192068v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl C Zeldin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Dansette" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi700876a" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259028v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dc Zeldin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pm Dansette" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mansuy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191990v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dijols" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2007.03.028" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440253v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S108842460700031X" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110053v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buisson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Macherey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068615v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.02.004" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094604v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra L. Pfister" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Spitzbarta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660755v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660712v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660761v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660706v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakaridia Sangare" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670163v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523696v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schuler" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Latour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buisson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024982v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.618" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478436v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilleron" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Mekhalfi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660777v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04660783v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326637v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seni&#269;ar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Eliseeva" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petoud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daniellou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326639v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03710068v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd K. Wagner" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00336" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478312v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peyrot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010641-00245" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478322v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00178" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D4A6D6405C293AB0E0BC10BDC174D3B474FB06E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00192090v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>