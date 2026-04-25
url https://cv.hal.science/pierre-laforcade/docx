--- v0 (2026-03-19)
+++ v1 (2026-04-25)
@@ -100,235 +100,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Domain‐Independent, Extensible Framework for Generators of Training Game Activities on Declarative Knowledge</w:t>
+                <w:t xml:space="preserve">Design and Implementation Framework of Game Activity Generators for Declarative Knowledge Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (4), pp.1-23. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jcal.70082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TLT.2025.3646366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143067v1</w:t>
+                <w:t xml:space="preserve">hal-05441656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation Framework of Game Activity Generators for Declarative Knowledge Training</w:t>
+                <w:t xml:space="preserve">A Domain‐Independent, Extensible Framework for Generators of Training Game Activities on Declarative Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (4), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TLT.2025.3646366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jcal.70082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441656v1</w:t>
+                <w:t xml:space="preserve">hal-05143067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework de conception et d'implémentation de générateurs d'activités de jeu d'entrainement aux connaissances déclaratives Framework for the design and implementation of game activity generators for declarative knowledge training</w:t>
               </w:r>
@@ -1438,233 +1438,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Facts to Concrete Game Elements for Generation Purposes: A Conceptual Approach</w:t>
+                <w:t xml:space="preserve">Mapping Task Types and Gameplay Categories in the Context of Declarative Knowledge Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Learning Alliance - 12th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Dublin, Ireland. pp.342-352, </w:t>
+              <w:t xml:space="preserve">15th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.264-275, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-49065-1_33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0011840100003470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434158v2</w:t>
+                <w:t xml:space="preserve">hal-04093538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generator of Personalised Training Games Activities: A Conceptual Design Approach</w:t>
+                <w:t xml:space="preserve">Un framework de conception pour des générateurs d'activités de jeu variées et adaptées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Learning Alliance - 12th International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France. pp.88-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434180v2</w:t>
+                <w:t xml:space="preserve">hal-04152004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Task Types and Gameplay Categories in the Context of Declarative Knowledge Training</w:t>
+                <w:t xml:space="preserve">An Analysis Framework for Designing Declarative Knowledge Training Games Using Roguelite Genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
@@ -1673,277 +1690,260 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Computer Supported Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.264-275, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0011840100003470⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.276-287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011840200003470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093538v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un framework de conception pour des générateurs d'activités de jeu variées et adaptées</w:t>
+                <w:t xml:space="preserve">Generator of Personalised Training Games Activities: A Conceptual Design Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Games and Learning Alliance - 12th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dublin, Ireland. pp.321-331, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49065-1_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152004v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434180v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis Framework for Designing Declarative Knowledge Training Games Using Roguelite Genre</w:t>
+                <w:t xml:space="preserve">Mapping Facts to Concrete Game Elements for Generation Purposes: A Conceptual Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Computer Supported Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.276-287, </w:t>
+              <w:t xml:space="preserve">Games and Learning Alliance - 12th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dublin, Ireland. pp.342-352, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011840200003470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49065-1_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093534v1</w:t>
+                <w:t xml:space="preserve">hal-04434158v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressing adaptations to take into account in generator-based exercisers: an exploratory study about multiplication facts</w:t>
               </w:r>
@@ -2425,122 +2425,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Driven Engineering Process to Support the Adaptive Generation of Learning Game Scenarios</w:t>
+                <w:t xml:space="preserve">Supporting the Adaptive Generation of Learning Game Scenarios with a Model-Driven Engineering Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rim Kacem</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Laghouaouta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning (ECTEL'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom. pp.151-165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98572-5_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740062v1</w:t>
+                <w:t xml:space="preserve">hal-01885384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pattern-matching based Approach for Problem Solving in Model Transformations</w:t>
               </w:r>
@@ -2624,118 +2620,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting the Adaptive Generation of Learning Game Scenarios with a Model-Driven Engineering Framework</w:t>
+                <w:t xml:space="preserve">A Model-Driven Engineering Process to Support the Adaptive Generation of Learning Game Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youness Laghouaouta</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Kacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning (ECTEL'18)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CSEDU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC, Mar 2018, Funchal, Madeira, Portugal. pp.67-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885384v1</w:t>
+                <w:t xml:space="preserve">hal-01740062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Component-Based Mobile Learning Game Authoring Tool</w:t>
               </w:r>
@@ -2823,723 +2823,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making explicit the Moodle instructional design language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abstraction par méta-modélisation du métier de conception des plate-formes de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th IEEE International Conference on Advanced Learning Technologies (ICALT2015),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Hualien, Taiwan</w:t>
+              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.324-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458035v1</w:t>
+                <w:t xml:space="preserve">hal-01405961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for identifying and formalizing the underlying instructional design language of existent LMSs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turning recurrent uses of e-learning tools into reusable pedagogical activities : a Meta-Modeling approach applied to a Moodle case-study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSEDU - 7th International Conference on Computer Supported Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Lisbonne, Portugal</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, Lisbonne, Portugal. pp.64-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005434000640076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433214v1</w:t>
+                <w:t xml:space="preserve">hal-01433215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstraction par méta-modélisation du métier de conception des plate-formes de formation</w:t>
+                <w:t xml:space="preserve">A Meta-Modeling Approach for Capturing Recurrent Uses of Moodle Tools into Pedagogical Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSEDU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-29585-5_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405961v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning recurrent uses of e-learning tools into reusable pedagogical activities : a Meta-Modeling approach applied to a Moodle case-study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A meta-model based approach for identifying and formalizing LMS instructional design languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU - 7th International Conference on Computer Supported Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The International Conference on Collaboration Technologies and Systems (CTS 2015), The 16th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Atlanta, Georgia (USA), Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433215v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meta-Modeling Approach for Capturing Recurrent Uses of Moodle Tools into Pedagogical Activities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification et formalisation du langage de conception pédagogique des plateformes de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.288-293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-29585-5_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01714489v1</w:t>
+                <w:t xml:space="preserve">hal-01405957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-model based approach for identifying and formalizing LMS instructional design languages</w:t>
+                <w:t xml:space="preserve">Making explicit the Moodle instructional design language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Collaboration Technologies and Systems (CTS 2015), The 16th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Atlanta, Georgia (USA), Unknown Region</w:t>
+              <w:t xml:space="preserve">The 15th IEEE International Conference on Advanced Learning Technologies (ICALT2015),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hualien, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458033v1</w:t>
+                <w:t xml:space="preserve">hal-01458035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et formalisation du langage de conception pédagogique des plateformes de formation</w:t>
+                <w:t xml:space="preserve">A method for identifying and formalizing the underlying instructional design language of existent LMSs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.288-293</w:t>
+              <w:t xml:space="preserve">CSEDU - 7th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405957v1</w:t>
+                <w:t xml:space="preserve">hal-01433214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Meta-Modeling Approach for Extending the Instructional Design Semantics of Learning Management Systems</w:t>
               </w:r>
@@ -4111,204 +4111,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specification of learning management system-centered graphical instructional design languages - A DSM experimentation about the Moodle platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esteban Loiseau</w:t>
+                <w:t xml:space="preserve">Models and tools for a contextualized observation strategy in a TEL environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Akli Ouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software Paradigm Trends (ICSOFT-PT 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Reykjavik, Iceland. pp.504--511</w:t>
+              <w:t xml:space="preserve">ICALT 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Beijing, China. pp.288--290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433265v1</w:t>
+                <w:t xml:space="preserve">hal-01433454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and tools for a contextualized observation strategy in a TEL environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Iksal</w:t>
+                <w:t xml:space="preserve">Specification of learning management system-centered graphical instructional design languages - A DSM experimentation about the Moodle platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALT 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Beijing, China. pp.288--290</w:t>
+              <w:t xml:space="preserve">International Conference on Software Paradigm Trends (ICSOFT-PT 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Reykjavik, Iceland. pp.504--511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433454v1</w:t>
+                <w:t xml:space="preserve">hal-01433265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des besoins et pratiques d’observation de situations d'apprentissage : Protocole d'enquête et premiers résultats</w:t>
               </w:r>
@@ -4465,51 +4465,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis process for identifying and formalizing LMS instructional language</w:t>
+                <w:t xml:space="preserve">Expressing the implicit instructional design language embedded in an LMS: motivations and process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abedmouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
@@ -4527,490 +4527,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
+              <w:t xml:space="preserve">15th IASTED International Conference on Computers and Advanced Technology in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Naples, Italy. pp.125--131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433491v1</w:t>
+                <w:t xml:space="preserve">hal-01433490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of LMSs Instuctional Languages: an Analysis Process</w:t>
+                <w:t xml:space="preserve">Specification of visual instructional design languages dedicated to Learning Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abedmouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies</w:t>
+              <w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452341v1</w:t>
+                <w:t xml:space="preserve">hal-01433492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specification of visual instructional design languages dedicated to Learning Management Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the design of courses thanks to graphical and external dedicated languages: a Moodle experimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laforcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abedmouleh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Moodle Research Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433492v1</w:t>
+                <w:t xml:space="preserve">hal-01433471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressing the implicit instructional design language embedded in an LMS: motivations and process</w:t>
+                <w:t xml:space="preserve">Identification of LMSs Instuctional Languages: an Analysis Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abedmouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laforcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IASTED International Conference on Computers and Advanced Technology in Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Naples, Italy. pp.125--131</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433490v1</w:t>
+                <w:t xml:space="preserve">hal-01452341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the design of courses thanks to graphical and external dedicated languages: a Moodle experimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An analysis process for identifying and formalizing LMS instructional language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Abedmouleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aymen Abedmouleh</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moodle Research Conference 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433471v1</w:t>
+                <w:t xml:space="preserve">hal-01433491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operationalization of Learning Scenarios on Existent Learning Management Systems: The Moodle Case-Study</w:t>
+                <w:t xml:space="preserve">A Model-Driven And External Approach For Learning Design Upon Learning Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abedmouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
@@ -5028,73 +5028,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Seville, Spain. pp.143--148</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Supported Education CSEDU'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Noordwijkerhout, Netherlands. pp.398--401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433505v1</w:t>
+                <w:t xml:space="preserve">hal-01452343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operationalization of Learning Scenarios on Open and Distance Learning platforms: the case of the Moodle Platform</w:t>
               </w:r>
@@ -5182,51 +5182,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Driven And External Approach For Learning Design Upon Learning Management Systems</w:t>
+                <w:t xml:space="preserve">Operationalization of Learning Scenarios on Existent Learning Management Systems: The Moodle Case-Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abedmouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
@@ -5244,73 +5244,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Supported Education CSEDU'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Noordwijkerhout, Netherlands. pp.398--401</w:t>
+              <w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Seville, Spain. pp.143--148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452343v1</w:t>
+                <w:t xml:space="preserve">hal-01433505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-engineering of Technology Enhanced Learning systems: the case of the Apprenticeship Electronic Booklet</w:t>
               </w:r>
@@ -5869,502 +5869,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Domain-Specific-Modeling Approach to Support Scenarios-Based Instructional Design</w:t>
+                <w:t xml:space="preserve">Supporting the Specification of Educational Modeling Languages and Learning Scenarios with a Domain-Specific-Modeling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Zendagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de ECTEL'08 (3rd European Conference on Technology Enhanced Learning)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Maastricht The, Netherlands. pp.185--196</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies (ICALT'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Santander, Spain. pp.819--821</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433968v1</w:t>
+                <w:t xml:space="preserve">hal-01457596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support to the specification of observation needs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to Support Scenarios-Based Instructional Design: a Domain-Specific-Modeling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laforcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Zendagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies (ICALT'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Santander, Spain. pp.793--797</w:t>
+              <w:t xml:space="preserve">Actes de ICSOFT'08 (3nd International Conference on Software and Data Technologies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Porto, Portugal. pp.327-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457594v1</w:t>
+                <w:t xml:space="preserve">hal-01457595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la spécification de besoins d'observation : une approche centrée scénarisation pédagogique</w:t>
+                <w:t xml:space="preserve">Support to the specification of observation needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Zendagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de TICE'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies (ICALT'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Santander, Spain. pp.793--797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433971v1</w:t>
+                <w:t xml:space="preserve">hal-01457594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Support Scenarios-Based Instructional Design: a Domain-Specific-Modeling Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aide à la spécification de besoins d'observation : une approche centrée scénarisation pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Zendagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boubekeur Zendagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de ICSOFT'08 (3nd International Conference on Software and Data Technologies)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Porto, Portugal. pp.327-332</w:t>
+              <w:t xml:space="preserve">Actes de TICE'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457595v1</w:t>
+                <w:t xml:space="preserve">hal-01433971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting the Specification of Educational Modeling Languages and Learning Scenarios with a Domain-Specific-Modeling Approach</w:t>
+                <w:t xml:space="preserve">A Domain-Specific-Modeling Approach to Support Scenarios-Based Instructional Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Zendagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies (ICALT'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Santander, Spain. pp.819--821</w:t>
+              <w:t xml:space="preserve">Actes de ECTEL'08 (3rd European Conference on Technology Enhanced Learning)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Maastricht The, Netherlands. pp.185--196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457596v1</w:t>
+                <w:t xml:space="preserve">hal-01433968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénarisation Pédagogique et Ingénierie Dirigé par les Modèles Cadre d'étude pour la définition de langages et environnements-outils de scénarisation pédagogique spécifiques à des domaines</w:t>
               </w:r>
@@ -6501,342 +6501,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from a Planets Game: Elements of a Didactical Transposition Described with the CPM Language</w:t>
+                <w:t xml:space="preserve">CPM: A UML Profile to Design Cooperative PBL Situations at Didactical Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nodenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE International Conference on Advanced Learning Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2006, Kerkrade, Netherlands. pp.1164-1165</w:t>
+              <w:t xml:space="preserve">, Jul 2006, Kerkrade, Netherlands. pp.1113-1114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405763v1</w:t>
+                <w:t xml:space="preserve">hal-00405760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPM: A UML Profile to Design Cooperative PBL Situations at Didactical Level</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représentation graphique de scénarios pédagogiques abstraits : expérimentation entre IMS-LD et UML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Conference on Advanced Learning Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Kerkrade, Netherlands. pp.1113-1114</w:t>
+              <w:t xml:space="preserve">Actes de TICE'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405760v1</w:t>
+                <w:t xml:space="preserve">hal-01434128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation graphique de scénarios pédagogiques abstraits : expérimentation entre IMS-LD et UML</w:t>
+                <w:t xml:space="preserve">Next Step for Educational Modeling Languages: The Model Driven Engineering and Reengineering Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de TICE'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The 6th IEEE International Conference on Advanced Learning Technologies (ICALT'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Kerkrade The, Netherlands. pp.745--747</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434128v1</w:t>
+                <w:t xml:space="preserve">hal-01452352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next Step for Educational Modeling Languages: The Model Driven Engineering and Reengineering Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning from a Planets Game: Elements of a Didactical Transposition Described with the CPM Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nodenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th IEEE International Conference on Advanced Learning Technologies (ICALT'2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Kerkrade The, Netherlands. pp.745--747</w:t>
+              <w:t xml:space="preserve">6th IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Kerkrade, Netherlands. pp.1164-1165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452352v1</w:t>
+                <w:t xml:space="preserve">hal-00405763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts, Techniques and Tools for an Educational Modeling Language</w:t>
               </w:r>
@@ -7738,51 +7738,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Declarative Knowledge Training Games: An Analysis Framework Based on the Roguelite Genre</w:t>
+                <w:t xml:space="preserve">An Approach for Mapping Declarative Knowledge Training Task Types to Gameplay Categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
@@ -7791,102 +7791,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Supported Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2052, Springer Nature Switzerland, pp.69-92, 2024, Communications in Computer and Information Science, 978-3-031-53655-7. </w:t>
+              <w:t xml:space="preserve">, 2052, Springer Nature Switzerland, pp.47-68, 2024, Communications in Computer and Information Science, 978-3-031-53655-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-53656-4_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-53656-4_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639000v1</w:t>
+                <w:t xml:space="preserve">hal-04638993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach for Mapping Declarative Knowledge Training Task Types to Gameplay Categories</w:t>
+                <w:t xml:space="preserve">Designing Declarative Knowledge Training Games: An Analysis Framework Based on the Roguelite Genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
@@ -7895,264 +7895,264 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Supported Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2052, Springer Nature Switzerland, pp.47-68, 2024, Communications in Computer and Information Science, 978-3-031-53655-7. </w:t>
+              <w:t xml:space="preserve">, 2052, Springer Nature Switzerland, pp.69-92, 2024, Communications in Computer and Information Science, 978-3-031-53655-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-53656-4_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-53656-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638993v1</w:t>
+                <w:t xml:space="preserve">hal-04639000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Adapted Learning Game Scenarios: A Model-Driven Engineering Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Practical Approach for Constraint Solving in Model Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Laghouaouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Supported Education. 10th International Conference, CSEDU 2018, Funchal, Madeira, Portugal, March 15–17, 2018, Revised Selected Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1022, Springer, pp.95-116, 2019, Communications in Computer and Information Science, 978-3-030-21150-9. </w:t>
+              <w:t xml:space="preserve">Software Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1077, Springer, pp.104-123, 2019, Communications in Computer and Information Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-21151-6_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29157-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177667v1</w:t>
+                <w:t xml:space="preserve">hal-02305449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Approach for Constraint Solving in Model Transformations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of Adapted Learning Game Scenarios: A Model-Driven Engineering Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laforcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Laghouaouta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruce M. McLaren; Rob Reilly; Susan Zvacek; James Uhomoibhi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1077, Springer, pp.104-123, 2019, Communications in Computer and Information Science, </w:t>
+              <w:t xml:space="preserve">Computer Supported Education. 10th International Conference, CSEDU 2018, Funchal, Madeira, Portugal, March 15–17, 2018, Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1022, Springer, pp.95-116, 2019, Communications in Computer and Information Science, 978-3-030-21150-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29157-0_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21151-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305449v1</w:t>
+                <w:t xml:space="preserve">hal-02177667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and formalization of LMS instructional design languages : Moodle case study</w:t>
               </w:r>
@@ -8521,238 +8521,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02248696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual design of coherent technology enhanced learning systems: a Few Lessons learned from CPM language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-Driven Engineering (MDE) and Model-Driven Architecture (MDA) applied to the Modeling and Deployment of Technology Enhanced Learning (TEL) Systems: promises, challenges and issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laforcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nodenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Luca Botturi ; Todd Stubbs. </w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claus Pahl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Visual Languages for Instructional Design: Theories and Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGI Global, pp.254-280, 2007, Information Science Reference</w:t>
+              <w:t xml:space="preserve">Architecture Solutions for E-learning Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, IGI Global, pp.116-136, 2007, Information Science Reference, 978-159904633-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343605v1</w:t>
+                <w:t xml:space="preserve">hal-00372442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Driven Engineering (MDE) and Model-Driven Architecture (MDA) applied to the Modeling and Deployment of Technology Enhanced Learning (TEL) Systems: promises, challenges and issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual design of coherent technology enhanced learning systems: a Few Lessons learned from CPM language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nodenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Claus Pahl. </w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Pallec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luca Botturi ; Todd Stubbs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture Solutions for E-learning Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14, IGI Global, pp.116-136, 2007, Information Science Reference, 978-159904633-4</w:t>
+              <w:t xml:space="preserve">Handbook of Visual Languages for Instructional Design: Theories and Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI Global, pp.254-280, 2007, Information Science Reference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372442v1</w:t>
+                <w:t xml:space="preserve">hal-00343605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Modelling within a Net-Learning Environment</w:t>
               </w:r>
@@ -9344,51 +9344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lemoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laforcade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.70082" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441656v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2025.3646366" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113191v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laghouaouta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2023.107177" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635126v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.1.3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714525v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.1.3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvlc.2010.08.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV3L56C1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nodenot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5204/jld.v2i2.39" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72315-5_17" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434158v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49065-1_33" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434180v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49065-1_31" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093538v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011840100003470" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011840200003470" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711643v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mottier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011033100003182" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782522v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_49" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3373971" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740062v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kacem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885381v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006847901130123" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman-" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458035v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433214v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405961v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433215v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005434000640076" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714489v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29585-5_8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405957v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433249v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433250v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455470v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Akli Ouali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433259v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Abedmouleh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455471v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433265v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433454v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433491v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452341v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433471v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433505v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452343v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226416v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.146" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Zendagui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433953v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433954v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433952v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433968v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457594v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457595v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457596v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161559v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405760v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452352v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405808v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408575v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908731v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Schlenker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Aiken" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2005.80" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372819v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquesuza&#224;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2005.437" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01910026v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COGINF.2003.1225950" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000663v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913222v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639000v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53656-4_4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638993v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53656-4_3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177667v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305449v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29157-0_5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433162v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019520v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29585-5_2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019574v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02248696v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343605v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372442v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01907090v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458038v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005664v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515230v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Vakhrina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lemoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laforcade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2025.3646366" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143067v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.70082" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113191v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laghouaouta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2023.107177" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635126v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.1.3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714525v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.1.3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvlc.2010.08.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV3L56C1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nodenot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5204/jld.v2i2.39" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72315-5_17" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093538v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011840100003470" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152004v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011840200003470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434180v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49065-1_31" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434158v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49065-1_33" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711643v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mottier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011033100003182" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782522v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_49" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3373971" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885381v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006847901130123" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kacem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman-" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433215v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005434000640076" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29585-5_8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433214v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433249v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433250v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455470v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Akli Ouali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433259v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Abedmouleh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455471v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433454v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433265v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433471v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452341v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433491v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452343v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226416v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.146" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Zendagui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433953v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433954v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433952v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457596v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457595v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433971v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433968v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161559v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405760v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452352v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405808v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408575v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908731v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Schlenker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Aiken" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2005.80" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372819v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquesuza&#224;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2005.437" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01910026v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COGINF.2003.1225950" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000663v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913222v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638993v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53656-4_3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639000v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53656-4_4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305449v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29157-0_5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433162v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019520v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29585-5_2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019574v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02248696v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372442v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343605v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01907090v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458038v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005664v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515230v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Vakhrina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>