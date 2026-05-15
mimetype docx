--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -100,235 +100,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation Framework of Game Activity Generators for Declarative Knowledge Training</w:t>
+                <w:t xml:space="preserve">A Domain‐Independent, Extensible Framework for Generators of Training Game Activities on Declarative Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (4), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TLT.2025.3646366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jcal.70082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441656v1</w:t>
+                <w:t xml:space="preserve">hal-05143067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Domain‐Independent, Extensible Framework for Generators of Training Game Activities on Declarative Knowledge</w:t>
+                <w:t xml:space="preserve">Design and Implementation Framework of Game Activity Generators for Declarative Knowledge Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (4), pp.1-23. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jcal.70082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TLT.2025.3646366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143067v1</w:t>
+                <w:t xml:space="preserve">hal-05441656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework de conception et d'implémentation de générateurs d'activités de jeu d'entrainement aux connaissances déclaratives Framework for the design and implementation of game activity generators for declarative knowledge training</w:t>
               </w:r>
@@ -1438,250 +1438,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Task Types and Gameplay Categories in the Context of Declarative Knowledge Training</w:t>
+                <w:t xml:space="preserve">Mapping Facts to Concrete Game Elements for Generation Purposes: A Conceptual Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Computer Supported Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.264-275, </w:t>
+              <w:t xml:space="preserve">Games and Learning Alliance - 12th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dublin, Ireland. pp.342-352, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011840100003470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49065-1_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093538v1</w:t>
+                <w:t xml:space="preserve">hal-04434158v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un framework de conception pour des générateurs d'activités de jeu variées et adaptées</w:t>
+                <w:t xml:space="preserve">Generator of Personalised Training Games Activities: A Conceptual Design Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Games and Learning Alliance - 12th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dublin, Ireland. pp.321-331, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49065-1_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152004v1</w:t>
+                <w:t xml:space="preserve">hal-04434180v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis Framework for Designing Declarative Knowledge Training Games Using Roguelite Genre</w:t>
+                <w:t xml:space="preserve">Mapping Task Types and Gameplay Categories in the Context of Declarative Knowledge Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
@@ -1690,260 +1673,277 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Computer Supported Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.276-287, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.264-275, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011840100003470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011840200003470⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04093534v1</w:t>
+                <w:t xml:space="preserve">hal-04093538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generator of Personalised Training Games Activities: A Conceptual Design Approach</w:t>
+                <w:t xml:space="preserve">Un framework de conception pour des générateurs d'activités de jeu variées et adaptées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Learning Alliance - 12th International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France. pp.88-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-49065-1_31⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04434180v2</w:t>
+                <w:t xml:space="preserve">hal-04152004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Facts to Concrete Game Elements for Generation Purposes: A Conceptual Approach</w:t>
+                <w:t xml:space="preserve">An Analysis Framework for Designing Declarative Knowledge Training Games Using Roguelite Genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Learning Alliance - 12th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Dublin, Ireland. pp.342-352, </w:t>
+              <w:t xml:space="preserve">15th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.276-287, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-49065-1_33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0011840200003470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434158v2</w:t>
+                <w:t xml:space="preserve">hal-04093534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressing adaptations to take into account in generator-based exercisers: an exploratory study about multiplication facts</w:t>
               </w:r>
@@ -2425,118 +2425,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting the Adaptive Generation of Learning Game Scenarios with a Model-Driven Engineering Framework</w:t>
+                <w:t xml:space="preserve">A Model-Driven Engineering Process to Support the Adaptive Generation of Learning Game Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youness Laghouaouta</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Kacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning (ECTEL'18)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CSEDU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC, Mar 2018, Funchal, Madeira, Portugal. pp.67-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885384v1</w:t>
+                <w:t xml:space="preserve">hal-01740062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pattern-matching based Approach for Problem Solving in Model Transformations</w:t>
               </w:r>
@@ -2620,122 +2624,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Driven Engineering Process to Support the Adaptive Generation of Learning Game Scenarios</w:t>
+                <w:t xml:space="preserve">Supporting the Adaptive Generation of Learning Game Scenarios with a Model-Driven Engineering Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rim Kacem</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Laghouaouta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning (ECTEL'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom. pp.151-165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98572-5_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740062v1</w:t>
+                <w:t xml:space="preserve">hal-01885384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Component-Based Mobile Learning Game Authoring Tool</w:t>
               </w:r>
@@ -2823,255 +2823,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstraction par méta-modélisation du métier de conception des plate-formes de formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Making explicit the Moodle instructional design language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.324-335</w:t>
+              <w:t xml:space="preserve">The 15th IEEE International Conference on Advanced Learning Technologies (ICALT2015),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hualien, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405961v1</w:t>
+                <w:t xml:space="preserve">hal-01458035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning recurrent uses of e-learning tools into reusable pedagogical activities : a Meta-Modeling approach applied to a Moodle case-study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A method for identifying and formalizing the underlying instructional design language of existent LMSs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSEDU - 7th International Conference on Computer Supported Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Lisbonne, Portugal. pp.64-76, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433215v1</w:t>
+                <w:t xml:space="preserve">hal-01433214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Meta-Modeling Approach for Capturing Recurrent Uses of Moodle Tools into Pedagogical Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3090,92 +3068,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSEDU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lisbon, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-29585-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-model based approach for identifying and formalizing LMS instructional design languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3204,366 +3182,388 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Collaboration Technologies and Systems (CTS 2015), The 16th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Atlanta, Georgia (USA), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et formalisation du langage de conception pédagogique des plateformes de formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abstraction par méta-modélisation du métier de conception des plate-formes de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.288-293</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.324-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405957v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making explicit the Moodle instructional design language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turning recurrent uses of e-learning tools into reusable pedagogical activities : a Meta-Modeling approach applied to a Moodle case-study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th IEEE International Conference on Advanced Learning Technologies (ICALT2015),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSEDU - 7th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lisbonne, Portugal. pp.64-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005434000640076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458035v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for identifying and formalizing the underlying instructional design language of existent LMSs</w:t>
+                <w:t xml:space="preserve">Identification et formalisation du langage de conception pédagogique des plateformes de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU - 7th International Conference on Computer Supported Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.288-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433214v1</w:t>
+                <w:t xml:space="preserve">hal-01405957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meta-Modeling Approach for Extending the Instructional Design Semantics of Learning Management Systems</w:t>
+                <w:t xml:space="preserve">Model Weaving and Pedagogy - Mapping Abstraction Levels in Instructional Design Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
@@ -3572,268 +3572,268 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Software Paradigm Trends (ICSOFT-PT 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Vienna, Austria. pp.72--80</w:t>
+              <w:t xml:space="preserve">, 2014, Vienna, Austria. pp.81--86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433249v1</w:t>
+                <w:t xml:space="preserve">hal-01433250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Weaving and Pedagogy - Mapping Abstraction Levels in Instructional Design Languages</w:t>
+                <w:t xml:space="preserve">Abstraction of Learning Management Systems Instructional Design Semantics: A Meta-modeling Approach Applied to the Moodle Case-Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Software Paradigm Trends (ICSOFT-PT 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th European Conference on Technology Enhanced Learning, EC-TEL 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.249-262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11200-8_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433250v1</w:t>
+                <w:t xml:space="preserve">hal-01433262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstraction of Learning Management Systems Instructional Design Semantics: A Meta-modeling Approach Applied to the Moodle Case-Study</w:t>
+                <w:t xml:space="preserve">A Meta-Modeling Approach for Extending the Instructional Design Semantics of Learning Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Technology Enhanced Learning, EC-TEL 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Software Paradigm Trends (ICSOFT-PT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vienna, Austria. pp.72--80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11200-8_19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01433262v1</w:t>
+                <w:t xml:space="preserve">hal-01433249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Strategic Organization of the Observation in a TEL system : Studies and First Formalizations</w:t>
               </w:r>
@@ -4465,51 +4465,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressing the implicit instructional design language embedded in an LMS: motivations and process</w:t>
+                <w:t xml:space="preserve">An analysis process for identifying and formalizing LMS instructional language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abedmouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
@@ -4527,490 +4527,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IASTED International Conference on Computers and Advanced Technology in Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Naples, Italy. pp.125--131</w:t>
+              <w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433490v1</w:t>
+                <w:t xml:space="preserve">hal-01433491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specification of visual instructional design languages dedicated to Learning Management Systems</w:t>
+                <w:t xml:space="preserve">Identification of LMSs Instuctional Languages: an Analysis Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abedmouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laforcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Laforcade</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433492v1</w:t>
+                <w:t xml:space="preserve">hal-01452341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the design of courses thanks to graphical and external dedicated languages: a Moodle experimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expressing the implicit instructional design language embedded in an LMS: motivations and process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Abedmouleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aymen Abedmouleh</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moodle Research Conference 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">15th IASTED International Conference on Computers and Advanced Technology in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Naples, Italy. pp.125--131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433471v1</w:t>
+                <w:t xml:space="preserve">hal-01433490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of LMSs Instuctional Languages: an Analysis Process</w:t>
+                <w:t xml:space="preserve">Specification of visual instructional design languages dedicated to Learning Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abedmouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies</w:t>
+              <w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452341v1</w:t>
+                <w:t xml:space="preserve">hal-01433492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis process for identifying and formalizing LMS instructional language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the design of courses thanks to graphical and external dedicated languages: a Moodle experimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laforcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abedmouleh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Moodle Research Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433491v1</w:t>
+                <w:t xml:space="preserve">hal-01433471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Driven And External Approach For Learning Design Upon Learning Management Systems</w:t>
+                <w:t xml:space="preserve">Operationalization of Learning Scenarios on Existent Learning Management Systems: The Moodle Case-Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abedmouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
@@ -5028,97 +5028,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Supported Education CSEDU'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Noordwijkerhout, Netherlands. pp.398--401</w:t>
+              <w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Seville, Spain. pp.143--148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452343v1</w:t>
+                <w:t xml:space="preserve">hal-01433505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operationalization of Learning Scenarios on Open and Distance Learning platforms: the case of the Moodle Platform</w:t>
+                <w:t xml:space="preserve">A Model-Driven And External Approach For Learning Design Upon Learning Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abedmouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
@@ -5136,97 +5136,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Advanced Learning Technologies (ICALT), 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Athens (USA), Unknown Region. pp.396--398</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Supported Education CSEDU'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Noordwijkerhout, Netherlands. pp.398--401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452342v1</w:t>
+                <w:t xml:space="preserve">hal-01452343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operationalization of Learning Scenarios on Existent Learning Management Systems: The Moodle Case-Study</w:t>
+                <w:t xml:space="preserve">Operationalization of Learning Scenarios on Open and Distance Learning platforms: the case of the Moodle Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abedmouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
@@ -5244,73 +5244,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Seville, Spain. pp.143--148</w:t>
+              <w:t xml:space="preserve">11th IEEE International Conference on Advanced Learning Technologies (ICALT), 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Athens (USA), Unknown Region. pp.396--398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433505v1</w:t>
+                <w:t xml:space="preserve">hal-01452342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-engineering of Technology Enhanced Learning systems: the case of the Apprenticeship Electronic Booklet</w:t>
               </w:r>
@@ -5869,502 +5869,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting the Specification of Educational Modeling Languages and Learning Scenarios with a Domain-Specific-Modeling Approach</w:t>
+                <w:t xml:space="preserve">A Domain-Specific-Modeling Approach to Support Scenarios-Based Instructional Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Zendagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies (ICALT'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Santander, Spain. pp.819--821</w:t>
+              <w:t xml:space="preserve">Actes de ECTEL'08 (3rd European Conference on Technology Enhanced Learning)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Maastricht The, Netherlands. pp.185--196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457596v1</w:t>
+                <w:t xml:space="preserve">hal-01433968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Support Scenarios-Based Instructional Design: a Domain-Specific-Modeling Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Support to the specification of observation needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Zendagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de ICSOFT'08 (3nd International Conference on Software and Data Technologies)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Porto, Portugal. pp.327-332</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies (ICALT'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Santander, Spain. pp.793--797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457595v1</w:t>
+                <w:t xml:space="preserve">hal-01457594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support to the specification of observation needs</w:t>
+                <w:t xml:space="preserve">Aide à la spécification de besoins d'observation : une approche centrée scénarisation pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Zendagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laforcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies (ICALT'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Santander, Spain. pp.793--797</w:t>
+              <w:t xml:space="preserve">Actes de TICE'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457594v1</w:t>
+                <w:t xml:space="preserve">hal-01433971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la spécification de besoins d'observation : une approche centrée scénarisation pédagogique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supporting the Specification of Educational Modeling Languages and Learning Scenarios with a Domain-Specific-Modeling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laforcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Zendagui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de TICE'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies (ICALT'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Santander, Spain. pp.819--821</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433971v1</w:t>
+                <w:t xml:space="preserve">hal-01457596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Domain-Specific-Modeling Approach to Support Scenarios-Based Instructional Design</w:t>
+                <w:t xml:space="preserve">How to Support Scenarios-Based Instructional Design: a Domain-Specific-Modeling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Zendagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de ECTEL'08 (3rd European Conference on Technology Enhanced Learning)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Maastricht The, Netherlands. pp.185--196</w:t>
+              <w:t xml:space="preserve">Actes de ICSOFT'08 (3nd International Conference on Software and Data Technologies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Porto, Portugal. pp.327-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433968v1</w:t>
+                <w:t xml:space="preserve">hal-01457595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénarisation Pédagogique et Ingénierie Dirigé par les Modèles Cadre d'étude pour la définition de langages et environnements-outils de scénarisation pédagogique spécifiques à des domaines</w:t>
               </w:r>
@@ -6501,342 +6501,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPM: A UML Profile to Design Cooperative PBL Situations at Didactical Level</w:t>
+                <w:t xml:space="preserve">Learning from a Planets Game: Elements of a Didactical Transposition Described with the CPM Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nodenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE International Conference on Advanced Learning Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2006, Kerkrade, Netherlands. pp.1113-1114</w:t>
+              <w:t xml:space="preserve">, Jul 2006, Kerkrade, Netherlands. pp.1164-1165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405760v1</w:t>
+                <w:t xml:space="preserve">hal-00405763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation graphique de scénarios pédagogiques abstraits : expérimentation entre IMS-LD et UML</w:t>
+                <w:t xml:space="preserve">Next Step for Educational Modeling Languages: The Model Driven Engineering and Reengineering Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de TICE'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The 6th IEEE International Conference on Advanced Learning Technologies (ICALT'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Kerkrade The, Netherlands. pp.745--747</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434128v1</w:t>
+                <w:t xml:space="preserve">hal-01452352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next Step for Educational Modeling Languages: The Model Driven Engineering and Reengineering Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CPM: A UML Profile to Design Cooperative PBL Situations at Didactical Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nodenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th IEEE International Conference on Advanced Learning Technologies (ICALT'2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Kerkrade The, Netherlands. pp.745--747</w:t>
+              <w:t xml:space="preserve">6th IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Kerkrade, Netherlands. pp.1113-1114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452352v1</w:t>
+                <w:t xml:space="preserve">hal-00405760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from a Planets Game: Elements of a Didactical Transposition Described with the CPM Language</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représentation graphique de scénarios pédagogiques abstraits : expérimentation entre IMS-LD et UML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Conference on Advanced Learning Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Kerkrade, Netherlands. pp.1164-1165</w:t>
+              <w:t xml:space="preserve">Actes de TICE'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405763v1</w:t>
+                <w:t xml:space="preserve">hal-01434128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts, Techniques and Tools for an Educational Modeling Language</w:t>
               </w:r>
@@ -7738,51 +7738,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach for Mapping Declarative Knowledge Training Task Types to Gameplay Categories</w:t>
+                <w:t xml:space="preserve">Designing Declarative Knowledge Training Games: An Analysis Framework Based on the Roguelite Genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
@@ -7791,102 +7791,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Supported Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2052, Springer Nature Switzerland, pp.47-68, 2024, Communications in Computer and Information Science, 978-3-031-53655-7. </w:t>
+              <w:t xml:space="preserve">, 2052, Springer Nature Switzerland, pp.69-92, 2024, Communications in Computer and Information Science, 978-3-031-53655-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-53656-4_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-53656-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638993v1</w:t>
+                <w:t xml:space="preserve">hal-04639000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Declarative Knowledge Training Games: An Analysis Framework Based on the Roguelite Genre</w:t>
+                <w:t xml:space="preserve">An Approach for Mapping Declarative Knowledge Training Task Types to Gameplay Categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
@@ -7895,264 +7895,264 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Supported Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2052, Springer Nature Switzerland, pp.69-92, 2024, Communications in Computer and Information Science, 978-3-031-53655-7. </w:t>
+              <w:t xml:space="preserve">, 2052, Springer Nature Switzerland, pp.47-68, 2024, Communications in Computer and Information Science, 978-3-031-53655-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-53656-4_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-53656-4_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639000v1</w:t>
+                <w:t xml:space="preserve">hal-04638993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Approach for Constraint Solving in Model Transformations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of Adapted Learning Game Scenarios: A Model-Driven Engineering Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laforcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Laghouaouta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruce M. McLaren; Rob Reilly; Susan Zvacek; James Uhomoibhi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1077, Springer, pp.104-123, 2019, Communications in Computer and Information Science, </w:t>
+              <w:t xml:space="preserve">Computer Supported Education. 10th International Conference, CSEDU 2018, Funchal, Madeira, Portugal, March 15–17, 2018, Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1022, Springer, pp.95-116, 2019, Communications in Computer and Information Science, 978-3-030-21150-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29157-0_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21151-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305449v1</w:t>
+                <w:t xml:space="preserve">hal-02177667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Adapted Learning Game Scenarios: A Model-Driven Engineering Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Practical Approach for Constraint Solving in Model Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Laghouaouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Supported Education. 10th International Conference, CSEDU 2018, Funchal, Madeira, Portugal, March 15–17, 2018, Revised Selected Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1022, Springer, pp.95-116, 2019, Communications in Computer and Information Science, 978-3-030-21150-9. </w:t>
+              <w:t xml:space="preserve">Software Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1077, Springer, pp.104-123, 2019, Communications in Computer and Information Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-21151-6_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29157-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177667v1</w:t>
+                <w:t xml:space="preserve">hal-02305449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and formalization of LMS instructional design languages : Moodle case study</w:t>
               </w:r>
@@ -9344,51 +9344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lemoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laforcade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2025.3646366" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143067v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.70082" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113191v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laghouaouta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2023.107177" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635126v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.1.3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714525v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.1.3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvlc.2010.08.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV3L56C1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nodenot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5204/jld.v2i2.39" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72315-5_17" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093538v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011840100003470" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152004v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011840200003470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434180v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49065-1_31" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434158v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49065-1_33" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711643v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mottier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011033100003182" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782522v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_49" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3373971" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885381v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006847901130123" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kacem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman-" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433215v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005434000640076" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29585-5_8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433214v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433249v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433250v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455470v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Akli Ouali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433259v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Abedmouleh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455471v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433454v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433265v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433471v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452341v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433491v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452343v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226416v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.146" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Zendagui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433953v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433954v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433952v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457596v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457595v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433971v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433968v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161559v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405760v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452352v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405808v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408575v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908731v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Schlenker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Aiken" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2005.80" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372819v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquesuza&#224;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2005.437" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01910026v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COGINF.2003.1225950" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000663v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913222v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638993v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53656-4_3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639000v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53656-4_4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305449v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29157-0_5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433162v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019520v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29585-5_2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019574v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02248696v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372442v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343605v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01907090v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458038v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005664v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515230v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Vakhrina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lemoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laforcade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.70082" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441656v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2025.3646366" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113191v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laghouaouta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2023.107177" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635126v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.1.3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714525v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.1.3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvlc.2010.08.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV3L56C1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nodenot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5204/jld.v2i2.39" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72315-5_17" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434158v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49065-1_33" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434180v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49065-1_31" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093538v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011840100003470" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011840200003470" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711643v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mottier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011033100003182" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782522v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_49" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3373971" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740062v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kacem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885381v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006847901130123" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman-" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458035v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433214v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714489v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29585-5_8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458033v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405961v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433215v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005434000640076" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405957v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_19" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433249v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455470v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Akli Ouali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433259v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Abedmouleh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455471v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433454v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433265v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433491v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452341v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433490v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433492v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433471v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433505v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226416v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.146" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Zendagui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433953v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433954v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433952v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433968v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457594v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457596v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457595v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161559v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405760v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405808v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408575v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908731v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Schlenker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Aiken" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2005.80" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372819v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquesuza&#224;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2005.437" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01910026v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COGINF.2003.1225950" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000663v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913222v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639000v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53656-4_4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638993v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53656-4_3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177667v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305449v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29157-0_5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433162v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019520v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29585-5_2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019574v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02248696v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372442v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343605v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01907090v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458038v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005664v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515230v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Vakhrina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>