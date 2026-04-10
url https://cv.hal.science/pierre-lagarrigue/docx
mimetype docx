--- v0 (2026-03-06)
+++ v1 (2026-04-10)
@@ -1381,891 +1381,891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing of the transversal cutting force for pocket milling cutters: application for roughing a magnesium-rare earth alloy</w:t>
+                <w:t xml:space="preserve">Drilling of thick composite materials using a step gundrill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Monies</w:t>
+                <w:t xml:space="preserve">P. Rahme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Danis</w:t>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walter Rubio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 89 (1), pp.45--64</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.304--313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950747v1</w:t>
+                <w:t xml:space="preserve">hal-01950750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of learning environments for Mechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Galaup</w:t>
+                <w:t xml:space="preserve">Communication system and team situation awareness in a multiplayer real-time learning environment: application to a virtual operating room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Muller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
+                <w:t xml:space="preserve">Vincent Lubrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Minville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2017.09.126⟩</w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (4), pp.489-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-016-1280-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630913v1</w:t>
+                <w:t xml:space="preserve">hal-01972653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drilling of thick composite materials using a step gundrill</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Landon</w:t>
+                <w:t xml:space="preserve">Design of learning environments for Mechanical Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Lachaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special issue: Manufacturing Engineering Society International Conference, MESIC 2017, 28-30 June 2017, Vigo (Pontevedra), Spain, 13, pp.1440 - 1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2017.09.126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950750v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication system and team situation awareness in a multiplayer real-time learning environment: application to a virtual operating room</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Balancing of the transversal cutting force for pocket milling cutters: application for roughing a magnesium-rare earth alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lubrano</w:t>
+                <w:t xml:space="preserve">Frederic Monies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Minville</w:t>
+                <w:t xml:space="preserve">Isabelle Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (1), pp.45--64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972653v1</w:t>
+                <w:t xml:space="preserve">hal-01950747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drilling analytical model of composite material with pilot hole</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+                <w:t xml:space="preserve">A learning game at the crossroads of institutions partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.51 - 69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.1312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2015110⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950769v1</w:t>
+                <w:t xml:space="preserve">hal-01630918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A learning game at the crossroads of institutions partners</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+                <w:t xml:space="preserve">Cutting forces and their modelling in plunge milling of magnesium-rare earth alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Danis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Monies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wojtowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84 (9), pp.1801--1820</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630918v1</w:t>
+                <w:t xml:space="preserve">hal-01950766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting forces and their modelling in plunge milling of magnesium-rare earth alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drilling analytical model of composite material with pilot hole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rahme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Danis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Monies</w:t>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wojtowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (5), pp.513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950766v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Complexity Fun-Machining Procedures in Mechanical Engineering</w:t>
               </w:r>
@@ -2359,90 +2359,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drilling of thick composite material with a small-diameter twist drill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rahme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2705,90 +2705,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delamination-free drilling of thick composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rahme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2826,77 +2826,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dry plunge-milling conditions on surface integrity of magnesium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wojtowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Monies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3612,64 +3612,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (3), pp.202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3729,64 +3729,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rahmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3962,103 +3962,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study into causes of damage to carbon epoxy composite material during the drilling process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rahme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (3/4), pp.309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4092,90 +4092,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chisel Edge Effect on Delamination when Drilling Thick Composite Materials with a Twist Drill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rahme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4516,51 +4516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Monies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4624,51 +4624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Monies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6396,256 +6396,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart drilling for Aerospace Industry: state of art in research and education</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Landon</w:t>
+                <w:t xml:space="preserve">A Board Game to Fight Against Misinformation and Fake News</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th CIRP Conference on Intelligent Computation in Manufacturing Engineering, CIRP ICME ˈ20</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Games and Learning Alliance (GALA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Laval, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985411v1</w:t>
+                <w:t xml:space="preserve">hal-03200508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Board Game to Fight Against Misinformation and Fake News</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Galaup</w:t>
+                <w:t xml:space="preserve">Smart drilling for Aerospace Industry: state of art in research and education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Games and Learning Alliance (GALA 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th CIRP Conference on Intelligent Computation in Manufacturing Engineering, CIRP ICME ˈ20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_31⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03200508v1</w:t>
+                <w:t xml:space="preserve">hal-02985411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Challenge of Designing Interactive Scenarios to Train Nurses on Rostering Problems in a Virtual Clinical Unit</w:t>
               </w:r>
@@ -6746,148 +6746,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Virtual Operating Room : Un learning game multi-joueurs 3D temps réel pour former à la gestion des risques.</w:t>
+                <w:t xml:space="preserve">A Method to Design a Multi-player Scenario to Experiment Risk Management in a Digital Collaborative Learning Game: A Case of Study in Healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeux &amp; Enjeux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Interactive Collaborative Learning (ICL 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Budapest, France. pp.926--935, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-73210-7_105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008755v1</w:t>
+                <w:t xml:space="preserve">hal-02055782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D real Time Collaborative Environment To Learn Teamwork And Non Technical Skills in The Operating Room</w:t>
               </w:r>
@@ -6912,64 +6921,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Minville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lubrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Interactive Collaborative Learning (ICL 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Belfast, United Kingdom. pp.143-157, </w:t>
@@ -7001,187 +7010,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to Design a Multi-player Scenario to Experiment Risk Management in a Digital Collaborative Learning Game: A Case of Study in Healthcare</w:t>
+                <w:t xml:space="preserve">3D Virtual Operating Room : Un learning game multi-joueurs 3D temps réel pour former à la gestion des risques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Interactive Collaborative Learning (ICL 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jeux &amp; Enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055782v1</w:t>
+                <w:t xml:space="preserve">hal-02008755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning mechanical engineering in a virtual workshop: A preliminary study on utilisability, utility and acceptability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7531,64 +7531,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lubrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Minville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7823,342 +7823,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drilling of thick composite structures with pilot hole using a twist drill</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing a design methodology for multi-character collaboration in immersive learning games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rahmé</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Sanselone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM16), Seville, Spain, June 22-26, 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
+              <w:t xml:space="preserve">6th International Conference on Virtual Worlds and Games for Serious Applications: VS-Games (VS-Games 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2014, Msida, Malta. pp.(electronic medium)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054260v1</w:t>
+                <w:t xml:space="preserve">hal-03260604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing a design methodology for multi-character collaboration in immersive learning games</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drilling of thick composite structures with pilot hole using a twist drill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Sanza</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Rahmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Virtual Worlds and Games for Serious Applications: VS-Games (VS-Games 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2014, Msida, Malta. pp.(electronic medium)</w:t>
+              <w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM16), Seville, Spain, June 22-26, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260604v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical model for drilling thick composite structures with pilot hole using a twist drill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rahmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8222,51 +8222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Wojtowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Monies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lamesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9196,51 +9196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Minville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Minhua Ma; Andreas Oikonomou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serious Games and Edutainment Applications</w:t>
@@ -9614,51 +9614,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60F4D9D6"/>
+    <w:nsid w:val="DC084D0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9845,51 +9845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lagarrigue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4376-8119" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076768961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350231v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sughosh Deshpande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70322/ism.2025.10026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-04tr68" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03891986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seitier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boudier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236801018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara Coimbra Gon&#231;alves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544054221100320" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.03.105" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768528v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons-Lelardeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Hall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i3.362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v8i2.8140" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053815v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minguella-Canela" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950747v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rubio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630913v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.126" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rahme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1280-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015110" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630918v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1312" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5BKCQBGJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950766v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wojtowicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galaup" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Segonds" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.476" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951223v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Senatore" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caumel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.698" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Couat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cegarra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rodsphon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geeraerts" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelardeux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200607v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baptista" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02097627v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cohen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-011-3372-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-24SSF20H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143369v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahm&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2011.042191" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138265v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-010-2773-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89A54C204128652135A16F6260987FE79FAF4174/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817223v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calmettes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2101" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04592225v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2008.020966" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2008-01-2301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2008.023722" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02124536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beceril" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.526.121" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Segonds" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04592273v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2006.010658" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04592289v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-004-2159-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G2WLLCPQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2003.12.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-130ZVFCD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04592295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04979932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Thivet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Abrantes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Dos Reis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80475-5_15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063564v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ghobrial" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-213" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-255" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397916v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999140v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bouzid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855211v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fabri&#232;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/al178" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001237v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672985v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/v-7uw143" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Landi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jessel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458637" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860745v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercadier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40274-7_13" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200508v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sarre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_31" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127200v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramolet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008755v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624752v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50337-0_12" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055782v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73210-7_105" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055765v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2017.8055811" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055840v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787391v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2016.0040" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651338v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2015.7295768" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219906v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054260v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rahm&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanselone" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054152v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687318v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wojtowicz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.08.213" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854410v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024997v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854015v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817345v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817346v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153546v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuhaitz Areitio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baleynaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817348v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cohen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120294v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lelardeux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-51645-5_7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51645-5_7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799315v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Montaut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/healthcare-games-metaphoric-approach/67955" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1903-6.ch002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lagarrigue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4376-8119" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076768961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350231v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sughosh Deshpande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70322/ism.2025.10026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-04tr68" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03891986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seitier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boudier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236801018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara Coimbra Gon&#231;alves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544054221100320" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.03.105" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768528v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons-Lelardeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Hall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i3.362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v8i2.8140" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053815v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minguella-Canela" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rahme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1280-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.126" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monies" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rubio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1312" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5BKCQBGJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950766v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wojtowicz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950769v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015110" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galaup" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Segonds" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.476" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951223v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Senatore" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caumel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.698" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Couat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cegarra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rodsphon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geeraerts" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelardeux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200607v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baptista" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02097627v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cohen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-011-3372-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-24SSF20H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143369v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahm&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2011.042191" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138265v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-010-2773-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89A54C204128652135A16F6260987FE79FAF4174/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817223v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calmettes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2101" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04592225v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2008.020966" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2008-01-2301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2008.023722" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02124536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beceril" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.526.121" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Segonds" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04592273v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2006.010658" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04592289v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-004-2159-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G2WLLCPQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2003.12.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-130ZVFCD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04592295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04979932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Thivet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Abrantes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Dos Reis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80475-5_15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063564v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ghobrial" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-213" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-255" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397916v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999140v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bouzid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855211v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fabri&#232;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/al178" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001237v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672985v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/v-7uw143" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Landi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jessel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458637" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860745v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercadier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40274-7_13" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200508v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sarre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_31" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127200v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramolet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055782v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73210-7_105" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624752v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50337-0_12" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008755v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055765v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2017.8055811" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055840v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787391v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2016.0040" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651338v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2015.7295768" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219906v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260604v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanselone" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054260v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rahm&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054152v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687318v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wojtowicz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.08.213" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854410v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024997v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854015v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817345v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817346v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153546v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuhaitz Areitio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baleynaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817348v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cohen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120294v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lelardeux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-51645-5_7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51645-5_7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799315v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Montaut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/healthcare-games-metaphoric-approach/67955" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1903-6.ch002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>