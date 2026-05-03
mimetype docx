--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1381,891 +1381,891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drilling of thick composite materials using a step gundrill</w:t>
+                <w:t xml:space="preserve">Balancing of the transversal cutting force for pocket milling cutters: application for roughing a magnesium-rare earth alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rahme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Landon</w:t>
+                <w:t xml:space="preserve">Frederic Monies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+                <w:t xml:space="preserve">Isabelle Danis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Piquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+                <w:t xml:space="preserve">Walter Rubio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 103, pp.304--313</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (1), pp.45--64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950750v1</w:t>
+                <w:t xml:space="preserve">hal-01950747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication system and team situation awareness in a multiplayer real-time learning environment: application to a virtual operating room</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drilling of thick composite materials using a step gundrill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lubrano</w:t>
+                <w:t xml:space="preserve">P. Rahme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Minville</w:t>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.304--313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972653v1</w:t>
+                <w:t xml:space="preserve">hal-01950750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of learning environments for Mechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Galaup</w:t>
+                <w:t xml:space="preserve">Communication system and team situation awareness in a multiplayer real-time learning environment: application to a virtual operating room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Muller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
+                <w:t xml:space="preserve">Vincent Lubrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Minville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2017.09.126⟩</w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (4), pp.489-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-016-1280-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630913v1</w:t>
+                <w:t xml:space="preserve">hal-01972653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing of the transversal cutting force for pocket milling cutters: application for roughing a magnesium-rare earth alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Monies</w:t>
+                <w:t xml:space="preserve">Design of learning environments for Mechanical Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Danis</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special issue: Manufacturing Engineering Society International Conference, MESIC 2017, 28-30 June 2017, Vigo (Pontevedra), Spain, 13, pp.1440 - 1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2017.09.126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950747v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A learning game at the crossroads of institutions partners</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+                <w:t xml:space="preserve">Drilling analytical model of composite material with pilot hole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rahme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rdst.1312⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (5), pp.513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630918v1</w:t>
+                <w:t xml:space="preserve">hal-01950769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting forces and their modelling in plunge milling of magnesium-rare earth alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Monies</w:t>
+                <w:t xml:space="preserve">A learning game at the crossroads of institutions partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wojtowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.51 - 69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.1312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950766v1</w:t>
+                <w:t xml:space="preserve">hal-01630918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drilling analytical model of composite material with pilot hole</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cutting forces and their modelling in plunge milling of magnesium-rare earth alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+                <w:t xml:space="preserve">Isabelle Danis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Monies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wojtowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84 (9), pp.1801--1820</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950769v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Complexity Fun-Machining Procedures in Mechanical Engineering</w:t>
               </w:r>
@@ -2359,90 +2359,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drilling of thick composite material with a small-diameter twist drill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rahme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2705,90 +2705,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delamination-free drilling of thick composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rahme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2826,77 +2826,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dry plunge-milling conditions on surface integrity of magnesium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wojtowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Monies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3612,64 +3612,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (3), pp.202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3729,64 +3729,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rahmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3962,103 +3962,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study into causes of damage to carbon epoxy composite material during the drilling process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rahme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (3/4), pp.309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4092,90 +4092,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chisel Edge Effect on Delamination when Drilling Thick Composite Materials with a Twist Drill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rahme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4516,51 +4516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Monies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4624,51 +4624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Monies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6746,442 +6746,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to Design a Multi-player Scenario to Experiment Risk Management in a Digital Collaborative Learning Game: A Case of Study in Healthcare</w:t>
+                <w:t xml:space="preserve">3D real Time Collaborative Environment To Learn Teamwork And Non Technical Skills in The Operating Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Minville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lubrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Interactive Collaborative Learning (ICL 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Budapest, France. pp.926--935, </w:t>
+              <w:t xml:space="preserve">19th International Conference on Interactive Collaborative Learning (ICL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Belfast, United Kingdom. pp.143-157, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-73210-7_105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-50337-0_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055782v1</w:t>
+                <w:t xml:space="preserve">hal-03624752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D real Time Collaborative Environment To Learn Teamwork And Non Technical Skills in The Operating Room</w:t>
+                <w:t xml:space="preserve">3D Virtual Operating Room : Un learning game multi-joueurs 3D temps réel pour former à la gestion des risques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Interactive Collaborative Learning (ICL 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jeux &amp; Enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624752v1</w:t>
+                <w:t xml:space="preserve">hal-02008755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Virtual Operating Room : Un learning game multi-joueurs 3D temps réel pour former à la gestion des risques.</w:t>
+                <w:t xml:space="preserve">A Method to Design a Multi-player Scenario to Experiment Risk Management in a Digital Collaborative Learning Game: A Case of Study in Healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeux &amp; Enjeux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Interactive Collaborative Learning (ICL 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Budapest, France. pp.926--935, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-73210-7_105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008755v1</w:t>
+                <w:t xml:space="preserve">hal-02055782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning mechanical engineering in a virtual workshop: A preliminary study on utilisability, utility and acceptability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7531,64 +7531,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lubrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Minville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7823,342 +7823,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing a design methodology for multi-character collaboration in immersive learning games</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drilling of thick composite structures with pilot hole using a twist drill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Sanselone</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Rahmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Virtual Worlds and Games for Serious Applications: VS-Games (VS-Games 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2014, Msida, Malta. pp.(electronic medium)</w:t>
+              <w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM16), Seville, Spain, June 22-26, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260604v1</w:t>
+                <w:t xml:space="preserve">hal-02054260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drilling of thick composite structures with pilot hole using a twist drill</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing a design methodology for multi-character collaboration in immersive learning games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sanselone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rahmé</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Sanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM16), Seville, Spain, June 22-26, 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
+              <w:t xml:space="preserve">6th International Conference on Virtual Worlds and Games for Serious Applications: VS-Games (VS-Games 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2014, Msida, Malta. pp.(electronic medium)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054260v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical model for drilling thick composite structures with pilot hole using a twist drill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rahmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8222,51 +8222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Wojtowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Monies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lamesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9196,51 +9196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Minville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Minhua Ma; Andreas Oikonomou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serious Games and Edutainment Applications</w:t>
@@ -9614,51 +9614,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC084D0A"/>
+    <w:nsid w:val="205B53F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9845,51 +9845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lagarrigue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4376-8119" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076768961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350231v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sughosh Deshpande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70322/ism.2025.10026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-04tr68" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03891986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seitier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boudier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236801018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara Coimbra Gon&#231;alves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544054221100320" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.03.105" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768528v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons-Lelardeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Hall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i3.362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v8i2.8140" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053815v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minguella-Canela" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rahme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1280-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.126" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monies" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rubio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1312" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5BKCQBGJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950766v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wojtowicz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950769v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015110" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galaup" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Segonds" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.476" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951223v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Senatore" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caumel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.698" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Couat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cegarra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rodsphon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geeraerts" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelardeux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200607v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baptista" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02097627v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cohen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-011-3372-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-24SSF20H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143369v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahm&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2011.042191" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138265v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-010-2773-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89A54C204128652135A16F6260987FE79FAF4174/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817223v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calmettes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2101" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04592225v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2008.020966" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2008-01-2301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2008.023722" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02124536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beceril" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.526.121" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Segonds" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04592273v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2006.010658" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04592289v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-004-2159-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G2WLLCPQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2003.12.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-130ZVFCD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04592295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04979932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Thivet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Abrantes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Dos Reis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80475-5_15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063564v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ghobrial" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-213" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-255" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397916v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999140v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bouzid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855211v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fabri&#232;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/al178" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001237v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672985v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/v-7uw143" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Landi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jessel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458637" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860745v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercadier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40274-7_13" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200508v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sarre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_31" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127200v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramolet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055782v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73210-7_105" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624752v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50337-0_12" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008755v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055765v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2017.8055811" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055840v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787391v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2016.0040" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651338v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2015.7295768" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219906v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260604v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanselone" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054260v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rahm&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054152v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687318v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wojtowicz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.08.213" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854410v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024997v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854015v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817345v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817346v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153546v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuhaitz Areitio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baleynaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817348v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cohen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120294v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lelardeux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-51645-5_7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51645-5_7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799315v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Montaut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/healthcare-games-metaphoric-approach/67955" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1903-6.ch002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lagarrigue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4376-8119" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076768961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350231v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sughosh Deshpande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70322/ism.2025.10026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-04tr68" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03891986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seitier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boudier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236801018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara Coimbra Gon&#231;alves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544054221100320" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.03.105" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768528v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons-Lelardeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Hall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i3.362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v8i2.8140" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053815v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minguella-Canela" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950747v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rubio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rahme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1280-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.126" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015110" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630918v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1312" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5BKCQBGJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950766v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wojtowicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galaup" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Segonds" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.476" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951223v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Senatore" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caumel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.698" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Couat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cegarra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rodsphon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geeraerts" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelardeux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200607v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baptista" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02097627v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cohen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-011-3372-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-24SSF20H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143369v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahm&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2011.042191" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138265v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-010-2773-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89A54C204128652135A16F6260987FE79FAF4174/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817223v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calmettes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2101" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04592225v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2008.020966" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2008-01-2301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2008.023722" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02124536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beceril" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.526.121" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Segonds" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04592273v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2006.010658" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04592289v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-004-2159-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G2WLLCPQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2003.12.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-130ZVFCD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04592295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04979932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Thivet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Abrantes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Dos Reis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80475-5_15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063564v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ghobrial" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-213" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-255" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397916v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999140v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bouzid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855211v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fabri&#232;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/al178" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001237v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672985v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/v-7uw143" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Landi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jessel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458637" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860745v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercadier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40274-7_13" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200508v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sarre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_31" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127200v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramolet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50337-0_12" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008755v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055782v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73210-7_105" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055765v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2017.8055811" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055840v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787391v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2016.0040" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651338v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2015.7295768" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219906v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054260v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rahm&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanselone" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054152v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687318v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wojtowicz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.08.213" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854410v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024997v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854015v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817345v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817346v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153546v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuhaitz Areitio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baleynaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817348v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cohen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120294v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lelardeux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-51645-5_7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51645-5_7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799315v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Montaut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/healthcare-games-metaphoric-approach/67955" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1903-6.ch002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>