--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1381,667 +1381,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing of the transversal cutting force for pocket milling cutters: application for roughing a magnesium-rare earth alloy</w:t>
+                <w:t xml:space="preserve">Drilling of thick composite materials using a step gundrill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Monies</w:t>
+                <w:t xml:space="preserve">P. Rahme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Danis</w:t>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walter Rubio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 89 (1), pp.45--64</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.304--313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950747v1</w:t>
+                <w:t xml:space="preserve">hal-01950750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drilling of thick composite materials using a step gundrill</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication system and team situation awareness in a multiplayer real-time learning environment: application to a virtual operating room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rahme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Landon</w:t>
+                <w:t xml:space="preserve">Vincent Lubrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Lachaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Piquet</w:t>
+                <w:t xml:space="preserve">Vincent Minville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (4), pp.489-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-016-1280-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950750v1</w:t>
+                <w:t xml:space="preserve">hal-01972653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication system and team situation awareness in a multiplayer real-time learning environment: application to a virtual operating room</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of learning environments for Mechanical Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00371-016-1280-6⟩</w:t>
+              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special issue: Manufacturing Engineering Society International Conference, MESIC 2017, 28-30 June 2017, Vigo (Pontevedra), Spain, 13, pp.1440 - 1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2017.09.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972653v1</w:t>
+                <w:t xml:space="preserve">hal-01630913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of learning environments for Mechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Galaup</w:t>
+                <w:t xml:space="preserve">Balancing of the transversal cutting force for pocket milling cutters: application for roughing a magnesium-rare earth alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Monies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Muller</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Danis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (1), pp.45--64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630913v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drilling analytical model of composite material with pilot hole</w:t>
+                <w:t xml:space="preserve">Making Complexity Fun-Machining Procedures in Mechanical Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rahme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (1), pp.491--500</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950769v1</w:t>
+                <w:t xml:space="preserve">hal-01950775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A learning game at the crossroads of institutions partners</w:t>
               </w:r>
@@ -2137,312 +2115,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting forces and their modelling in plunge milling of magnesium-rare earth alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drilling analytical model of composite material with pilot hole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rahme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Danis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Monies</w:t>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wojtowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (5), pp.513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950766v1</w:t>
+                <w:t xml:space="preserve">hal-01950769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Complexity Fun-Machining Procedures in Mechanical Engineering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+                <w:t xml:space="preserve">Cutting forces and their modelling in plunge milling of magnesium-rare earth alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Danis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Monies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Lalanne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+                <w:t xml:space="preserve">Nathalie Wojtowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (1), pp.491--500</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84 (9), pp.1801--1820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950775v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drilling of thick composite material with a small-diameter twist drill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rahme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2705,90 +2705,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delamination-free drilling of thick composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rahme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2826,77 +2826,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dry plunge-milling conditions on surface integrity of magnesium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wojtowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Monies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3612,64 +3612,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (3), pp.202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3729,64 +3729,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rahmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3962,103 +3962,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study into causes of damage to carbon epoxy composite material during the drilling process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rahme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (3/4), pp.309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4092,90 +4092,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chisel Edge Effect on Delamination when Drilling Thick Composite Materials with a Twist Drill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rahme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4337,442 +4337,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving NC Milling Skills through Practise of Simulated Work</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Method for rapid characterisation of cutting forces in end milling considering runout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
+                <w:t xml:space="preserve">Stephane Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Monies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.526.121⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (1), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMMM.2006.010658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124536v1</w:t>
+                <w:t xml:space="preserve">hal-04592273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising the behaviour of workpieces under the effect of tangential cutting force during NC turning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving NC Milling Skills through Practise of Simulated Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Segonds</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Beceril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 526, pp.121-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.526.121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832299v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for rapid characterisation of cutting forces in end milling considering runout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Characterising the behaviour of workpieces under the effect of tangential cutting force during NC turning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Monies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMMM.2006.010658⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04592273v1</w:t>
+                <w:t xml:space="preserve">hal-03832299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the workpiece dilatation phenomenon during machining using the neural network method. Application to NC turning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4956,51 +4956,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832305v1</w:t>
+                <w:t xml:space="preserve">hal-04592295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tool positioning error (TPE) characterisation in milling</w:t>
               </w:r>
@@ -5085,51 +5085,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592295v1</w:t>
+                <w:t xml:space="preserve">hal-03832305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6266,386 +6266,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to Balance Educational Game Content and Lesson Duration: The Case of a Digital Simulation Game for Nurse Training</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+                <w:t xml:space="preserve">A Board Game to Fight Against Misinformation and Fake News</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Sarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICL 2019: The Impact of the 4th Industrial Revolution on Engineering Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-40274-7_13⟩</w:t>
+              <w:t xml:space="preserve">9th International Conference on Games and Learning Alliance (GALA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Laval, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860745v1</w:t>
+                <w:t xml:space="preserve">hal-03200508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Board Game to Fight Against Misinformation and Fake News</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Galaup</w:t>
+                <w:t xml:space="preserve">Smart drilling for Aerospace Industry: state of art in research and education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Games and Learning Alliance (GALA 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th CIRP Conference on Intelligent Computation in Manufacturing Engineering, CIRP ICME ˈ20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Naples, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200508v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart drilling for Aerospace Industry: state of art in research and education</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Landon</w:t>
+                <w:t xml:space="preserve">A Method to Balance Educational Game Content and Lesson Duration: The Case of a Digital Simulation Game for Nurse Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th CIRP Conference on Intelligent Computation in Manufacturing Engineering, CIRP ICME ˈ20</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICL 2019: The Impact of the 4th Industrial Revolution on Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bangkok, Thailand. pp.125-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-40274-7_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985411v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Challenge of Designing Interactive Scenarios to Train Nurses on Rostering Problems in a Virtual Clinical Unit</w:t>
               </w:r>
@@ -6791,64 +6791,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Minville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lubrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Interactive Collaborative Learning (ICL 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Belfast, United Kingdom. pp.143-157, </w:t>
@@ -7137,51 +7137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning mechanical engineering in a virtual workshop: A preliminary study on utilisability, utility and acceptability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7267,77 +7267,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undesigned Cooperation within a Serious Game Observations during a Mechanical Engineering Course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7531,64 +7531,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lubrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Minville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7868,51 +7868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8114,51 +8114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8222,51 +8222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Wojtowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Monies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lamesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8320,364 +8320,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Game et Simulateur dans le domaine de la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports des Serious Games dans l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEGAMED 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nice, Oct 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">13e Colloque National AIP PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Mont-Dore, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854410v1</w:t>
+                <w:t xml:space="preserve">hal-04854015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Game, Simulateur, Serious play : état de l'art pour la formation en santé</w:t>
+                <w:t xml:space="preserve">Serious Game et Simulateur dans le domaine de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-virtuoses / SEGAMED 2012</w:t>
+              <w:t xml:space="preserve">SEGAMED 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nice, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024997v1</w:t>
+                <w:t xml:space="preserve">hal-04854410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des Serious Games dans l’enseignement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serious Game, Simulateur, Serious play : état de l'art pour la formation en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Colloque National AIP PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Mont-Dore, France</w:t>
+              <w:t xml:space="preserve">e-virtuoses / SEGAMED 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nice, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854015v1</w:t>
+                <w:t xml:space="preserve">hal-04024997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un simulateur pour la formation des techniciens supérieurs: analyse didactique du dispositif et des séances de formation</w:t>
               </w:r>
@@ -9000,51 +9000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving NC milling skills through practise of simulated work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9196,51 +9196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Minville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Minhua Ma; Andreas Oikonomou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serious Games and Edutainment Applications</w:t>
@@ -9614,51 +9614,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="205B53F0"/>
+    <w:nsid w:val="34788023"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9845,51 +9845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lagarrigue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4376-8119" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076768961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350231v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sughosh Deshpande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70322/ism.2025.10026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-04tr68" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03891986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seitier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boudier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236801018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara Coimbra Gon&#231;alves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544054221100320" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.03.105" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768528v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons-Lelardeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Hall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i3.362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v8i2.8140" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053815v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minguella-Canela" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950747v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rubio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rahme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1280-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.126" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015110" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630918v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1312" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5BKCQBGJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950766v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wojtowicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galaup" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Segonds" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.476" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951223v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Senatore" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caumel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.698" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Couat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cegarra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rodsphon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geeraerts" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelardeux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200607v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baptista" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02097627v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cohen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-011-3372-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-24SSF20H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143369v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahm&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2011.042191" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138265v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-010-2773-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89A54C204128652135A16F6260987FE79FAF4174/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817223v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calmettes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2101" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04592225v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2008.020966" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2008-01-2301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2008.023722" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02124536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beceril" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.526.121" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Segonds" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04592273v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2006.010658" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04592289v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-004-2159-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G2WLLCPQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2003.12.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-130ZVFCD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04592295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04979932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Thivet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Abrantes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Dos Reis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80475-5_15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063564v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ghobrial" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-213" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-255" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397916v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999140v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bouzid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855211v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fabri&#232;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/al178" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001237v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672985v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/v-7uw143" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Landi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jessel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458637" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860745v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercadier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40274-7_13" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200508v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sarre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_31" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127200v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramolet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50337-0_12" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008755v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055782v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73210-7_105" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055765v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2017.8055811" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055840v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787391v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2016.0040" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651338v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2015.7295768" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219906v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054260v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rahm&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanselone" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054152v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687318v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wojtowicz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.08.213" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854410v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024997v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854015v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817345v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817346v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153546v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuhaitz Areitio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baleynaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817348v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cohen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120294v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lelardeux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-51645-5_7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51645-5_7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799315v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Montaut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/healthcare-games-metaphoric-approach/67955" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1903-6.ch002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lagarrigue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4376-8119" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076768961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350231v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sughosh Deshpande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70322/ism.2025.10026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-04tr68" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03891986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seitier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boudier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236801018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara Coimbra Gon&#231;alves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544054221100320" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.03.105" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768528v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons-Lelardeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Hall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i3.362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v8i2.8140" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053815v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minguella-Canela" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rahme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1280-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.126" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monies" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rubio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950775v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630918v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1312" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5BKCQBGJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015110" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wojtowicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galaup" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Segonds" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.476" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951223v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Senatore" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caumel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.698" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Couat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cegarra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rodsphon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geeraerts" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelardeux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200607v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baptista" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02097627v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cohen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-011-3372-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-24SSF20H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143369v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahm&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2011.042191" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138265v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-010-2773-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89A54C204128652135A16F6260987FE79FAF4174/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817223v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calmettes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2101" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04592225v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2008.020966" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2008-01-2301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2008.023722" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04592273v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Segonds" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2006.010658" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02124536v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beceril" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.526.121" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832299v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04592289v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-004-2159-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G2WLLCPQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04592295v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2003.12.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-130ZVFCD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832305v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04979932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Thivet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Abrantes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Dos Reis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80475-5_15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063564v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ghobrial" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-213" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-255" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397916v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999140v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bouzid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855211v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fabri&#232;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/al178" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001237v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672985v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/v-7uw143" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Landi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jessel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458637" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200508v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maze" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sarre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_31" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985411v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860745v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercadier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40274-7_13" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127200v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramolet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50337-0_12" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008755v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055782v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73210-7_105" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055765v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2017.8055811" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055840v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787391v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2016.0040" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651338v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2015.7295768" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219906v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054260v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rahm&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanselone" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054152v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687318v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wojtowicz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.08.213" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854015v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854410v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024997v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817345v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817346v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153546v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuhaitz Areitio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baleynaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817348v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cohen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120294v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lelardeux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-51645-5_7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51645-5_7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799315v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Montaut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/healthcare-games-metaphoric-approach/67955" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1903-6.ch002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>