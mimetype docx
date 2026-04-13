--- v0 (2026-03-18)
+++ v1 (2026-04-13)
@@ -744,325 +744,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New geological and geochronological constraints on the evolution of the Cotacachi - Cuicocha volcanic complex (Ecuador)</w:t>
+                <w:t xml:space="preserve">Unravelling the pre-eruptive conditions of the rhyolitic Šumovit Greben lava dome from clinopyroxene-dominant glomeroporphyritic clots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Almeida Vaca</w:t>
+                <w:t xml:space="preserve">Kata Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+                <w:t xml:space="preserve">Boglárka Döncző</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Daniel Andrade</w:t>
+                <w:t xml:space="preserve">Róbert Arató</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+                <w:t xml:space="preserve">János Szepesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104489⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 178 (11), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-023-02066-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166917v1</w:t>
+                <w:t xml:space="preserve">hal-04264897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the pre-eruptive conditions of the rhyolitic Šumovit Greben lava dome from clinopyroxene-dominant glomeroporphyritic clots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New geological and geochronological constraints on the evolution of the Cotacachi - Cuicocha volcanic complex (Ecuador)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Almeida Vaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kata Molnár</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boglárka Döncző</w:t>
+                <w:t xml:space="preserve">S. Daniel Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Róbert Arató</w:t>
+                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">János Szepesi</w:t>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 178 (11), pp.83. </w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128, pp.104489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-023-02066-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264897v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The westernmost Late Miocene-Pliocene volcanic activity in the Vardar zone (North Macedonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kata Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1433,64 +1433,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochronological evolution of the potentially active Iliniza Volcano (Ecuador) based on new K-Ar ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1580,77 +1580,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ordóñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minard Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.103865. </w:t>
@@ -2366,64 +2366,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eruptive chronology of Tungurahua volcano (Ecuador) revisited based on new K-Ar ages and geomorphological reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2581,73 +2581,85 @@
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 345, pp.142-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03745254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and destruction rates of volcanoes within tropical environment: Examples from the Basse-Terre Island (Guadeloupe, Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2666,1954 +2678,1954 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 228, pp.597-607 (IF 2,577). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and destruction of Mont Pelee volcano: Volumes and rates constrained from a geomorphological model of evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (7), pp.1206-1226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014JF003355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanic evolution of central Basse-Terre Island revisited on the basis of new geochronology and geomorphology data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lahitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 77 (10), pp.84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-015-0970-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source of the great AD 1257 mystery eruption unveiled, Samalas volcano, Rinjani Volcanic Complex, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 ((42):), pp.16742-16747 (IF 9,737)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEM-based reconstruction of southern Basse Terre volcanoes (Guadeloupe Archipelago, FWI) : contribution to the Lesser Antilles Arc rates and magma production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 136 ((1):), pp.SI:148-164 (IF 2,352)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphic evolution of the Piton des Neiges volcano (Reunion Island, Indian Ocean) : competition between volcanic construction and erosion since 1.4 Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Salvany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 136 ((SI1):), pp.132-147 (IF 2,352)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The volcanic evolution of Martinique Island: Insights from K-Ar dating into the Lesser Antilles arc migration since the Oligocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Germa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasa Labanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lahitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 208 (3-4), pp.122-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2011.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00680342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The K-Ar Cassignol-Gillot technique applied to western Martinique lavas: A record of Lesser Antilles arc activity from 2 Ma to Mount Pelée volcanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Germa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasa Labanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (3-4), pp.341-355. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2011.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00680348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borobudur, a basin under volcanic influence : 361,000 years BP to present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gertisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 196 ((3-4)), pp.:245-264 (IF 1.921). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eruptive history of Morne Jacob volcano (Martinique Island, French West Indies): Geochronology, geomorphology and geochemistry of the earliest volcanism in the recent Lesser Antilles arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 198, pp.297-310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00549732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effusive history of the Grande Decouverte volcanic complex, southern Basse-Terre (Guadeloupe, French West Indies) from new K-Ar Cassignol-Gillot ages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 187, pp.117-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing of effusive volcanism within the whole Basse Terre Island (Guadeloupe, FWI) from new K-Ar Cassignol-Gillot ages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mollex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lahitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 258 (1-2), pp.175-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a persistent uplifting of La Palma (Canary Islands), inferred from morphological and radiometric data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New paleomagnetic and geochronologic results from Ethiopian Afar: Block rotations linked to rift overlap and propagation and determination of a ~2 Ma reference pole for stable Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
+                <w:t xml:space="preserve">T Kidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicente Soler</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Manighetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00133-X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22, pp.491 - 491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2001JB000645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03473116v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01570942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New paleomagnetic and geochronologic results from Ethiopian Afar: Block rotations linked to rift overlap and propagation and determination of a ~2 Ma reference pole for stable Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for a persistent uplifting of La Palma (Canary Islands), inferred from morphological and radiometric data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+                <w:t xml:space="preserve">Anthony Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Manighetti</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Audin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vicente Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 22, pp.491 - 491. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 210 (1-2), pp.277-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2001JB000645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00133-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01570942v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New age constraints on the timing of volcanism in central Afar, in the presence of propagating rifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tesfaye Kidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abebe Bekele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 108, p. 289-310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2001JB001689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03598426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologie K-Ar et TL du volcanisme aux extrémités sud du propagateur mer Rouge en Afar depuis 300 ka.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1251-8050(00)01491-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4623,177 +4635,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Ciomadul Volcanic Field—Lava Domes and Explosive Eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dávid Karátson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Veres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamás Telbisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Wulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciomadul (Csomád), The Youngest Volcano in the Carpathians</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.39-63, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-89140-4_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId180"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4861,51 +4873,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73976426"/>
+    <w:nsid w:val="DF31C407"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5092,51 +5104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lahitte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0311-8704" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316038291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-8909-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161972v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Kar&#225;tson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Portnyagin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Palotai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor J&#243;zsa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-07002-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843756v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos M. J. van Wees" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O'Hara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Kereszturi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Grosse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lahitte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109381" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad Ngainul Malawani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01727-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244617v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liran Goren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos van Wees" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Campforts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-12-709-2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Almeida Vaca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniel Andrade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104489" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Moln&#225;r" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogl&#225;rka D&#246;ncz&#337;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Arat&#243;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Szepesi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-023-02066-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dibacto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Benk&#243;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Agostini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-021-02153-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03825084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Bir&#243;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Kiss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13586-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dani&#353;&#237;k" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo D. Apaza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina R. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01594-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553857v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamaria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107489" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689975v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minard Hall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103865" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680328v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faral" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Wahyu Mutaqin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mokadem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Ahmad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107474" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dibacto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lahitte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kar&#225;tson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hencz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szak&#225;cs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107352" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092552v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Telbisz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1287-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947324v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Mutaqin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayat Sudrajat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Handayani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.11.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2M7ZD6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420575v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gertisser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veres" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1286-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803423v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.05.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745254v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ricci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pallares" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.07.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078055v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.10.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWF5T1KC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492519v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003355" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420486v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0970-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904572v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599732v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samper" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673828v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salvany" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nativel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680342v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Germa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasa Labanieh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.09.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD4LMGDK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2011.02.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4QSZS1R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509801v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.08.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ4L0GTG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549732v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labanieh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.09.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5J8BGML-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422958v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Komorowski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163534v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Samper" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mollex" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473116v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hildenbrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gillot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Soler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00133-X" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R6TNQW0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kidane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtillot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Audin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000645" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03598426v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Kidane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Bekele" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB001689" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962087v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Couli&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kidane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01491-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3BKV9GL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689526v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veres" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Telbisz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wulf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89140-4_3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lahitte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0311-8704" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316038291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-8909-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161972v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Kar&#225;tson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Portnyagin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Palotai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor J&#243;zsa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-07002-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843756v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos M. J. van Wees" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O'Hara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Kereszturi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Grosse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lahitte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109381" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad Ngainul Malawani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01727-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244617v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liran Goren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos van Wees" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Campforts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-12-709-2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Moln&#225;r" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogl&#225;rka D&#246;ncz&#337;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Arat&#243;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Szepesi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-023-02066-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166917v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Almeida Vaca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniel Andrade" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104489" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dibacto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Benk&#243;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Agostini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-021-02153-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03825084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Bir&#243;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Kiss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13586-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dani&#353;&#237;k" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo D. Apaza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina R. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01594-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553857v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamaria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107489" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689975v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minard Hall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103865" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680328v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faral" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Wahyu Mutaqin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mokadem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Ahmad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107474" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dibacto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lahitte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kar&#225;tson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hencz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szak&#225;cs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107352" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092552v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Telbisz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1287-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947324v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Mutaqin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayat Sudrajat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Handayani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.11.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2M7ZD6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420575v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gertisser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veres" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1286-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803423v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.05.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745254v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ricci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pallares" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.07.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWGHT23V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078055v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.10.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWF5T1KC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492519v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003355" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420486v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0970-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904572v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599732v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samper" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673828v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salvany" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nativel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680342v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Germa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasa Labanieh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.09.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD4LMGDK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2011.02.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4QSZS1R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509801v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.08.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ4L0GTG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labanieh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.09.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5J8BGML-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422958v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Komorowski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163534v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Samper" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mollex" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570942v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kidane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtillot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Audin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000645" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473116v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hildenbrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Soler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00133-X" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R6TNQW0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03598426v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Kidane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Bekele" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB001689" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962087v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Couli&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kidane" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01491-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3BKV9GL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689526v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Telbisz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wulf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89140-4_3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>