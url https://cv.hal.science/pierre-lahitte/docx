--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -174,4458 +174,4592 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 13.06 Ma widespread ignimbrite in the Pannonian Basin captured a snapshot of shallow marine to coastal environment in Central Paratethys</w:t>
+                <w:t xml:space="preserve">New precisely dated pyroclastic deposits from Pliocene-Pleistocene volcanic activity in the central parts of Southeastern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dávid Karátson</w:t>
+                <w:t xml:space="preserve">Kata Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zsolt Benkó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Јános Szepesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxim Portnyagin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sándor Józsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.23528. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 472, pp.108564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-07002-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2026.108564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161972v1</w:t>
+                <w:t xml:space="preserve">hal-05597737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards more consistent volcano morphometry datasets: Assessing boundary delineation and DEM impact on geometric and drainage parameters</w:t>
+                <w:t xml:space="preserve">A 13.06 Ma widespread ignimbrite in the Pannonian Basin captured a snapshot of shallow marine to coastal environment in Central Paratethys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roos M. J. van Wees</w:t>
+                <w:t xml:space="preserve">Dávid Karátson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Portnyagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel O'Hara</w:t>
+                <w:t xml:space="preserve">Márton Palotai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabor Kereszturi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P Lahitte</w:t>
+                <w:t xml:space="preserve">Sándor Józsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109381⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.23528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-07002-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04843756v1</w:t>
+                <w:t xml:space="preserve">hal-05161972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large debris avalanche and associated eruptive event at Samalas volcano, Lombok, Indonesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards more consistent volcano morphometry datasets: Assessing boundary delineation and DEM impact on geometric and drainage parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roos M. J. van Wees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel O'Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukhamad Ngainul Malawani</w:t>
+                <w:t xml:space="preserve">Gabor Kereszturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
+                <w:t xml:space="preserve">Pablo Grosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Kelfoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Danang Sri Hadmoko</w:t>
+                <w:t xml:space="preserve">P Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-024-01727-7⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 465, pp.109381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487003v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04843756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-varying drainage basin development and erosion on volcanic edifices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel O'Hara</w:t>
+                <w:t xml:space="preserve">Large debris avalanche and associated eruptive event at Samalas volcano, Lombok, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukhamad Ngainul Malawani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liran Goren</w:t>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roos van Wees</w:t>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Campforts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pablo Grosse</w:t>
+                <w:t xml:space="preserve">Danang Sri Hadmoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (3), pp.709-726. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86 (3), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esurf-12-709-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-024-01727-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244617v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the pre-eruptive conditions of the rhyolitic Šumovit Greben lava dome from clinopyroxene-dominant glomeroporphyritic clots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-varying drainage basin development and erosion on volcanic edifices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel O'Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kata Molnár</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+                <w:t xml:space="preserve">Liran Goren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boglárka Döncző</w:t>
+                <w:t xml:space="preserve">Roos van Wees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Róbert Arató</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">János Szepesi</w:t>
+                <w:t xml:space="preserve">Benjamin Campforts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Grosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-023-02066-0⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (3), pp.709-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esurf-12-709-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264897v1</w:t>
+                <w:t xml:space="preserve">hal-05244617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New geological and geochronological constraints on the evolution of the Cotacachi - Cuicocha volcanic complex (Ecuador)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling the pre-eruptive conditions of the rhyolitic Šumovit Greben lava dome from clinopyroxene-dominant glomeroporphyritic clots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kata Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boglárka Döncző</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Almeida Vaca</w:t>
+                <w:t xml:space="preserve">Róbert Arató</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bablon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+                <w:t xml:space="preserve">János Szepesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104489⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 178 (11), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-023-02066-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166917v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The westernmost Late Miocene-Pliocene volcanic activity in the Vardar zone (North Macedonia)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+                <w:t xml:space="preserve">New geological and geochronological constraints on the evolution of the Cotacachi - Cuicocha volcanic complex (Ecuador)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Almeida Vaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daniel Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dibacto</w:t>
+                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsolt Benkó</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuele Agostini</w:t>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-021-02153-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128, pp.104489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03661012v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-magnitude (VEI ≥ 7) `wet' explosive silicic eruption preserved a Lower Miocene habitat at the Ipolytarnóc Fossil Site, North Hungary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dávid Karátson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamás Biró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Portnyagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamás Biró</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxim Portnyagin</w:t>
+                <w:t xml:space="preserve">Balázs Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-13586-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03825084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene collapse of Socompa volcano and pre- and post-collapse growth rates constrained by multi-system geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Grosse</w:t>
+                <w:t xml:space="preserve">The westernmost Late Miocene-Pliocene volcanic activity in the Vardar zone (North Macedonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kata Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dibacto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Benkó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Danišík</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+                <w:t xml:space="preserve">Samuele Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-022-01594-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 111, pp.749-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-021-02153-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03777181v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03661012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochronological evolution of the potentially active Iliniza Volcano (Ecuador) based on new K-Ar ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.107489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eruptive chronology of the carihuairazo volcano (Ecuador): Recurrent sector collapses of a Middle Pleistocene stratovolcano of the northern andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ordóñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minard Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.103865. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsames.2022.103865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 22,000-year tephrostratigraphy record of unidentified volcanic eruptions from Ternate and Tidore islands (North Maluku, Indonesia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holocene collapse of Socompa volcano and pre- and post-collapse growth rates constrained by multi-system geochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Grosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Danišík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo D. Apaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Faral</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rahim Ahmad</w:t>
+                <w:t xml:space="preserve">Silvina R. Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107474⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-022-01594-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680328v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03777181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and erosion rates of the East Carpathians volcanoes constrained by numerical models: Tectonic and climatic implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 22,000-year tephrostratigraphy record of unidentified volcanic eruptions from Ternate and Tidore islands (North Maluku, Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Faral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachtiar Wahyu Mutaqin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Mokadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dibacto</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Szakács</w:t>
+                <w:t xml:space="preserve">Rahim Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107352⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926347v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eruptive history of the Late Quaternary Ciomadul (Csomád) volcano, East Carpathians, part II: magma output rates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Growth and erosion rates of the East Carpathians volcanoes constrained by numerical models: Tectonic and climatic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dibacto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Karátson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hencz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Szakács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 81: (28), </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 368, pp.107352 (IF 3,819). </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-019-1287-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092552v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape evolution on the eastern part of Lombok (Indonesia) related to the 1257 CE eruption of the Samalas Volcano</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eruptive history of the Late Quaternary Ciomadul (Csomád) volcano, East Carpathians, part II: magma output rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Karátson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachtiar Mutaqin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+                <w:t xml:space="preserve">T. Telbisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dibacto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Szakács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.11.010⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81: (28), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-019-1287-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947324v1</w:t>
+                <w:t xml:space="preserve">hal-02092552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eruptive history of the Late Quaternary Ciomadul (Csomád) volcano, East Carpathians, Part I: Timing of lava dome activity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Landscape evolution on the eastern part of Lombok (Indonesia) related to the 1257 CE eruption of the Samalas Volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachtiar Mutaqin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayat Sudrajat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Handayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-019-1286-9⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 327, pp.338-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420575v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eruptive chronology of Tungurahua volcano (Ecuador) revisited based on new K-Ar ages and geomorphological reconstructions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eruptive history of the Late Quaternary Ciomadul (Csomád) volcano, East Carpathians, Part I: Timing of lava dome activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dibacto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Karátson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gertisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Veres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.05.007⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (4), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-019-1286-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803423v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution K-Ar dating of a complex magmatic system: The example of Basse-Terre Island (French West Indies)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eruptive chronology of Tungurahua volcano (Ecuador) revisited based on new K-Ar ages and geomorphological reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 345, pp.142-160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.07.013⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 357, pp.378 - 398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-03745254v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and destruction rates of volcanoes within tropical environment: Examples from the Basse-Terre Island (Guadeloupe, Lesser Antilles)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">High-resolution K-Ar dating of a complex magmatic system: The example of Basse-Terre Island (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lahitte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 228, pp.597-607 (IF 2,577). </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 345, pp.142-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078055v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03745254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and destruction of Mont Pelee volcano: Volumes and rates constrained from a geomorphological model of evolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Construction and destruction rates of volcanoes within tropical environment: Examples from the Basse-Terre Island (Guadeloupe, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 228, pp.597-607 (IF 2,577). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JF003355⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492519v1</w:t>
+                <w:t xml:space="preserve">hal-01078055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic evolution of central Basse-Terre Island revisited on the basis of new geochronology and geomorphology data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+                <w:t xml:space="preserve">Construction and destruction of Mont Pelee volcano: Volumes and rates constrained from a geomorphological model of evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-015-0970-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (7), pp.1206-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JF003355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420486v1</w:t>
+                <w:t xml:space="preserve">hal-01492519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source of the great AD 1257 mystery eruption unveiled, Samalas volcano, Rinjani Volcanic Complex, Indonesia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volcanic evolution of central Basse-Terre Island revisited on the basis of new geochronology and geomorphology data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77 (10), pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-015-0970-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904572v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM-based reconstruction of southern Basse Terre volcanoes (Guadeloupe Archipelago, FWI) : contribution to the Lesser Antilles Arc rates and magma production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Lahitte</w:t>
+                <w:t xml:space="preserve">Source of the great AD 1257 mystery eruption unveiled, Samalas volcano, Rinjani Volcanic Complex, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Samper</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 136 ((1):), pp.SI:148-164 (IF 2,352)</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 ((42):), pp.16742-16747 (IF 9,737)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599732v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphic evolution of the Piton des Neiges volcano (Reunion Island, Indian Ocean) : competition between volcanic construction and erosion since 1.4 Ma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">DEM-based reconstruction of southern Basse Terre volcanoes (Guadeloupe Archipelago, FWI) : contribution to the Lesser Antilles Arc rates and magma production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nativel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.Y. Gillot</w:t>
+                <w:t xml:space="preserve">A. Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 136 ((SI1):), pp.132-147 (IF 2,352)</w:t>
+              <w:t xml:space="preserve">, 2012, 136 ((1):), pp.SI:148-164 (IF 2,352)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673828v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The volcanic evolution of Martinique Island: Insights from K-Ar dating into the Lesser Antilles arc migration since the Oligocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geomorphic evolution of the Piton des Neiges volcano (Reunion Island, Indian Ocean) : competition between volcanic construction and erosion since 1.4 Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Salvany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Germa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+                <w:t xml:space="preserve">P. Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shasa Labanieh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+                <w:t xml:space="preserve">P.Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 136 ((SI1):), pp.132-147 (IF 2,352)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00680342v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The K-Ar Cassignol-Gillot technique applied to western Martinique lavas: A record of Lesser Antilles arc activity from 2 Ma to Mount Pelée volcanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">The volcanic evolution of Martinique Island: Insights from K-Ar dating into the Lesser Antilles arc migration since the Oligocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Germa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasa Labanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lahitte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (3-4), pp.341-355. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 208 (3-4), pp.122-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2011.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2011.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00680348v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00680342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borobudur, a basin under volcanic influence : 361,000 years BP to present</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The K-Ar Cassignol-Gillot technique applied to western Martinique lavas: A record of Lesser Antilles arc activity from 2 Ma to Mount Pelée volcanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasa Labanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.08.001⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (3-4), pp.341-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2011.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509801v1</w:t>
+                <w:t xml:space="preserve">insu-00680348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eruptive history of Morne Jacob volcano (Martinique Island, French West Indies): Geochronology, geomorphology and geochemistry of the earliest volcanism in the recent Lesser Antilles arc</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Borobudur, a basin under volcanic influence : 361,000 years BP to present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gertisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 198, pp.297-310. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.09.013⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 196 ((3-4)), pp.:245-264 (IF 1.921). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00549732v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effusive history of the Grande Decouverte volcanic complex, southern Basse-Terre (Guadeloupe, French West Indies) from new K-Ar Cassignol-Gillot ages.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">The eruptive history of Morne Jacob volcano (Martinique Island, French West Indies): Geochronology, geomorphology and geochemistry of the earliest volcanism in the recent Lesser Antilles arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Boudon</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 187, pp.117-30</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 198, pp.297-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422958v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00549732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of effusive volcanism within the whole Basse Terre Island (Guadeloupe, FWI) from new K-Ar Cassignol-Gillot ages.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effusive history of the Grande Decouverte volcanic complex, southern Basse-Terre (Guadeloupe, French West Indies) from new K-Ar Cassignol-Gillot ages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Samper</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Quidelleur</w:t>
+                <w:t xml:space="preserve">J.C. Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mollex</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Lahitte</w:t>
+                <w:t xml:space="preserve">G. Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 258 (1-2), pp.175-191</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 187, pp.117-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00163534v1</w:t>
+                <w:t xml:space="preserve">hal-00422958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New paleomagnetic and geochronologic results from Ethiopian Afar: Block rotations linked to rift overlap and propagation and determination of a ~2 Ma reference pole for stable Africa</w:t>
+                <w:t xml:space="preserve">Timing of effusive volcanism within the whole Basse Terre Island (Guadeloupe, FWI) from new K-Ar Cassignol-Gillot ages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Kidane</w:t>
+                <w:t xml:space="preserve">Agnès Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Courtillot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Mollex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 258 (1-2), pp.175-191</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01570942v1</w:t>
+                <w:t xml:space="preserve">hal-00163534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a persistent uplifting of La Palma (Canary Islands), inferred from morphological and radiometric data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lahitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 210 (1-2), pp.277-289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00133-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New age constraints on the timing of volcanism in central Afar, in the presence of propagating rifts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
+                <w:t xml:space="preserve">New paleomagnetic and geochronologic results from Ethiopian Afar: Block rotations linked to rift overlap and propagation and determination of a ~2 Ma reference pole for stable Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Kidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Manighetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tesfaye Kidane</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 108, p. 289-310. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2001JB001689⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 22, pp.491 - 491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2001JB000645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03598426v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01570942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New age constraints on the timing of volcanism in central Afar, in the presence of propagating rifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tesfaye Kidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abebe Bekele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108, p. 289-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2001JB001689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03598426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chronologie K-Ar et TL du volcanisme aux extrémités sud du propagateur mer Rouge en Afar depuis 300 ka.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1251-8050(00)01491-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4635,177 +4769,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Ciomadul Volcanic Field—Lava Domes and Explosive Eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dávid Karátson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Veres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamás Telbisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Wulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciomadul (Csomád), The Youngest Volcano in the Carpathians</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.39-63, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-89140-4_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId180"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4873,51 +5007,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF31C407"/>
+    <w:nsid w:val="D08E189C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5104,51 +5238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lahitte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0311-8704" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316038291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-8909-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161972v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Kar&#225;tson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Portnyagin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Palotai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor J&#243;zsa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-07002-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843756v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos M. J. van Wees" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O'Hara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Kereszturi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Grosse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lahitte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109381" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad Ngainul Malawani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01727-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244617v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liran Goren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos van Wees" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Campforts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-12-709-2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Moln&#225;r" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogl&#225;rka D&#246;ncz&#337;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Arat&#243;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Szepesi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-023-02066-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166917v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Almeida Vaca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniel Andrade" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104489" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dibacto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Benk&#243;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Agostini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-021-02153-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03825084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Bir&#243;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Kiss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13586-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dani&#353;&#237;k" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo D. Apaza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina R. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01594-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553857v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamaria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107489" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689975v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minard Hall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103865" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680328v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faral" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Wahyu Mutaqin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mokadem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Ahmad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107474" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dibacto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lahitte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kar&#225;tson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hencz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szak&#225;cs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107352" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092552v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Telbisz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1287-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947324v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Mutaqin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayat Sudrajat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Handayani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.11.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2M7ZD6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420575v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gertisser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veres" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1286-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803423v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.05.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745254v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ricci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pallares" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.07.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWGHT23V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078055v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.10.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWF5T1KC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492519v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003355" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420486v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0970-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904572v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599732v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samper" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673828v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salvany" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nativel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680342v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Germa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasa Labanieh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.09.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD4LMGDK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2011.02.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4QSZS1R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509801v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.08.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ4L0GTG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labanieh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.09.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5J8BGML-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422958v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Komorowski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163534v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Samper" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mollex" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570942v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kidane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtillot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Audin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000645" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473116v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hildenbrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Soler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00133-X" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R6TNQW0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03598426v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Kidane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Bekele" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB001689" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962087v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Couli&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kidane" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01491-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3BKV9GL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689526v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Telbisz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wulf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89140-4_3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lahitte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0311-8704" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316038291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-8909-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597737v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Moln&#225;r" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Benk&#243;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1032;&#225;nos Szepesi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Portnyagin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108564" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Kar&#225;tson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Palotai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor J&#243;zsa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-07002-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843756v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos M. J. van Wees" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O'Hara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Kereszturi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Grosse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lahitte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109381" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487003v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad Ngainul Malawani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01727-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liran Goren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos van Wees" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Campforts" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-12-709-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264897v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogl&#225;rka D&#246;ncz&#337;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Arat&#243;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Szepesi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-023-02066-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Almeida Vaca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniel Andrade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104489" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03825084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Bir&#243;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Kiss" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13586-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dibacto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Agostini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-021-02153-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamaria" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107489" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minard Hall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103865" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dani&#353;&#237;k" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo D. Apaza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina R. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01594-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Wahyu Mutaqin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mokadem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Ahmad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107474" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dibacto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lahitte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kar&#225;tson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hencz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szak&#225;cs" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107352" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092552v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Telbisz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1287-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947324v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Mutaqin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayat Sudrajat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Handayani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.11.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2M7ZD6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gertisser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1286-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803423v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.05.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745254v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ricci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pallares" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.07.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWGHT23V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.10.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWF5T1KC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003355" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0970-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904572v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samper" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673828v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salvany" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nativel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680342v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Germa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasa Labanieh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.09.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD4LMGDK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680348v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2011.02.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4QSZS1R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509801v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.08.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ4L0GTG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549732v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labanieh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.09.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5J8BGML-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422958v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Komorowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163534v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Samper" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mollex" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473116v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hildenbrand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Soler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00133-X" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R6TNQW0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570942v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kidane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtillot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Audin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000645" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03598426v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Kidane" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Bekele" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB001689" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962087v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Couli&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kidane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01491-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3BKV9GL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689526v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Telbisz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wulf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89140-4_3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>