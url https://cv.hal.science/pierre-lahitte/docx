--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1146,831 +1146,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-magnitude (VEI ≥ 7) `wet' explosive silicic eruption preserved a Lower Miocene habitat at the Ipolytarnóc Fossil Site, North Hungary</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 22,000-year tephrostratigraphy record of unidentified volcanic eruptions from Ternate and Tidore islands (North Maluku, Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamás Biró</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxim Portnyagin</w:t>
+                <w:t xml:space="preserve">Audrey Faral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balázs Kiss</w:t>
+                <w:t xml:space="preserve">Bachtiar Wahyu Mutaqin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+                <w:t xml:space="preserve">Fatima Mokadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahim Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-13586-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03825084v1</w:t>
+                <w:t xml:space="preserve">hal-03680328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The westernmost Late Miocene-Pliocene volcanic activity in the Vardar zone (North Macedonia)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zsolt Benkó</w:t>
+                <w:t xml:space="preserve">Large-magnitude (VEI ≥ 7) `wet' explosive silicic eruption preserved a Lower Miocene habitat at the Ipolytarnóc Fossil Site, North Hungary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dávid Karátson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuele Agostini</w:t>
+                <w:t xml:space="preserve">Tamás Biró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Portnyagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-021-02153-2⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-13586-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03661012v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03825084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochronological evolution of the potentially active Iliniza Volcano (Ecuador) based on new K-Ar ages</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+                <w:t xml:space="preserve">The westernmost Late Miocene-Pliocene volcanic activity in the Vardar zone (North Macedonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kata Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+                <w:t xml:space="preserve">Stéphane Dibacto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Benkó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107489⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 111, pp.749-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-021-02153-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553857v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03661012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eruptive chronology of the carihuairazo volcano (Ecuador): Recurrent sector collapses of a Middle Pleistocene stratovolcano of the northern andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ordóñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minard Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.103865. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsames.2022.103865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene collapse of Socompa volcano and pre- and post-collapse growth rates constrained by multi-system geochronology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geochronological evolution of the potentially active Iliniza Volcano (Ecuador) based on new K-Ar ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvina R. Guzmán</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+                <w:t xml:space="preserve">Santiago Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-022-01594-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.107489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03777181v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 22,000-year tephrostratigraphy record of unidentified volcanic eruptions from Ternate and Tidore islands (North Maluku, Indonesia)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
+                <w:t xml:space="preserve">Holocene collapse of Socompa volcano and pre- and post-collapse growth rates constrained by multi-system geochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Grosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachtiar Wahyu Mutaqin</w:t>
+                <w:t xml:space="preserve">Martin Danišík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Mokadem</w:t>
+                <w:t xml:space="preserve">Facundo D. Apaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahim Ahmad</w:t>
+                <w:t xml:space="preserve">Silvina R. Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-022-01594-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680328v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03777181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and erosion rates of the East Carpathians volcanoes constrained by numerical models: Tectonic and climatic implications</w:t>
               </w:r>
@@ -2084,437 +2084,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eruptive history of the Late Quaternary Ciomadul (Csomád) volcano, East Carpathians, part II: magma output rates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eruptive history of the Late Quaternary Ciomadul (Csomád) volcano, East Carpathians, Part I: Timing of lava dome activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dibacto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Karátson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Telbisz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Gertisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Veres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 81: (28), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-019-1287-8⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 81 (4), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-019-1286-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092552v1</w:t>
+                <w:t xml:space="preserve">hal-04420575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape evolution on the eastern part of Lombok (Indonesia) related to the 1257 CE eruption of the Samalas Volcano</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
+                <w:t xml:space="preserve">Eruptive history of the Late Quaternary Ciomadul (Csomád) volcano, East Carpathians, part II: magma output rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Karátson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yayat Sudrajat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+                <w:t xml:space="preserve">T. Telbisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dibacto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Szakács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.11.010⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81: (28), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-019-1287-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01947324v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eruptive history of the Late Quaternary Ciomadul (Csomád) volcano, East Carpathians, Part I: Timing of lava dome activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Karátson</w:t>
+                <w:t xml:space="preserve">Landscape evolution on the eastern part of Lombok (Indonesia) related to the 1257 CE eruption of the Samalas Volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachtiar Mutaqin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayat Sudrajat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gertisser</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lina Handayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 327, pp.338-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-019-1286-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04420575v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eruptive chronology of Tungurahua volcano (Ecuador) revisited based on new K-Ar ages and geomorphological reconstructions</w:t>
               </w:r>
@@ -2526,64 +2526,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3206,514 +3206,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM-based reconstruction of southern Basse Terre volcanoes (Guadeloupe Archipelago, FWI) : contribution to the Lesser Antilles Arc rates and magma production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geomorphic evolution of the Piton des Neiges volcano (Reunion Island, Indian Ocean) : competition between volcanic construction and erosion since 1.4 Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Salvany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">X. Quidelleur</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nativel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 136 ((1):), pp.SI:148-164 (IF 2,352)</w:t>
+              <w:t xml:space="preserve">, 2012, 136 ((SI1):), pp.132-147 (IF 2,352)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599732v1</w:t>
+                <w:t xml:space="preserve">hal-00673828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphic evolution of the Piton des Neiges volcano (Reunion Island, Indian Ocean) : competition between volcanic construction and erosion since 1.4 Ma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DEM-based reconstruction of southern Basse Terre volcanoes (Guadeloupe Archipelago, FWI) : contribution to the Lesser Antilles Arc rates and magma production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.Y. Gillot</w:t>
+                <w:t xml:space="preserve">A. Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 136 ((SI1):), pp.132-147 (IF 2,352)</w:t>
+              <w:t xml:space="preserve">, 2012, 136 ((1):), pp.SI:148-164 (IF 2,352)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673828v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The volcanic evolution of Martinique Island: Insights from K-Ar dating into the Lesser Antilles arc migration since the Oligocene</w:t>
+                <w:t xml:space="preserve">The K-Ar Cassignol-Gillot technique applied to western Martinique lavas: A record of Lesser Antilles arc activity from 2 Ma to Mount Pelée volcanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Germa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasa Labanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lahitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 208 (3-4), pp.122-135. </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (3-4), pp.341-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2011.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2011.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00680342v1</w:t>
+                <w:t xml:space="preserve">insu-00680348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The K-Ar Cassignol-Gillot technique applied to western Martinique lavas: A record of Lesser Antilles arc activity from 2 Ma to Mount Pelée volcanism</w:t>
+                <w:t xml:space="preserve">The volcanic evolution of Martinique Island: Insights from K-Ar dating into the Lesser Antilles arc migration since the Oligocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Germa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasa Labanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lahitte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (3-4), pp.341-355. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 208 (3-4), pp.122-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2011.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2011.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00680348v1</w:t>
+                <w:t xml:space="preserve">insu-00680342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borobudur, a basin under volcanic influence : 361,000 years BP to present</w:t>
               </w:r>
@@ -3738,51 +3738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gertisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3987,51 +3987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effusive history of the Grande Decouverte volcanic complex, southern Basse-Terre (Guadeloupe, French West Indies) from new K-Ar Cassignol-Gillot ages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4210,359 +4210,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a persistent uplifting of La Palma (Canary Islands), inferred from morphological and radiometric data</w:t>
+                <w:t xml:space="preserve">New paleomagnetic and geochronologic results from Ethiopian Afar: Block rotations linked to rift overlap and propagation and determination of a ~2 Ma reference pole for stable Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Hildenbrand</w:t>
+                <w:t xml:space="preserve">T Kidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicente Soler</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Manighetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00133-X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22, pp.491 - 491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2001JB000645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473116v1</w:t>
+                <w:t xml:space="preserve">insu-01570942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New paleomagnetic and geochronologic results from Ethiopian Afar: Block rotations linked to rift overlap and propagation and determination of a ~2 Ma reference pole for stable Africa</w:t>
+                <w:t xml:space="preserve">Evidence for a persistent uplifting of La Palma (Canary Islands), inferred from morphological and radiometric data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Kidane</w:t>
+                <w:t xml:space="preserve">Anthony Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Manighetti</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vicente Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 210 (1-2), pp.277-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00133-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2001JB000645⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01570942v1</w:t>
+                <w:t xml:space="preserve">hal-03473116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New age constraints on the timing of volcanism in central Afar, in the presence of propagating rifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tesfaye Kidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abebe Bekele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4661,51 +4661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5007,51 +5007,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D08E189C"/>
+    <w:nsid w:val="09F48578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5238,51 +5238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lahitte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0311-8704" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316038291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-8909-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597737v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Moln&#225;r" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Benk&#243;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1032;&#225;nos Szepesi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Portnyagin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108564" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Kar&#225;tson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Palotai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor J&#243;zsa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-07002-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843756v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos M. J. van Wees" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O'Hara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Kereszturi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Grosse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lahitte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109381" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487003v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad Ngainul Malawani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01727-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liran Goren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos van Wees" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Campforts" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-12-709-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264897v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogl&#225;rka D&#246;ncz&#337;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Arat&#243;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Szepesi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-023-02066-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Almeida Vaca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniel Andrade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104489" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03825084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Bir&#243;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Kiss" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13586-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dibacto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Agostini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-021-02153-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamaria" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107489" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minard Hall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103865" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dani&#353;&#237;k" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo D. Apaza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina R. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01594-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Wahyu Mutaqin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mokadem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Ahmad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107474" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dibacto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lahitte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kar&#225;tson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hencz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szak&#225;cs" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107352" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092552v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Telbisz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1287-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947324v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Mutaqin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayat Sudrajat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Handayani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.11.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2M7ZD6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gertisser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1286-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803423v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.05.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745254v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ricci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pallares" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.07.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWGHT23V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.10.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWF5T1KC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003355" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0970-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904572v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samper" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673828v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salvany" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nativel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680342v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Germa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasa Labanieh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.09.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD4LMGDK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680348v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2011.02.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4QSZS1R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509801v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.08.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ4L0GTG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549732v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labanieh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.09.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5J8BGML-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422958v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Komorowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163534v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Samper" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mollex" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473116v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hildenbrand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Soler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00133-X" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R6TNQW0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570942v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kidane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtillot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Audin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000645" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03598426v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Kidane" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Bekele" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB001689" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962087v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Couli&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kidane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01491-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3BKV9GL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689526v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Telbisz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wulf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89140-4_3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lahitte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0311-8704" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316038291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-8909-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597737v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Moln&#225;r" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Benk&#243;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1032;&#225;nos Szepesi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Portnyagin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108564" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Kar&#225;tson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Palotai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor J&#243;zsa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-07002-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843756v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos M. J. van Wees" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O'Hara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Kereszturi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Grosse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lahitte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109381" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487003v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad Ngainul Malawani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01727-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liran Goren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos van Wees" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Campforts" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-12-709-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264897v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogl&#225;rka D&#246;ncz&#337;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Arat&#243;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Szepesi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-023-02066-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Almeida Vaca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniel Andrade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104489" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680328v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faral" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Wahyu Mutaqin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mokadem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Ahmad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107474" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03825084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Bir&#243;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Kiss" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13586-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dibacto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Agostini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-021-02153-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689975v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minard Hall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103865" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553857v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamaria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107489" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dani&#353;&#237;k" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo D. Apaza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina R. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01594-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dibacto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lahitte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kar&#225;tson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hencz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szak&#225;cs" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107352" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420575v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gertisser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veres" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1286-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092552v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Telbisz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1287-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947324v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Mutaqin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayat Sudrajat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Handayani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.11.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2M7ZD6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803423v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.05.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745254v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ricci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pallares" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.07.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWGHT23V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.10.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWF5T1KC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003355" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0970-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904572v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673828v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salvany" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nativel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samper" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680348v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Germa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasa Labanieh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2011.02.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4QSZS1R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680342v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.09.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD4LMGDK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509801v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.08.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ4L0GTG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549732v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labanieh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.09.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5J8BGML-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422958v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Komorowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163534v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Samper" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mollex" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kidane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Audin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000645" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473116v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hildenbrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gillot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Soler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00133-X" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R6TNQW0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03598426v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Kidane" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Bekele" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB001689" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962087v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Couli&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kidane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01491-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3BKV9GL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689526v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Telbisz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wulf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89140-4_3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>