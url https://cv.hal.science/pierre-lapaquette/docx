--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -419,2626 +419,2643 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane vesicles produced by next-generation probiotics from the gut as innovative tools for human health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gut inflammation affects retinal fatty acid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Abraham</w:t>
+                <w:t xml:space="preserve">Bénédicte Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Raise</w:t>
+                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+                <w:t xml:space="preserve">Emilie Courcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Rieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), </w:t>
+              <w:t xml:space="preserve">Experimental Eye Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 267, pp.110945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2552344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exer.2026.110945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244257v1</w:t>
+                <w:t xml:space="preserve">hal-05563349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida albicans releases a peptide from the Rbt1 protein to promote its invasion into the gut epithelium</w:t>
+                <w:t xml:space="preserve">Membrane vesicles produced by next-generation probiotics from the gut as innovative tools for human health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bègue</w:t>
+                <w:t xml:space="preserve">Laura Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Ducreux</w:t>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracy Paradis</w:t>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Loiselet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.2573038. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2573038⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2552344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05441593v1</w:t>
+                <w:t xml:space="preserve">hal-05244257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term intake of Lactobacillus helveticus enhances bioavailability of omega-3 fatty acids in the mouse retina</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucy Martine</w:t>
+                <w:t xml:space="preserve">Candida albicans releases a peptide from the Rbt1 protein to promote its invasion into the gut epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
+                <w:t xml:space="preserve">Amandine Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Loiselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41522-023-00474-5⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.2573038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2573038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438430v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05441593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Restricted Feeding Potentiates the Ability of Lacticaseibacillus casei to Enrich the Retina in Omega-3 Fatty Acids</w:t>
+                <w:t xml:space="preserve">Long-term intake of Lactobacillus helveticus enhances bioavailability of omega-3 fatty acids in the mouse retina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lil Proukhnitzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging and disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (6), pp.1945-1949. </w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.Number 4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14336/AD.2023.0324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41522-023-00474-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101285v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane protective role of autophagic machinery during infection of epithelial cells by Candida albicans</w:t>
+                <w:t xml:space="preserve">Time-Restricted Feeding Potentiates the Ability of Lacticaseibacillus casei to Enrich the Retina in Omega-3 Fatty Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tracy Paradis</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Bon</w:t>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2021.2004798⟩</w:t>
+              <w:t xml:space="preserve">Aging and disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (6), pp.1945-1949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14336/AD.2023.0324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553809v1</w:t>
+                <w:t xml:space="preserve">hal-04101285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Prophage Induction Contributes to the Production of Membrane Vesicles by the Gram-Positive Bacterium Lacticaseibacillus casei BL23</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Membrane protective role of autophagic machinery during infection of epithelial cells by Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Novion Ducassou</w:t>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Couté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Guzzo</w:t>
+                <w:t xml:space="preserve">Fabienne Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.02375-22⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.2004798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2021.2004798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065750v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy (4th edition)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous Prophage Induction Contributes to the Production of Membrane Vesicles by the Gram-Positive Bacterium Lacticaseibacillus casei BL23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva Barreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Klionsky</w:t>
+                <w:t xml:space="preserve">Julia Novion Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Kamal Abdel-Aziz</w:t>
+                <w:t xml:space="preserve">Yohann Couté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Abdelfatah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Asghar Abdoli</w:t>
+                <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2020.1797280⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (5), pp.2200155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.02375-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-03285572v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reciprocal interactions between gut microbiota and autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (48), pp.8283-8301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3748/wjg.v27.i48.8283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal release of biofilm-like microcolonies encased in calcium-pectinate beads increases probiotic properties of Lacticaseibacillus paracasei</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy (4th edition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Klionsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Kamal Abdel-Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdelfatah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Heumann</w:t>
+                <w:t xml:space="preserve">Mahmoud Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Briandet</w:t>
+                <w:t xml:space="preserve">Asghar Abdoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41522-020-00159-3⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.1-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2020.1797280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02987130v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03285572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“ Candida Albicans Interactions With The Host: Crossing The Intestinal Epithelial Barrier”</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+                <w:t xml:space="preserve">Intestinal release of biofilm-like microcolonies encased in calcium-pectinate beads increases probiotic properties of Lacticaseibacillus paracasei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Heumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva Barreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dalle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Barriers </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21688370.2019.1612661⟩</w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-020-00159-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172078v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resveratrol-Induced Xenophagy Promotes Intracellular Bacteria Clearance in Intestinal Epithelial Cells and Macrophages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Aires</w:t>
+                <w:t xml:space="preserve">“ Candida Albicans Interactions With The Host: Crossing The Intestinal Epithelial Barrier”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Delmas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.03149⟩</w:t>
+              <w:t xml:space="preserve">Tissue Barriers </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (2), pp.1612661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21688370.2019.1612661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014598v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of immunity and inflammation by autophagy : &amp;quot;All is well, all is fine, all goes as well as possible</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+                <w:t xml:space="preserve">Resveratrol-Induced Xenophagy Promotes Intracellular Bacteria Clearance in Intestinal Epithelial Cells and Macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Al Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
+                <w:t xml:space="preserve">Dominique Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Faure</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johanna Chluba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (3), pp.305 - 311. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.3149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173303018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.03149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533337v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autophagie garante de l’immunité et de l’inflammation</w:t>
+                <w:t xml:space="preserve">Regulation of immunity and inflammation by autophagy : &amp;quot;All is well, all is fine, all goes as well as possible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 33 (3), pp.305-311. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+              <w:t xml:space="preserve">, 2017, 33 (3), pp.305 - 311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/20173303018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990440v1</w:t>
+                <w:t xml:space="preserve">hal-01533337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shigella entry unveils a calcium/calpain-dependent mechanism for inhibiting sumoylation</w:t>
+                <w:t xml:space="preserve">L’autophagie garante de l’immunité et de l’inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Fritah</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathias Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.27444⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (3), pp.305-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173303018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687185v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumoylation coordinates the repression of inflammatory and anti-viral gene-expression programs during innate sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shigella entry unveils a calcium/calpain-dependent mechanism for inhibiting sumoylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Fritah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouara Lhocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Decque</w:t>
+                <w:t xml:space="preserve">Alexandra Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Joffre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ronnie Blecher-Gonen</w:t>
+                <w:t xml:space="preserve">Giulia Nigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ni.3342⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.e27444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.27444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01380657v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and molecular connections between autophagy and inflammation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Guzzo</w:t>
+                <w:t xml:space="preserve">Sumoylation coordinates the repression of inflammatory and anti-viral gene-expression programs during innate sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Decque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao G Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Brétillon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jack-Christophe Cossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Blecher-Gonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediators of Inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/398483⟩</w:t>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (2), pp.140 - 149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ni.3342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207466v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01380657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Memoriam, Arlette Darfeuille-Michaud, PhD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Raisch</w:t>
+                <w:t xml:space="preserve">Cellular and molecular connections between autophagy and inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Sivignon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Brétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-308182⟩</w:t>
+              <w:t xml:space="preserve">Mediators of Inflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/398483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951060v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Klionsky</w:t>
+                <w:t xml:space="preserve">In Memoriam, Arlette Darfeuille-Michaud, PhD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Raisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Abdalla</w:t>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hagai Abeliovich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abraham Acevedo-Arozena</w:t>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/auto.19496⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 147 (5), pp.943-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-308182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496768v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumoylation of human argonaute 2 at lysine-402 regulates its stability.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Klionsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagai Abeliovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umut Sahin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Andrieux</w:t>
+                <w:t xml:space="preserve">Robert Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Faure</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abraham Acevedo-Arozena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102957⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (4), pp.445-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/auto.19496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01132680v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagy and Crohn's Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sumoylation of human argonaute 2 at lysine-402 regulates its stability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Hang Thi Thu Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
+                <w:t xml:space="preserve">Guilhem Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
+                <w:t xml:space="preserve">Anne Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (5), pp.434 - 443. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e102957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000345129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647679v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01132680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumoylation at chromatin governs coordinated repression of a transcriptional program essential for cell growth and proliferation</w:t>
               </w:r>
@@ -3076,51 +3093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack-Christophe Cossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (10), pp.1563-1579. </w:t>
@@ -3158,1421 +3175,2899 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autophagy and Crohn's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Hang Thi Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 5 (5), pp.434-443. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+              <w:t xml:space="preserve">, 2013, 5 (5), pp.434 - 443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000345129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990409v1</w:t>
+                <w:t xml:space="preserve">hal-02647679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects in autophagy favour adherent-invasive [i]Escherichia coli[/i] persistence within macrophages leading to increased pro-inflammatory response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autophagy and Crohn's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2012.01768.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (5), pp.434-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000345129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227409v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etiology of Crohn's disease: many roads lead to autophagy</w:t>
+                <w:t xml:space="preserve">Defects in autophagy favour adherent-invasive [i]Escherichia coli[/i] persistence within macrophages leading to increased pro-inflammatory response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 90 (9), pp.987 - 996. </w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (6), pp.791 - 807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00109-012-0934-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2012.01768.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644445v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etiology of Crohn's disease: many roads lead to autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel J Klionsky</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Hofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/auto.8.4.19496⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (9), pp.987 - 996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00109-012-0934-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-00735751v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synonymous variant in IRGM alters a binding site for miR-196 and causes deregulation of IRGM-dependent xenophagy in Crohn's disease.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J Klionsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouloud Souidi</w:t>
+                <w:t xml:space="preserve">Fabio C Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagai Abeliovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Lebrigand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Cesaro</w:t>
+                <w:t xml:space="preserve">Robert T Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Acevedo-Arozena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.762⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (4), pp.445-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/auto.8.4.19496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00626157v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk predisposition for Crohn disease A &amp;quot;menage a trois&amp;quot; combining IRGM allele, miRNA and xenophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baharia Mograbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hofman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (7), pp.786 - 787. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/auto.7.7.15595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/auto.7.7.15595⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A synonymous variant in IRGM alters a binding site for miR-196 and causes deregulation of IRGM-dependent xenophagy in Crohn's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lebrigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Cesaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (3), pp.242-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650930v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protein-dependent enhancement of biofilm formation by membrane vesicles from Lacticaseibacillus casei BL23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva Barreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Frelet-Barrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium HARMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Dole, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Membrane vesicles from Lacticaseibacillus casei BL23 enhance biofilm formation in a protein-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva Barreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des jeunes chercheurs (FJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The pore-forming toxin Candidalysin dampens the autophagy-related plasma membrane stress response during Candida albicans invasion of epithelial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium HARMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Membrane vesicles of the food grade bacteria L. helveticus stimulate autophagy in vitro and in vivo in aged mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Al Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Buteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lil Proukhnitzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Réseau Est des Vésicules Extracellulaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of dietary omega-6 and omega-3 polyunsaturated fatty acids on retinal autophagy during aging in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Buteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Seattle, WA, United States. pp.713</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Membrane vesicles of the food grade bacteria L. helveticus stimulate autophagy in vitro and in vivo in aged mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Al Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Buteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lil Proukhnitzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du club des bactéries lactiques (CBL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation of autophagy by probiotic bacteria: selecting and engineering strains able to stimulate autophagy in intestinal epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Al Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lil Proukhnitzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bermudez Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Days on Autophagy (CFATG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, La Grande Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probiotic Lactobacillus Strains Activities on Autophagy and Inflammatory Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Al-Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Probiotics, Prebiotics &amp; New Foods for Microbiota and Human Health meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rome, Italy. pp.209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MCG.0000000000000691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The manipulation of the intestinal lysosomal pathway strongly affects muscle mass and recovery in wasting diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Codran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. colloque "Protéolyse Cellulaire" de la Société Française de Biochimie et Biologie Moléculaire (SFBBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Nov 2012, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mo1740 Defects in autophagy favour adherent-invasive E. coli persistence within macrophages leading to increased pro-inflammatory response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Diego, United States. 1 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-5085(12)62594-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defects in autophagy favour adherent-invasive Escherichia coli intramacrophagic persistence and increase pro-inflammatory response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">United European Gastroenterology Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and functional analysis of membrane vesicles produced by the gut bacterium Faecalibacterium duncaniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Frelet-Barrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ᵉ congrès national de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Symposium HARMi 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Dole, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288397v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and functional analysis of membrane vesicles produced by the gut bacterium Faecalibacterium duncaniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Frelet-Barrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium HARMi 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Dole, France. </w:t>
+              <w:t xml:space="preserve">20ᵉ congrès national de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288388v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of membrane vesicles produced by the intestinal bacterium Faecalibacterium duncaniae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Raise</w:t>
+                <w:t xml:space="preserve">Vesicle-associated proteins enhance biofilm formation in Lacticaseibacillus casei BL23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva Barreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Frelet-Barrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des jeunes chercheurs (FJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515834v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pore-forming toxin Candidalysin dampens the autophagy-related plasma membrane stress response during Candida albicans invasion of epithelial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of membrane vesicles produced by the intestinal bacterium Faecalibacterium duncaniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFATG12, 12th Scientific days on Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée des jeunes chercheurs (FJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515811v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesicle-associated proteins enhance biofilm formation in Lacticaseibacillus casei BL23</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The pore-forming toxin Candidalysin dampens the autophagy-related plasma membrane stress response during Candida albicans invasion of epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CFATG12, 12th Scientific days on Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516332v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane vesicles of the food grade bacteria L. helveticus stimulate autophagy in vitro and in vivo in aged mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4594,110 +6089,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Buteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lil Proukhnitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e congrès national de la Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane vesicles of the food grade bacteria L. helveticus stimulate autophagy in vitro and in vivo in aged mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4719,1558 +6214,197 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Buteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lil Proukhnitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Scientific Days on Autophagy (CFATG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defects in autophagy favour adherent-invasive E. coli intramacrophagic persistence and increase pro-inflammatory response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress of mucosal immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Paris, France. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807023v1</w:t>
-              </w:r>
-[...1359 lines deleted...]
-                <w:t xml:space="preserve">hal-02806913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId180"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6338,51 +6472,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22F5403A"/>
+    <w:nsid w:val="E810E488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6569,51 +6703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lapaquette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2680-351X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192354574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473389v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Manceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al Azzaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abraham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2552344" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05441593v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; B&#232;gue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducreux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Paradis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Loiselet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mourer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2573038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00474-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101285v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2023.0324" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03553809v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2004798" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva Barreira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Novion Ducassou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02375-22" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525056v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bizeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v27.i48.8283" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heumann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-00159-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172078v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21688370.2019.1612661" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02014598v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aires" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delmas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chluba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.03149" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533337v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Faure" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173303018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01687185v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Fritah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Lhocine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Andrieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Nigro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27444" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01380657v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Decque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joffre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao G Magalhaes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Christophe Cossec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Blecher-Gonen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.3342" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/398483" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951060v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-308182" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496768v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Abdalla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagai Abeliovich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abraham" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Acevedo-Arozena" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.19496" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01132680v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Sahin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Faure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dejean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102957" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345129" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03235077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Neyret-Kahn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.154872.113" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990409v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227409v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2012.01768.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644445v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hofman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-012-0934-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D50C093E2254DEF7DAC818EC4B9452B0D61DB23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735751v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Klionsky" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio C Abdalla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T Abraham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.8.4.19496" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626157v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Souidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Cesaro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.762" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650930v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.7.7.15595" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288397v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Frelet-Barrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288388v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515834v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515811v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516332v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237415v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237544v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807023v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515841v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515846v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515819v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237608v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827363v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dubus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789820v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01524851v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al-Azzaz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aoudia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jego" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594372v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(12)62594-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748306v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Codran" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806913v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lapaquette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2680-351X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192354574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473389v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Manceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al Azzaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Loriot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courcet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2026.110945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244257v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abraham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2552344" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05441593v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; B&#232;gue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducreux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Paradis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Loiselet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mourer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2573038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00474-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2023.0324" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03553809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2004798" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva Barreira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Novion Ducassou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02375-22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bizeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v27.i48.8283" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heumann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-00159-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21688370.2019.1612661" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02014598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aires" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delmas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chluba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.03149" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Faure" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173303018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01687185v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Fritah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Lhocine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Andrieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Nigro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27444" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01380657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Decque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joffre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao G Magalhaes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Christophe Cossec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Blecher-Gonen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.3342" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207466v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/398483" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-308182" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496768v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Abdalla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagai Abeliovich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abraham" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Acevedo-Arozena" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.19496" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01132680v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Sahin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dejean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102957" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03235077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Neyret-Kahn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.154872.113" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647679v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345129" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990409v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2012.01768.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644445v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brest" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hofman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-012-0934-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D50C093E2254DEF7DAC818EC4B9452B0D61DB23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735751v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Klionsky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio C Abdalla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T Abraham" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.8.4.19496" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650930v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.7.7.15595" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626157v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Souidi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Cesaro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.762" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515846v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Frelet-Barrand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515819v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237727v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827363v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dubus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237608v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789820v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01524851v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al-Azzaz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aoudia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jego" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748306v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Codran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594372v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(12)62594-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806913v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288388v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516332v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515834v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515811v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237544v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807023v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>