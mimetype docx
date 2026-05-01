--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -3403,260 +3403,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects in autophagy favour adherent-invasive [i]Escherichia coli[/i] persistence within macrophages leading to increased pro-inflammatory response</w:t>
+                <w:t xml:space="preserve">Etiology of Crohn's disease: many roads lead to autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2012.01768.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (9), pp.987 - 996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00109-012-0934-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227409v1</w:t>
+                <w:t xml:space="preserve">hal-02644445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etiology of Crohn's disease: many roads lead to autophagy</w:t>
+                <w:t xml:space="preserve">Defects in autophagy favour adherent-invasive [i]Escherichia coli[/i] persistence within macrophages leading to increased pro-inflammatory response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Hofman</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (6), pp.791 - 807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2012.01768.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00109-012-0934-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02644445v1</w:t>
+                <w:t xml:space="preserve">hal-01227409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy.</w:t>
               </w:r>
@@ -3780,51 +3780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk predisposition for Crohn disease A &amp;quot;menage a trois&amp;quot; combining IRGM allele, miRNA and xenophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3832,51 +3832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baharia Mograbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hofman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (7), pp.786 - 787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3910,51 +3910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synonymous variant in IRGM alters a binding site for miR-196 and causes deregulation of IRGM-dependent xenophagy in Crohn's disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4520,323 +4520,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Réseau Est des Vésicules Extracellulaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque du club des bactéries lactiques (CBL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237727v1</w:t>
+                <w:t xml:space="preserve">hal-05237608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dietary omega-6 and omega-3 polyunsaturated fatty acids on retinal autophagy during aging in mice</w:t>
+                <w:t xml:space="preserve">Membrane vesicles of the food grade bacteria L. helveticus stimulate autophagy in vitro and in vivo in aged mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bizeau</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Al Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Buteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dubus</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lil Proukhnitzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Seattle, WA, United States. pp.713</w:t>
+              <w:t xml:space="preserve">Congrès Réseau Est des Vésicules Extracellulaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827363v1</w:t>
+                <w:t xml:space="preserve">hal-05237727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane vesicles of the food grade bacteria L. helveticus stimulate autophagy in vitro and in vivo in aged mice</w:t>
+                <w:t xml:space="preserve">Impact of dietary omega-6 and omega-3 polyunsaturated fatty acids on retinal autophagy during aging in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jana Al Azzaz</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Buteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amaury Aumeunier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du club des bactéries lactiques (CBL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Seattle, WA, United States. pp.713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237608v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of autophagy by probiotic bacteria: selecting and engineering strains able to stimulate autophagy in intestinal epithelial cells</w:t>
               </w:r>
@@ -5075,256 +5075,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The manipulation of the intestinal lysosomal pathway strongly affects muscle mass and recovery in wasting diseases</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mo1740 Defects in autophagy favour adherent-invasive E. coli persistence within macrophages leading to increased pro-inflammatory response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. colloque "Protéolyse Cellulaire" de la Société Française de Biochimie et Biologie Moléculaire (SFBBM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Diego, United States. 1 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-5085(12)62594-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748306v1</w:t>
+                <w:t xml:space="preserve">hal-01594372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mo1740 Defects in autophagy favour adherent-invasive E. coli persistence within macrophages leading to increased pro-inflammatory response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The manipulation of the intestinal lysosomal pathway strongly affects muscle mass and recovery in wasting diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Codran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6. colloque "Protéolyse Cellulaire" de la Société Française de Biochimie et Biologie Moléculaire (SFBBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Nov 2012, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594372v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defects in autophagy favour adherent-invasive Escherichia coli intramacrophagic persistence and increase pro-inflammatory response</w:t>
               </w:r>
@@ -5673,385 +5673,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesicle-associated proteins enhance biofilm formation in Lacticaseibacillus casei BL23</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The pore-forming toxin Candidalysin dampens the autophagy-related plasma membrane stress response during Candida albicans invasion of epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CFATG12, 12th Scientific days on Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516332v1</w:t>
+                <w:t xml:space="preserve">hal-05515811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of membrane vesicles produced by the intestinal bacterium Faecalibacterium duncaniae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Raise</w:t>
+                <w:t xml:space="preserve">Vesicle-associated proteins enhance biofilm formation in Lacticaseibacillus casei BL23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva Barreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Frelet-Barrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des jeunes chercheurs (FJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515834v1</w:t>
+                <w:t xml:space="preserve">hal-05516332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pore-forming toxin Candidalysin dampens the autophagy-related plasma membrane stress response during Candida albicans invasion of epithelial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of membrane vesicles produced by the intestinal bacterium Faecalibacterium duncaniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFATG12, 12th Scientific days on Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée des jeunes chercheurs (FJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515811v1</w:t>
+                <w:t xml:space="preserve">hal-05515834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane vesicles of the food grade bacteria L. helveticus stimulate autophagy in vitro and in vivo in aged mice</w:t>
               </w:r>
@@ -6472,51 +6472,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E810E488"/>
+    <w:nsid w:val="48DF652D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6703,51 +6703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lapaquette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2680-351X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192354574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473389v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Manceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al Azzaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Loriot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courcet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2026.110945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244257v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abraham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2552344" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05441593v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; B&#232;gue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducreux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Paradis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Loiselet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mourer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2573038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00474-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2023.0324" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03553809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2004798" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva Barreira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Novion Ducassou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02375-22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bizeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v27.i48.8283" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heumann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-00159-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21688370.2019.1612661" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02014598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aires" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delmas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chluba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.03149" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Faure" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173303018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01687185v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Fritah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Lhocine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Andrieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Nigro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27444" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01380657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Decque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joffre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao G Magalhaes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Christophe Cossec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Blecher-Gonen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.3342" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207466v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/398483" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-308182" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496768v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Abdalla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagai Abeliovich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abraham" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Acevedo-Arozena" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.19496" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01132680v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Sahin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dejean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102957" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03235077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Neyret-Kahn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.154872.113" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647679v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345129" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990409v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2012.01768.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644445v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brest" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hofman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-012-0934-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D50C093E2254DEF7DAC818EC4B9452B0D61DB23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735751v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Klionsky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio C Abdalla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T Abraham" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.8.4.19496" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650930v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.7.7.15595" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626157v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Souidi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Cesaro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.762" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515846v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Frelet-Barrand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515819v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237727v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827363v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dubus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237608v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789820v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01524851v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al-Azzaz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aoudia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jego" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748306v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Codran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594372v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(12)62594-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806913v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288388v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516332v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515834v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515811v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237544v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807023v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lapaquette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2680-351X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192354574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473389v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Manceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al Azzaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Loriot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courcet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2026.110945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244257v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abraham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2552344" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05441593v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; B&#232;gue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducreux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Paradis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Loiselet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mourer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2573038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00474-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2023.0324" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03553809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2004798" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva Barreira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Novion Ducassou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02375-22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bizeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v27.i48.8283" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heumann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-00159-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21688370.2019.1612661" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02014598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aires" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delmas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chluba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.03149" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Faure" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173303018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01687185v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Fritah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Lhocine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Andrieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Nigro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27444" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01380657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Decque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joffre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao G Magalhaes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Christophe Cossec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Blecher-Gonen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.3342" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207466v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/398483" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-308182" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496768v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Abdalla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagai Abeliovich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abraham" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Acevedo-Arozena" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.19496" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01132680v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Sahin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dejean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102957" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03235077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Neyret-Kahn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.154872.113" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647679v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345129" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990409v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644445v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brest" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hofman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-012-0934-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D50C093E2254DEF7DAC818EC4B9452B0D61DB23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227409v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2012.01768.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735751v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Klionsky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio C Abdalla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T Abraham" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.8.4.19496" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650930v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.7.7.15595" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626157v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Souidi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Cesaro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.762" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515846v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Frelet-Barrand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515819v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237608v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237727v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827363v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dubus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789820v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01524851v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al-Azzaz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aoudia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jego" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594372v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(12)62594-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748306v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Codran" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806913v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288388v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515811v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516332v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515834v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237544v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807023v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>