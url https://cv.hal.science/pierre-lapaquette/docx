--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">192354574</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Jpxd-OoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,269 +194,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The food grade bacterium Lactobacillus helveticus VEL12193 promotes autophagy by releasing membrane vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Al Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Buteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lil Proukhnitzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473389v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term intake of Lacticaseibacillus helveticus enhances bioavailability of omega-3 fatty acids in the mouse retina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lil Proukhnitzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -445,4975 +466,4975 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut inflammation affects retinal fatty acid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Courcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Eye Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 267, pp.110945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exer.2026.110945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane vesicles produced by next-generation probiotics from the gut as innovative tools for human health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19490976.2025.2552344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candida albicans releases a peptide from the Rbt1 protein to promote its invasion into the gut epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Loiselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (1), pp.2573038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19490976.2025.2573038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05441593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term intake of Lactobacillus helveticus enhances bioavailability of omega-3 fatty acids in the mouse retina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lil Proukhnitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (1), pp.Number 4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-023-00474-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Restricted Feeding Potentiates the Ability of Lacticaseibacillus casei to Enrich the Retina in Omega-3 Fatty Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging and disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (6), pp.1945-1949. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14336/AD.2023.0324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane protective role of autophagic machinery during infection of epithelial cells by Candida albicans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (1), pp.2004798. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19490976.2021.2004798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous Prophage Induction Contributes to the Production of Membrane Vesicles by the Gram-Positive Bacterium Lacticaseibacillus casei BL23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Silva Barreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Novion Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Couté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (5), pp.2200155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mbio.02375-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocal interactions between gut microbiota and autophagy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy (4th edition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Klionsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Kamal Abdel-Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdelfatah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Abdoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3748/wjg.v27.i48.8283⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.1-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2020.1797280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525056v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03285572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy (4th edition)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reciprocal interactions between gut microbiota and autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2020.1797280⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (48), pp.8283-8301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3748/wjg.v27.i48.8283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03285572v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal release of biofilm-like microcolonies encased in calcium-pectinate beads increases probiotic properties of Lacticaseibacillus paracasei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Heumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Silva Barreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (1), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41522-020-00159-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“ Candida Albicans Interactions With The Host: Crossing The Intestinal Epithelial Barrier”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tissue Barriers </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (2), pp.1612661. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/21688370.2019.1612661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resveratrol-Induced Xenophagy Promotes Intracellular Bacteria Clearance in Intestinal Epithelial Cells and Macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Al Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Chluba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.3149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2018.03149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of immunity and inflammation by autophagy : &amp;quot;All is well, all is fine, all goes as well as possible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (3), pp.305 - 311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/20173303018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autophagie garante de l’immunité et de l’inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (3), pp.305-311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/20173303018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigella entry unveils a calcium/calpain-dependent mechanism for inhibiting sumoylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Fritah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouara Lhocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Nigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.e27444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.27444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumoylation coordinates the repression of inflammatory and anti-viral gene-expression programs during innate sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Decque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao G Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack-Christophe Cossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie Blecher-Gonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (2), pp.140 - 149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ni.3342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01380657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and molecular connections between autophagy and inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediators of Inflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2015/398483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Memoriam, Arlette Darfeuille-Michaud, PhD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Raisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 147 (5), pp.943-944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-308182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Klionsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagai Abeliovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Acevedo-Arozena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (4), pp.445-544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/auto.19496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumoylation of human argonaute 2 at lysine-402 regulates its stability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (7), pp.e102957. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0102957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01132680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumoylation at chromatin governs coordinated repression of a transcriptional program essential for cell growth and proliferation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autophagy and Crohn's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Benhamed</w:t>
+                <w:t xml:space="preserve">- Hang Thi Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Ye</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.154872.113⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (5), pp.434 - 443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000345129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03235077v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagy and Crohn's Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sumoylation at chromatin governs coordinated repression of a transcriptional program essential for cell growth and proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Neyret-Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Hang Thi Thu Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
+                <w:t xml:space="preserve">Moussa Benhamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tao Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack-Christophe Cossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000345129⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (10), pp.1563-1579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.154872.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647679v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03235077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autophagy and Crohn's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (5), pp.434-443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000345129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etiology of Crohn's disease: many roads lead to autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 90 (9), pp.987 - 996. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00109-012-0934-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defects in autophagy favour adherent-invasive [i]Escherichia coli[/i] persistence within macrophages leading to increased pro-inflammatory response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (6), pp.791 - 807. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2012.01768.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel J Klionsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio C Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagai Abeliovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert T Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Acevedo-Arozena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (4), pp.445-544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/auto.8.4.19496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk predisposition for Crohn disease A &amp;quot;menage a trois&amp;quot; combining IRGM allele, miRNA and xenophagy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">A synonymous variant in IRGM alters a binding site for miR-196 and causes deregulation of IRGM-dependent xenophagy in Crohn's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lebrigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Cesaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/auto.7.7.15595⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (3), pp.242-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650930v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synonymous variant in IRGM alters a binding site for miR-196 and causes deregulation of IRGM-dependent xenophagy in Crohn's disease.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Risk predisposition for Crohn disease A &amp;quot;menage a trois&amp;quot; combining IRGM allele, miRNA and xenophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baharia Mograbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hofman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.762⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (7), pp.786 - 787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/auto.7.7.15595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626157v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein-dependent enhancement of biofilm formation by membrane vesicles from Lacticaseibacillus casei BL23</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Membrane vesicles from Lacticaseibacillus casei BL23 enhance biofilm formation in a protein-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Silva Barreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium HARMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Dole, France</w:t>
+              <w:t xml:space="preserve">Journée des jeunes chercheurs (FJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515846v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane vesicles from Lacticaseibacillus casei BL23 enhance biofilm formation in a protein-dependent manner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Protein-dependent enhancement of biofilm formation by membrane vesicles from Lacticaseibacillus casei BL23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Silva Barreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Frelet-Barrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des jeunes chercheurs (FJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">Symposium HARMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Dole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515841v1</w:t>
+                <w:t xml:space="preserve">hal-05515846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pore-forming toxin Candidalysin dampens the autophagy-related plasma membrane stress response during Candida albicans invasion of epithelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium HARMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane vesicles of the food grade bacteria L. helveticus stimulate autophagy in vitro and in vivo in aged mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Al Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Buteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lil Proukhnitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du club des bactéries lactiques (CBL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane vesicles of the food grade bacteria L. helveticus stimulate autophagy in vitro and in vivo in aged mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Al Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Buteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lil Proukhnitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Réseau Est des Vésicules Extracellulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of dietary omega-6 and omega-3 polyunsaturated fatty acids on retinal autophagy during aging in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Buteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Seattle, WA, United States. pp.713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of autophagy by probiotic bacteria: selecting and engineering strains able to stimulate autophagy in intestinal epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Al Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lil Proukhnitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bermudez Humaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Days on Autophagy (CFATG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probiotic Lactobacillus Strains Activities on Autophagy and Inflammatory Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Al-Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Probiotics, Prebiotics &amp; New Foods for Microbiota and Human Health meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rome, Italy. pp.209, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/MCG.0000000000000691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mo1740 Defects in autophagy favour adherent-invasive E. coli persistence within macrophages leading to increased pro-inflammatory response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, San Diego, United States. 1 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-5085(12)62594-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The manipulation of the intestinal lysosomal pathway strongly affects muscle mass and recovery in wasting diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Codran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. colloque "Protéolyse Cellulaire" de la Société Française de Biochimie et Biologie Moléculaire (SFBBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Nov 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defects in autophagy favour adherent-invasive Escherichia coli intramacrophagic persistence and increase pro-inflammatory response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">United European Gastroenterology Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5423,988 +5444,988 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and functional analysis of membrane vesicles produced by the gut bacterium Faecalibacterium duncaniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Frelet-Barrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium HARMi 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Dole, France. </w:t>
+              <w:t xml:space="preserve">20ᵉ congrès national de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288388v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and functional analysis of membrane vesicles produced by the gut bacterium Faecalibacterium duncaniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Frelet-Barrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ᵉ congrès national de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Symposium HARMi 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Dole, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288397v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pore-forming toxin Candidalysin dampens the autophagy-related plasma membrane stress response during Candida albicans invasion of epithelial cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vesicle-associated proteins enhance biofilm formation in Lacticaseibacillus casei BL23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva Barreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Frelet-Barrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFATG12, 12th Scientific days on Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515811v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesicle-associated proteins enhance biofilm formation in Lacticaseibacillus casei BL23</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The pore-forming toxin Candidalysin dampens the autophagy-related plasma membrane stress response during Candida albicans invasion of epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CFATG12, 12th Scientific days on Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516332v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of membrane vesicles produced by the intestinal bacterium Faecalibacterium duncaniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des jeunes chercheurs (FJC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane vesicles of the food grade bacteria L. helveticus stimulate autophagy in vitro and in vivo in aged mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Al Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Buteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lil Proukhnitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e congrès national de la Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane vesicles of the food grade bacteria L. helveticus stimulate autophagy in vitro and in vivo in aged mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Al Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Buteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lil Proukhnitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Scientific Days on Autophagy (CFATG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defects in autophagy favour adherent-invasive E. coli intramacrophagic persistence and increase pro-inflammatory response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress of mucosal immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Paris, France. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6472,51 +6493,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48DF652D"/>
+    <w:nsid w:val="8DD73F46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6703,51 +6724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lapaquette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2680-351X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192354574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473389v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Manceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al Azzaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Loriot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courcet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2026.110945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244257v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abraham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2552344" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05441593v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; B&#232;gue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducreux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Paradis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Loiselet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mourer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2573038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00474-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2023.0324" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03553809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2004798" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva Barreira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Novion Ducassou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02375-22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bizeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v27.i48.8283" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heumann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-00159-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21688370.2019.1612661" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02014598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aires" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delmas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chluba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.03149" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Faure" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173303018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01687185v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Fritah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Lhocine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Andrieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Nigro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27444" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01380657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Decque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joffre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao G Magalhaes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Christophe Cossec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Blecher-Gonen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.3342" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207466v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/398483" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-308182" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496768v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Abdalla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagai Abeliovich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abraham" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Acevedo-Arozena" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.19496" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01132680v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Sahin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dejean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102957" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03235077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Neyret-Kahn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.154872.113" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647679v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345129" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990409v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644445v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brest" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hofman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-012-0934-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D50C093E2254DEF7DAC818EC4B9452B0D61DB23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227409v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2012.01768.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735751v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Klionsky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio C Abdalla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T Abraham" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.8.4.19496" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650930v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.7.7.15595" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626157v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Souidi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Cesaro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.762" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515846v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Frelet-Barrand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515819v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237608v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237727v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827363v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dubus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789820v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01524851v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al-Azzaz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aoudia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jego" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594372v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(12)62594-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748306v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Codran" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806913v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288388v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515811v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516332v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515834v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237544v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807023v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lapaquette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2680-351X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192354574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Jpxd-OoAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473389v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Manceau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al Azzaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011982v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Loriot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courcet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2026.110945" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abraham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2552344" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05441593v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; B&#232;gue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducreux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Paradis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Loiselet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mourer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2573038" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00474-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101285v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2023.0324" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03553809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2004798" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065750v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva Barreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Novion Ducassou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02375-22" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525056v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bizeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v27.i48.8283" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heumann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-00159-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21688370.2019.1612661" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02014598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aires" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delmas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chluba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.03149" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Faure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173303018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990440v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01687185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Fritah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Lhocine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Andrieux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Nigro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27444" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01380657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Decque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joffre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao G Magalhaes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Christophe Cossec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Blecher-Gonen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.3342" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207466v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/398483" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-308182" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Abdalla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagai Abeliovich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abraham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Acevedo-Arozena" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.19496" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01132680v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Sahin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Faure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dejean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102957" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647679v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345129" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03235077v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Neyret-Kahn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.154872.113" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brest" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hofman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-012-0934-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D50C093E2254DEF7DAC818EC4B9452B0D61DB23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227409v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2012.01768.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735751v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Klionsky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio C Abdalla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T Abraham" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.8.4.19496" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Souidi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Cesaro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.762" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650930v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.7.7.15595" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515841v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Frelet-Barrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515819v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237727v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827363v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dubus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789820v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01524851v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al-Azzaz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aoudia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jego" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594372v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(12)62594-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748306v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Codran" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806913v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288388v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516332v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515811v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515834v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237544v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807023v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>