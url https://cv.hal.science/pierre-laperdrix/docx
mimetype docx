--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -66,3400 +66,3783 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">IPoP’s Position Paper – Digital Omnibus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margo Bernelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Bielova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovica Robustelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Users Pay Twice: The Hidden Energy Cost of Web Advertising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naif Mehanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterenn Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Rudametkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WWW 2026 - ACM Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Dubai, United Arab Emirates. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3774904.3792414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Enforcement of Cookie Notices across Continents: An Empirical Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">EXADPrinter: Semi-Exhaustive Permissionless Device Fingerprinting Within the Android Ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Bouhenniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+                <w:t xml:space="preserve">Walter Rudametkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPES 2025 - Workshop on Privacy in the Electronic Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PETS 2026 - 26th Privacy Enhancing Technologies Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Calgary, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315594v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web, smartphone, AdTech: the privacy viewpoint</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Exploring the Enforcement of Cookie Notices across Continents: An Empirical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Intumwayase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter school 2024 of the PEPR Cybersecurity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WPES 2025 - Workshop on Privacy in the Electronic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3733802.3764052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550725v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Devil is in the Details: Detection, Measurement and Lawfulness of Server-Side Tracking on the Web</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Web, smartphone, AdTech: the privacy viewpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Privacy Enhancing Technologies Symposium (PETS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">Winter school 2024 of the PEPR Cybersecurity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPR Cybercesurity, Jan 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617727v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Proxies Unmasked: A Vulnerability and Longitudinal Analysis of Free Proxy Services</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Devil is in the Details: Detection, Measurement and Lawfulness of Server-Side Tracking on the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADWeb 2024 - Workshop on Measurements, Attacks, and Defenses for the Web</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th Privacy Enhancing Technologies Symposium (PETS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bristol, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489166v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UA-Radar: Exploring the Impact of User Agents on the Web</w:t>
+                <w:t xml:space="preserve">Free Proxies Unmasked: A Vulnerability and Longitudinal Analysis of Free Proxy Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Intumwayase</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Naif Mehanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Rudametkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPES '23: 22nd Workshop on Privacy in the Electronic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3603216.3624958⟩</w:t>
+              <w:t xml:space="preserve">MADWeb 2024 - Workshop on Measurements, Attacks, and Defenses for the Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, San Diego (CA), United States. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14722/madweb.2024.23035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271971v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-variant Execution at the Edge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">UA-Radar: Exploring the Impact of User Agents on the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Intumwayase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Baudry</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTD 2022 - 9th ACM Workshop on Moving Target Defense</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3560828.3564007⟩</w:t>
+              <w:t xml:space="preserve">WPES '23: 22nd Workshop on Privacy in the Electronic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3603216.3624958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824601v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRAWNAPART: A Device Identification Technique based on Remote GPU Fingerprinting</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multi-variant Execution at the Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Cabrera-Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monperrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network and Distributed System Security Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14722/ndss.2022.24093⟩</w:t>
+              <w:t xml:space="preserve">MTD 2022 - 9th ACM Workshop on Moving Target Defense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Los Angeles, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3560828.3564007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526240v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JSRehab: Weaning Common Web Interface Components from JavaScript Addiction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">DRAWNAPART: A Device Identification Technique based on Remote GPU Fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomer Laor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naif Mehanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Durey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Dyadyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW '22: Companion Proceedings of the Web Conference 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3487553.3524227⟩</w:t>
+              <w:t xml:space="preserve">Network and Distributed System Security Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14722/ndss.2022.24093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604674v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Price to Play: a Privacy Analysis of Free and Paid Games in the Android Ecosystem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">JSRehab: Weaning Common Web Interface Components from JavaScript Addiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Walter Rudametkin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Web Conference 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3485447.3512279⟩</w:t>
+              <w:t xml:space="preserve">WWW '22: Companion Proceedings of the Web Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3487553.3524227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559973v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprinting in Style: Detecting Browser Extensions via Injected Style Sheets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Price to Play: a Privacy Analysis of Free and Paid Games in the Android Ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nick Nikiforakis</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naif Mehanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Durey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Rudametkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th USENIX Security Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Web Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3485447.3512279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152176v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoK: In Search of Lost Time: A Review of JavaScript Timers in Browsers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Careful Who You Trust: Studying the Pitfalls of Cross-Origin Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Meiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE European Symposium on Security and Privacy (EuroS&amp;P'21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">ASIACCS 2021 - 16th ACM Asia Conference on Computer and Communications Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Hong Kong / Virtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215569v2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Careful Who You Trust: Studying the Pitfalls of Cross-Origin Communication</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">SoK: In Search of Lost Time: A Review of JavaScript Timers in Browsers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rokicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ben Stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASIACCS 2021 - 16th ACM Asia Conference on Computer and Communications Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Hong Kong / Virtual, China</w:t>
+              <w:t xml:space="preserve">6th IEEE European Symposium on Security and Privacy (EuroS&amp;P'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021256v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215569v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déjà vu: Abusing Browser Cache Headers to Identify and Track Online Users</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fingerprinting in Style: Detecting Browser Extensions via Injected Style Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksii Starov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Kapravelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Nikiforakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PETS 2021 - The 21th International Symposium on Privacy Enhancing Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">30th USENIX Security Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017222v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FP-Redemption: Studying Browser Fingerprinting Adoption for the Sake of Web Security</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Déjà vu: Abusing Browser Cache Headers to Identify and Track Online Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Rudametkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Detection of Intrusions and Malware &amp; Vulnerability Assessment (DIMVA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">PETS 2021 - The 21th International Symposium on Privacy Enhancing Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03212726v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Runner 2049: Evaluating Third-Party Anti-bot Services</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">FP-Redemption: Studying Browser Fingerprinting Adoption for the Sake of Web Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Durey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nick Nikiforakis</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Rudametkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIMVA 2020 - 17th Conference on Detection of Intrusions and Malware &amp; Vulnerability Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Lisboa / Virtual, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on the Detection of Intrusions and Malware &amp; Vulnerability Assessment (DIMVA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612454v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming The Shape Shifter: Detecting Anti-fingerprinting Browsers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Web Runner 2049: Evaluating Third-Party Anti-bot Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Amin Azad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babak Amin Azad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Oleksii Starov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Nikiforakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIMVA 2020 - 17th Conference on Detection of Intrusions and Malware &amp; Vulnerability Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Lisboa / Virtual, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612461v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don’t count me out: On the relevance of IP addresses in the tracking ecosystem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Taming The Shape Shifter: Detecting Anti-fingerprinting Browsers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Amin Azad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksii Starov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Nikiforakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Web Conference 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DIMVA 2020 - 17th Conference on Detection of Intrusions and Malware &amp; Vulnerability Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Lisboa / Virtual, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435622v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FP-Scanner: The Privacy Implications of Browser Fingerprint Inconsistencies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Don’t count me out: On the relevance of IP addresses in the tracking ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laperdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Rudametkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 27th USENIX Security Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Web Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Tapeï, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3366423.3380161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820197v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FP-STALKER: Tracking Browser Fingerprint Evolutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">FP-Scanner: The Privacy Implications of Browser Fingerprint Inconsistencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Rudametkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE S&amp;P 2018 - 39th IEEE Symposium on Security and Privacy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 27th USENIX Security Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Baltimore, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652021v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiding in the Crowd: an Analysis of the Effectiveness of Browser Fingerprinting at Large Scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">FP-STALKER: Tracking Browser Fingerprint Evolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Baudry</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Rudametkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW2018 - TheWebConf 2018 : 27th International World Wide Web Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3178876.3186097⟩</w:t>
+              <w:t xml:space="preserve">IEEE S&amp;P 2018 - 39th IEEE Symposium on Security and Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, San Francisco, United States. pp.728-741, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SP.2018.00008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718234v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPRandom: Randomizing core browser objects to break advanced device fingerprinting techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hiding in the Crowd: an Analysis of the Effectiveness of Browser Fingerprinting at Large Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Gómez-Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Baudry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vikas Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSoS 2017 - 9th International Symposium on Engineering Secure Software and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WWW2018 - TheWebConf 2018 : 27th International World Wide Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3178876.3186097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527580v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718234v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprinting mobile devices: A short analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">FPRandom: Randomizing core browser objects to break advanced device fingerprinting techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIEL 2017 - 6ème Conférence en IngénieriE du Logiciel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ESSoS 2017 - 9th International Symposium on Engineering Secure Software and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bonn, Germany. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611101v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beauty and the Beast: Diverting modern web browsers to build unique browser fingerprints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fingerprinting mobile devices: A short analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Gómez-Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th IEEE Symposium on Security and Privacy (S&amp;P 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Jose, United States</w:t>
+              <w:t xml:space="preserve">CIEL 2017 - 6ème Conférence en IngénieriE du Logiciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285470v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Beauty and the Beast: Diverting modern web browsers to build unique browser fingerprints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laperdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Rudametkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th IEEE Symposium on Security and Privacy (S&amp;P 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Jose, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285470v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mitigating browser fingerprint tracking: multi-level reconfiguration and diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Rudametkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE/ACM 10th International Symposium on Software Engineering for Adaptive and Self-Managing Systems (SEAMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Firenze, Italy. pp.98-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gotta Catch ’em all: On the Web Tracking Practices of a Deal-Sharing Conglomerate and their Heavy Reliance on Redirect Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sterenn Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Rudametkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laperdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Transactions on the Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3774944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breaking Bad: Quantifying the Addiction of Web Elements to JavaScript</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laperdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3579846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Browser Fingerprinting: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laperdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Bielova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Avoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Transactions on the Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3386040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untangling the Web Tracking Ecosystem to Design Effective Defenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Web. Université de Lille, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05316147v1</w:t>
-              </w:r>
-[...251 lines deleted...]
-                <w:t xml:space="preserve">hal-02864872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profilage de navigateurs : état de l’art et contre-mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Gómez-Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Turgis; Alexandra Bensamoun; Maryline Boizard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le profilage en ligne : entre libéralisme et régulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2020, 978-2-84934-466-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morellian Analysis for Browsers: Making Web Authentication Stronger with Canvas Fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Avoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Nikiforakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Detection of Intrusions and Malware, and Vulnerability Assessment - 16th International Conference, {DIMVA} 2019, Gothenburg, Sweden, June 19-20, 2019, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-66, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-22038-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3469,100 +3852,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Browser Fingerprinting : Exploring Device Diversity to Augment Authentification and Build Client-Side Countermeasures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cryptography and Security [cs.CR]. INSA de Rennes, 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017ISAR0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01729126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3572,118 +3955,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fingerprinting : une nouvelle technique de traçage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laperdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.52-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3830,51 +4213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;lissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naif Mehanna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rudametkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774904.3792414" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315594v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Intumwayase" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Fouad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laperdrix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733802.3764052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04550725v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617727v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vastel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/madweb.2024.23035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271971v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3603216.3624958" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824601v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cabrera-Arteaga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3560828.3564007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526240v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Laor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Durey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Dyadyuk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/ndss.2022.24093" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604674v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fouquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524227" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485447.3512279" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152176v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Starov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Kapravelos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Nikiforakis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03215569v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rokicki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Maurice" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Meiser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Stock" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03017222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Mishra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612454v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Amin Azad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612461v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02435622v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366423.3380161" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01820197v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652021v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP.2018.00008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718234v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G&#243;mez-Boix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178876.3186097" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01611101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285470v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05316147v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936503v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579846" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Bielova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Avoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881632v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22038-9_3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01729126v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ISAR0016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548016v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Bielova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Robustelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;lissier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naif Mehanna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rudametkin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774904.3792414" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bouhenniche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laperdrix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315594v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Intumwayase" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Fouad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733802.3764052" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04550725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489166v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vastel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/madweb.2024.23035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3603216.3624958" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824601v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cabrera-Arteaga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3560828.3564007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Laor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Durey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Dyadyuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/ndss.2022.24093" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fouquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524227" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485447.3512279" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Meiser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Stock" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03215569v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rokicki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Maurice" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Starov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Kapravelos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Nikiforakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03017222v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Mishra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Amin Azad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612461v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02435622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366423.3380161" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01820197v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP.2018.00008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718234v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G&#243;mez-Boix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178876.3186097" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01611101v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285470v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577141v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bourcier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774944" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936503v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579846" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864872v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Avoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386040" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05316147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22038-9_3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01729126v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ISAR0016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>