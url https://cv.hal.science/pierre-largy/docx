--- v1 (2026-03-30)
+++ v2 (2026-05-02)
@@ -153,3542 +153,3542 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is L2 orthographic processing of complex words affected by L1 orthographic depth?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Serrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Largy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Gunnarsson-Largy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI International Symposium of Psycholinguistics (ISP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vitoria-Gasteiz, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle du traitement visuel dans l’acquisition des connaissances orthographiques lexicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Largy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « L’apprentissage de la lecture : convergences, innovations et perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Gennevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment un état émotionnel impacte-t-il la performance en orthographe grammaticale d’enfants à l’école primaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Largy Gunnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (185), pp.413-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the cognitive effects of L1 orthographic depth and morphological complexity on L2 French morphographic processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Serrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Gunnarsson-Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.127-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/lia.22013.ser⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’une induction émotionnelle par la musique sur la détection d’erreurs orthographiques : étude chez l’enfant et chez l’adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 121, pp.25-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/anpsy1.211.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do L2 learners and L1 writers differ in their reliance on working memory during the formulation subprocess?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Gunnarsson-Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dherbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (8), pp.2083-2110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11145-019-09941-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’émotion sur l’orthographe d’élèves d’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40 (1), pp.191-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24452/sjer.40.1.5059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instant messaging, digital writing and spelling production quality in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonia Lanchantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Gunnarsson-Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lingvisticae Investigationes Supplementa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (2), pp.161-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/li.00018.sim⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’émotion sur la production orthographique d’adultes FL1 et FL2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Gunnarsson-Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instant messaging : a threat for poor spellers whose spelling is in the process of being consolidated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Gunnarsson-Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonia Lanchantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interacções</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48, pp.21-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25755/int.9483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827023v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’une induction émotionnelle par la couleur sur l’attention d’enfants typiques de 4 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benintendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet d'une induction émotionnelle par la musique sur la production des accords nominal et verbal : étude chez l'enfant d'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Soulier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 117 (4), pp.405-431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4074/S0003503317004031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The amount of French text messaging 1 related to spelling 2 level: why some letters are produced and others are not?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonia Lanchantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PsychNology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la relation de l'écrit numérique et la qualité de l'orthographe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Orthographic learning during reading: the role of whole-word visual processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Valdois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Research in Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38, pp.141-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9817.2012.01551.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374206v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographic learning during reading: the role of whole-word visual processing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">De la relation de l'écrit numérique et la qualité de l'orthographe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonia Lanchantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Valdois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research in Reading</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118, pp.40-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218316v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good spellers write more textism than bad spellers in instant messaging: The case of French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PsychNology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (1-2), pp.45-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet de la liaison en production écrite chez l'enfant dyslexique et normo-scripteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Loury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Gunnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Soum-Favaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 124, pp.327-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différences novices – experts dans la production écrite de SMS : étude de l’effet d’une double tâche.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The case of Digital Writing in Instant Messaging: When cyber written productions are closer to the oral code than the written code.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonia Lanchantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">PsychNology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (3), pp.187 - 214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352584v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémorisation de l'orthographe des mots lus en CM2: effet du traitement visuel simultané.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Différences novices – experts dans la production écrite de SMS : étude de l’effet d’une double tâche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Volckaert-Legrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817744v1</w:t>
+                <w:t xml:space="preserve">hal-03352584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How adolescents with dyslexia dysorthographia use texting</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">La mémorisation de l'orthographe des mots lus en CM2: effet du traitement visuel simultané.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Largy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Written Language and Literacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (1), pp.65-79. </w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112, pp.175-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/wll.15.1.04sim⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/anpsy.122.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762177v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic or Controlled Writing? The Effect of a Dual Task on SMS Writing in Novice and Expert Adolescents.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">How adolescents with dyslexia dysorthographia use texting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonia Lanchantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Volckaert-Legrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/li.35.2.05com⟩</w:t>
+              <w:t xml:space="preserve">Written Language and Literacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.65-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/wll.15.1.04sim⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352471v1</w:t>
+                <w:t xml:space="preserve">hal-00762177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The case of Digital Writing in Instant Messaging: When cyber written productions are closer to the oral code than the written code.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Automatic or Controlled Writing? The Effect of a Dual Task on SMS Writing in Novice and Expert Adolescents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Volckaert-Legrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PsychNology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (2), pp.199-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/li.35.2.05com⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858323v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are implicit learning abilities sensitive to the type of material to be processed? Study on typical readers and children with dyslexia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Are implicit learning abilities sensitive to the type of material to be processed? Study on children with and without dyslexia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Research in Reading</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (3), pp.298-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-9817.2010.01464.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00762171v1</w:t>
+                <w:t xml:space="preserve">hal-00943593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are implicit learning abilities sensitive to the type of material to be processed? Study on children with and without dyslexia.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Are implicit learning abilities sensitive to the type of material to be processed? Study on typical readers and children with dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Research in Reading</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (3), pp.298-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-9817.2010.01464.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943593v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement visuel est-il impliqué dans l'acquisition de l'orthographe lexicale ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">De la sensibilité de l'apprentissage implicite au type d'item à pister dans une tâche de temps de réaction séquentiel : le cas des enfants dyslexiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 107-108, pp.133-141</w:t>
+              <w:t xml:space="preserve">, 2010, 107-108, pp.151-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825972v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apprentissage implicite : utilisation d'une tâche de temps de réaction séquentiel chez l'enfant présentant des troubles du langage écrit.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le traitement visuel est-il impliqué dans l'acquisition de l'orthographe lexicale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 107-108, pp.151-158</w:t>
+              <w:t xml:space="preserve">, 2010, 107-108, pp.133-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943592v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la sensibilité de l'apprentissage implicite au type d'item à pister dans une tâche de temps de réaction séquentiel : le cas des enfants dyslexiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'apprentissage implicite : utilisation d'une tâche de temps de réaction séquentiel chez l'enfant présentant des troubles du langage écrit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107-108, pp.151-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762163v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apprentissage implicite chez l'enfant présentant des troubles du langage écrit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Apprentissage implicite et dyslexie : des données contradictoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 96-97, pp.27-32</w:t>
+              <w:t xml:space="preserve">, 2008, 96-97, pp.235-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762160v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage implicite et dyslexie : des données contradictoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'apprentissage implicite chez l'enfant présentant des troubles du langage écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 96-97, pp.235-251</w:t>
+              <w:t xml:space="preserve">, 2008, 96-97, pp.27-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943591v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When memorised instances compete with rules : The case of number-noun agreement in written French.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cousin M.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bryant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Child Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 34, pp.425-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire de travail et détection d'erreurs d'accord verbal : Etude chez le novice et l'expert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dedeyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Négro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 164, pp.57-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre comment l'enfant apprend : une étape vers la compréhension des effets des pratiques pédagaogiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cousin M. P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dédéyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 148, pp.37-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronometry of visual word recognition during passive and lexical decision tasks: an ERP investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rebai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 114, pp.1293 - 1324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207450490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire la morphologie flexionnelle du nombre nominal : Etude chez l'enfant d'école primaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cousin M. P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rééducation orthophonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 213, pp.115-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114970v1</w:t>
-              </w:r>
-[...220 lines deleted...]
-                <w:t xml:space="preserve">hal-01917937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3706,254 +3706,254 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude exploratoire sur l’impact de la profondeur orthographique et de la complexité morphologique de la L1 sur le traitement morphographique en français L2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Serrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Gunnarsson-Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSLA 32</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Birmingham (UK), Royaume-Uni</w:t>
+              <w:t xml:space="preserve">EuroSLA 32, the 32nd Conference of the European Second Language Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Birmingham, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does L1 orthographic depth influence L2 orthographic processing of inflected words?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Largy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Gunnarsson-Largy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Serrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSLA 32</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Birmingham (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">EuroSLA 32, the 32nd Conference of the European Second Language Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’une induction émotionnelle négative sur la réalisation d’une tâche de copie chez des enfants de CE2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque International du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education (RIPSYDEVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3978,77 +3978,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la transparence vs. l'opacité orthographique de la L1 sur la performance en orthographie grammaticale en L2: le cas de l'accord sujet-verbe en FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Serrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Gunnarsson-Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReAL2 2021 Crosslinguistic influence : Where are we today?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4073,77 +4073,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la congruence émotionnelle sur l’attention sélective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benintendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 13e Colloque International du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education (RIPSYDEVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4168,77 +4168,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les performances attentionnelles d'enfants typiques: la question du contexte émotionnel véhiculé par la couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benintendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIFREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4263,77 +4263,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la liaison en production écrite chez l'enfant normoscripteur et dyslexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Soum-Favaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprentissage de l'écrit : diversité des langues, singularité des troubles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4358,77 +4358,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the use of instant messaging has an impact of the quality of spelling ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonia Lanchantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X. prowitec-Symposion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Hambourg, Germany. pp.41-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4453,77 +4453,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les connaissances orthographiques implicites au service de l'écrit numérique en messagerie instantanée: nouvelles perspectives relatives à la valeur des lettres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonia Lanchantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium S'caladis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4548,77 +4548,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different kinds of methods in a PhD dissertation: does the use of instant messaging has an impact on the quality of spelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonia Lanchantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in writing process research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4637,571 +4637,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des formes d'écrit numérique en messagerie instantanée en fonction du niveau orthographique d'élèves de quatrième français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">DWIM typology according to spelling level of french 7th grade students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonia Lanchantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSDoc 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, France</w:t>
+              <w:t xml:space="preserve">International psychological applications conference and trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lisbonne, Portugal. pp.31-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966236v1</w:t>
+                <w:t xml:space="preserve">hal-00966176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How adolescents with dyslexia dysorthographia use texting ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Typologie des formes d'écrit numérique en messagerie instantanée en fonction du niveau orthographique d'élèves de quatrième français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonia Lanchantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International psychological applications conference and trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lisbonne, Portugal. pp.105-106</w:t>
+              <w:t xml:space="preserve">JSDoc 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966221v1</w:t>
+                <w:t xml:space="preserve">hal-00966236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DWIM typology according to spelling level of french 7th grade students</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">How adolescents with dyslexia dysorthographia use texting ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonia Lanchantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International psychological applications conference and trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Lisbonne, Portugal. pp.31-32</w:t>
+              <w:t xml:space="preserve">, 2012, Lisbonne, Portugal. pp.105-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966176v1</w:t>
+                <w:t xml:space="preserve">hal-00966221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement visuel simultané est-il un facteur cognitif impliqué dans l'apprentissage de l'orthographe lexicale chez l'adulte?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Orthographic learning during reading: The role of whole-word visual processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Metz, France</w:t>
+              <w:t xml:space="preserve">ESCOP Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917902v1</w:t>
+                <w:t xml:space="preserve">hal-01917895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographic learning during reading: The role of whole-word visual processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Le traitement visuel simultané est-il un facteur cognitif impliqué dans l'apprentissage de l'orthographe lexicale chez l'adulte?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Guinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCOP Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">Congrès SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917895v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acquisition des connaissances orthographiques lexicales pendant la lecture: le traitement visuel serait-il impliqué?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">All European Dyslexia Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Brugges, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5226,64 +5226,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do implicit learning abilities depend on the type of material to be processed ? A study on children with and without dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCogScie07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Greece. pp.522-527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5308,77 +5308,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memorizing instances and applying rules in the agreement of written French nouns.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cousin M. P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3th international workshop on morphological processing.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5435,64 +5435,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions et langage écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émotions et apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5517,77 +5517,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre le marquage du pluriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Totereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Gunnarsson-Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie cognitive des apprentissages scolaires : apprendre à lire, écrire, compter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5625,77 +5625,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les processus en jeu dans la révision orthographique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Gunnarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecritures et réécritures chez les élèves: Un seul corpus, divers genres discursifs et méthodologies d'analyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5785,51 +5785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Garcia-Debanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gunnarson-Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Gunnarsson-Largy, &amp; E. Auriac-Slusarczyk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecriture et réécriture chez les élèves. Un seul corpus, divers genres discursifs et méthodologies d’analyse</w:t>
@@ -5856,96 +5856,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liaison à l’interface entre l’oral et l’écrit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">La liaison à l'interface entre l'oral et l'écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Soum-Favaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Gunnarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Soum; A. Coquillon; J-P. Chevrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La liaison : approches contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5957,120 +5957,120 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-168, 2013, 978-3-0351-9838-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374208v1</w:t>
+                <w:t xml:space="preserve">hal-00966253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liaison à l'interface entre l'oral et l'écrit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">La liaison à l’interface entre l’oral et l’écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Soum-Favaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Largy Gunnarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Soum; A. Coquillon; J-P. Chevrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La liaison : approches contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6082,94 +6082,94 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-168, 2013, 978-3-0351-9838-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966253v1</w:t>
+                <w:t xml:space="preserve">hal-01374208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du débat sur l'efficience de l'apprentissage implicite chez le dyslexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-E. Gombert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approche Cognitive de l'apprentissage de la langue écrite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.179-187, 2008</w:t>
@@ -6288,51 +6288,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0366EC6C"/>
+    <w:nsid w:val="14761B2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6519,51 +6519,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-largy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078878373" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000038392864" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279382v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Largy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Soulier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Largy Gunnarsson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simo&#235;s-Perlant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804598v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Serrau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gunnarsson-Largy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.22013.ser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625691v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.211.0025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dherbey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-019-09941-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.40.1.5059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Lanchantin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00018.sim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642383v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827023v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25755/int.9483" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616727v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benintendi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Largy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663137v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503317004031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374206v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2012.01551.x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Loury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gunnarsson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Soum-Favaro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352584v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Volckaert-Legrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.122.0175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Thibault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wll.15.1.04sim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.35.2.05com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858323v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2010.01464.x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHP3WR6C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943592v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin M.-P." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bryant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360331v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dedeyan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;gro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114989v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin M. P." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;d&#233;yan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lalonde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rebai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207450490" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834484v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939138v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966598v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966244v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966236v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966176v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917902v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917895v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966178v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115353v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804641v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941162v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Totereau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966257v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42218" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074567v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Cogis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcia-Debanc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gunnarson-Largy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374208v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36120" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966253v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-largy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078878373" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000038392864" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834484v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Serrau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Largy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gunnarsson-Largy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917937v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Soulier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Largy Gunnarsson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simo&#235;s-Perlant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.22013.ser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625691v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.211.0025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dherbey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-019-09941-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.40.1.5059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Lanchantin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00018.sim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642383v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827023v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25755/int.9483" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benintendi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Largy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503317004031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374207v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218316v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2012.01551.x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Loury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gunnarsson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Soum-Favaro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858323v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352584v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Volckaert-Legrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.122.0175" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Thibault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wll.15.1.04sim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.35.2.05com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2010.01464.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHP3WR6C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825972v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943592v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762160v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin M.-P." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bryant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dedeyan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;gro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114989v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin M. P." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;d&#233;yan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951363v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lalonde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rebai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207450490" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114970v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939138v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966598v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966244v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966176v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966236v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966221v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917902v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966178v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115353v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804641v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941162v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Totereau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966257v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42218" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074567v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Cogis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcia-Debanc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gunnarson-Largy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966253v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36120" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374208v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>