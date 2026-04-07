--- v0 (2026-03-07)
+++ v1 (2026-04-07)
@@ -3232,191 +3232,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00101093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition d'un processus décisionnel de Markov à l'aide d'un graphe</w:t>
+                <w:t xml:space="preserve">Building Efficient Partial Plans using Markov Decision Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laroche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Schott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Paris, France, 9 p</w:t>
+              <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, none, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099101v1</w:t>
+                <w:t xml:space="preserve">inria-00099379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Efficient Partial Plans using Markov Decision Processes</w:t>
+                <w:t xml:space="preserve">Décomposition d'un processus décisionnel de Markov à l'aide d'un graphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charpillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Schott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, none, 19 p</w:t>
+              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Paris, France, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099379v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition d'un Processus Décisionnel de Markov à l'aide d'un Graphe</w:t>
               </w:r>
@@ -3510,51 +3510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Robotics Planning using Abstract Markov Decision Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Schott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3605,51 +3605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition of Markov Decision Processes Using Directed Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Schott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3700,51 +3700,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Aggregation for Solving Markov Decision Problems - An Application to Mobile Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference Tools with Artificial Intelligence - ICTAI'98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, none, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3795,51 +3795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aycard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, none, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4282,51 +4282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04464514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gais Alhadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laroche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzeldin Osman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2024029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515660v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Healy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Marchetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.06.015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Buguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blanchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouchard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12121645" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03540754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;my" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mougin-Degraef" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devilliers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berdal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-20-00142.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795347v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03250-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489996v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nagih" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Roka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2019.100551" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2019.104836" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmoumene Kadri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31209/2018.100000016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zhivin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barrie Richardson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010316" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kellerer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016066" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benziani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138542v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Broc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montreuil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Moreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delannoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138537v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100821v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515635v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Adjal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795398v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263884" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394831" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03791506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394932" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785170v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengli Zheng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279539v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boniface" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schott" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099101v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099379v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098843v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107799v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098464v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aycard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02264750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754413v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04464514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gais Alhadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laroche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzeldin Osman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2024029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515660v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Healy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Marchetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.06.015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Buguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blanchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouchard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12121645" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03540754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;my" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mougin-Degraef" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devilliers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berdal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-20-00142.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795347v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03250-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489996v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nagih" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Roka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2019.100551" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2019.104836" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmoumene Kadri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31209/2018.100000016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zhivin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barrie Richardson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010316" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kellerer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016066" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benziani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138542v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Broc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montreuil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Moreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delannoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138537v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100821v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515635v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Adjal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795398v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263884" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394831" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03791506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394932" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785170v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengli Zheng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279539v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boniface" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schott" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099379v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099101v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098843v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107799v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098464v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aycard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02264750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754413v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>