--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -2813,51 +2813,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes pour l’ordonnancement des blocs opératoires</w:t>
+                <w:t xml:space="preserve">Lower Bounds for the Makespan Minimization in Job Shops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Benziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Kacem</w:t>
@@ -2875,97 +2875,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Nagih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées LCOMS 2013 "STIC pour l'homme et la santé" </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Metz, France</w:t>
+              <w:t xml:space="preserve">2013 10TH IEEE INTERNATIONAL CONFERENCE ON NETWORKING, SENSING AND CONTROL (ICNSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Evry, France. pp.442-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279538v1</w:t>
+                <w:t xml:space="preserve">hal-01267630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Bounds for the Makespan Minimization in Job Shops</w:t>
+                <w:t xml:space="preserve">Algorithmes pour l’ordonnancement des blocs opératoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Benziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Kacem</w:t>
@@ -2983,73 +2983,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Nagih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 10TH IEEE INTERNATIONAL CONFERENCE ON NETWORKING, SENSING AND CONTROL (ICNSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Evry, France. pp.442-445</w:t>
+              <w:t xml:space="preserve">Journées LCOMS 2013 "STIC pour l'homme et la santé" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267630v1</w:t>
+                <w:t xml:space="preserve">hal-01279538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower and upper bounds for the Job Shop Scheduling problem with min-sum criteria</w:t>
               </w:r>
@@ -4282,51 +4282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04464514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gais Alhadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laroche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzeldin Osman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2024029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515660v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Healy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Marchetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.06.015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Buguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blanchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouchard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12121645" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03540754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;my" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mougin-Degraef" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devilliers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berdal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-20-00142.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795347v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03250-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489996v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nagih" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Roka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2019.100551" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2019.104836" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmoumene Kadri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31209/2018.100000016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zhivin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barrie Richardson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010316" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kellerer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016066" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benziani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138542v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Broc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montreuil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Moreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delannoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138537v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100821v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515635v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Adjal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795398v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263884" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394831" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03791506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394932" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785170v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengli Zheng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279539v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boniface" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schott" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099379v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099101v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098843v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107799v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098464v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aycard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02264750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754413v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04464514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gais Alhadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laroche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzeldin Osman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2024029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515660v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Healy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Marchetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.06.015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Buguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blanchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouchard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12121645" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03540754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;my" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mougin-Degraef" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devilliers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berdal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-20-00142.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795347v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03250-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489996v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nagih" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Roka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2019.100551" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2019.104836" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmoumene Kadri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31209/2018.100000016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zhivin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barrie Richardson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010316" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kellerer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016066" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benziani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138542v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Broc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montreuil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Moreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delannoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138537v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100821v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515635v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Adjal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795398v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263884" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394831" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03791506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394932" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785170v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengli Zheng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279539v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279538v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boniface" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schott" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099379v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099101v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098843v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107799v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098464v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aycard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02264750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754413v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>