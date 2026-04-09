--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -632,433 +632,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of hydrogen sulfide by the intestinal microbiota and epithelial cells and consequences for the colonic and rectal mucosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Human and Mouse Islet Peptidome: Effects of Obesity and Type 2 Diabetes, and Assessment of Intraislet Production of Glucagon-like Peptide-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Galvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Blachier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
+                <w:t xml:space="preserve">Rachel Foreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eunyeong Ahn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annaig Lan</w:t>
+                <w:t xml:space="preserve">Claire Meek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.00261.2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (9), pp.4507-4517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033013v1</w:t>
+                <w:t xml:space="preserve">hal-03449922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of mitochondrial function by metformin increases glucose uptake, glycolysis and GDF-15 release from intestinal cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of hydrogen sulfide by the intestinal microbiota and epithelial cells and consequences for the colonic and rectal mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larraufie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Ming</w:t>
+                <w:t xml:space="preserve">Eunyeong Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamana Darwish</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Irene Cimino</w:t>
+                <w:t xml:space="preserve">Annaig Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-81349-7⟩</w:t>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 320 (2), pp.G125-G135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00261.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03165371v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human and Mouse Islet Peptidome: Effects of Obesity and Type 2 Diabetes, and Assessment of Intraislet Production of Glucagon-like Peptide-1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Kay</w:t>
+                <w:t xml:space="preserve">Inhibition of mitochondrial function by metformin increases glucose uptake, glycolysis and GDF-15 release from intestinal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamana Darwish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Foreman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Larraufie</w:t>
+                <w:t xml:space="preserve">Debra Rimmington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Meek</w:t>
+                <w:t xml:space="preserve">Irene Cimino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (9), pp.4507-4517. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2529), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-81349-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449922v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation of motilin secretion by bile, free fatty acids, and acidification in human duodenal organoids</w:t>
               </w:r>
@@ -1308,64 +1308,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murine neuronatin deficiency is associated with a hypervariable food intake and bimodal obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Cimino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Rimmington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. C Loraine Tung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1838,697 +1838,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abcc5 Knockout Mice Have Lower Fat Mass and Increased Levels of Circulating GLP‐1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Important Role of the GLP-1 Axis for Glucose Homeostasis after Bariatric Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larraufie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgorzata Cyranka</w:t>
+                <w:t xml:space="preserve">Geoffrey P Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Veprik</w:t>
+                <w:t xml:space="preserve">Anne K Mcgavigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleanor J Mckay</w:t>
+                <w:t xml:space="preserve">Richard G Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nienke Loon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amber Thijsse</w:t>
+                <w:t xml:space="preserve">Joyce Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.22521⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (6), pp.1399-1408.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.01.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208852v1</w:t>
+                <w:t xml:space="preserve">hal-03450982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single cell transcriptomic profiling of large intestinal enteroendocrine cells in mice – Identification of selective stimuli for insulin-like peptide-5 and glucagon-like peptide-1 co-expressing cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PYY plays a key role in the resolution of diabetes following bariatric surgery in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Guida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawrence J Billing</w:t>
+                <w:t xml:space="preserve">Sam D Stephen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niall Dempster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joyce Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2019.09.001⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.67 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2018.12.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450647v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fructose malabsorption induces cholecystokinin expression in the ileum and cecum by changing microbiota composition and metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abcc5 Knockout Mice Have Lower Fat Mass and Increased Levels of Circulating GLP‐1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Cyranka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xufei Zhang</w:t>
+                <w:t xml:space="preserve">Anna Veprik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Grosfeld</w:t>
+                <w:t xml:space="preserve">Eleanor J Mckay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edek Williams</w:t>
+                <w:t xml:space="preserve">Nienke Loon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Vasiliauskas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sharon Barretto</w:t>
+                <w:t xml:space="preserve">Amber Thijsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.201801526RR⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (8), pp.1292 - 1304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.22521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191008v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Important Role of the GLP-1 Axis for Glucose Homeostasis after Bariatric Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Larraufie</w:t>
+                <w:t xml:space="preserve">Fructose malabsorption induces cholecystokinin expression in the ileum and cecum by changing microbiota composition and metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xufei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey P Roberts</w:t>
+                <w:t xml:space="preserve">Alexandra Grosfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne K Mcgavigan</w:t>
+                <w:t xml:space="preserve">Edek Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard G Kay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joyce Li</w:t>
+                <w:t xml:space="preserve">Daniel Vasiliauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Barretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.01.047⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (6), pp.7126-7142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201801526RR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450982v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PYY plays a key role in the resolution of diabetes following bariatric surgery in humans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single cell transcriptomic profiling of large intestinal enteroendocrine cells in mice – Identification of selective stimuli for insulin-like peptide-5 and glucagon-like peptide-1 co-expressing cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam D Stephen</w:t>
+                <w:t xml:space="preserve">Lawrence J Billing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Watson</w:t>
+                <w:t xml:space="preserve">Jo Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niall Dempster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Larraufie</w:t>
+                <w:t xml:space="preserve">Andrew Leiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40, pp.67 - 76. </w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.158-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2018.12.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2019.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451358v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of enteroendocrine cell glucagon-like peptide (GLP)-1 release by fat-induced small intestinal ketogenesis: a mechanism targeted by Roux-en-Y gastric bypass surgery but not by preoperative very-low-calorie diet</w:t>
               </w:r>
@@ -2687,51 +2687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamana Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Rievaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2782,90 +2782,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Human and Murine Enteroendocrine Cells by Transcriptomic and Peptidomic Profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey P Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard G Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam G Galvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3076,51 +3076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah A Goldspink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van B Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J Billing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3197,51 +3197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative mass spectrometry for human melanocortin peptides in vitro and in vivo suggests prominent roles for β-MSH and desacetyl α-MSH in energy homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kirwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard G Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas Brouwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3452,51 +3452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-storage and release of insulin-like peptide-5, glucagon-like peptide-1 and peptideYY from murine and human colonic enteroendocrine cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J Billing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher A Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3714,421 +3714,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01937996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SNARE Protein Syntaxin-1a Plays an Essential Role in Biphasic Exocytosis of the Incretin Hormone Glucagon-Like Peptide 1</w:t>
+                <w:t xml:space="preserve">Liquid chromatography/mass spectrometry based detection and semi-quantitative analysis of INSL5 in human and murine tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Wheeler</w:t>
+                <w:t xml:space="preserve">R.G. G Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holly Stacey</w:t>
+                <w:t xml:space="preserve">S. Galvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasaman Nahaei</w:t>
+                <w:t xml:space="preserve">P. Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Hale</w:t>
+                <w:t xml:space="preserve">F. Reimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hardy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F.M. M Gribble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 66 (9), pp.2327-2338. </w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (23), pp.1963-1973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/db16-1403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.7978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451433v1</w:t>
+                <w:t xml:space="preserve">hal-03451416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid chromatography/mass spectrometry based detection and semi-quantitative analysis of INSL5 in human and murine tissues</w:t>
+                <w:t xml:space="preserve">Chylomicrons stimulate incretin secretion in mouse and human cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.G. G Kay</w:t>
+                <w:t xml:space="preserve">Arianna Psichas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Galvin</w:t>
+                <w:t xml:space="preserve">Pierre F Larraufie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah A Goldspink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Larraufie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F.M. M Gribble</w:t>
+                <w:t xml:space="preserve">Fiona M Gribble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Reimann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.7978⟩</w:t>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (12), pp.2475-2485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00125-017-4420-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451416v1</w:t>
+                <w:t xml:space="preserve">hal-03451408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chylomicrons stimulate incretin secretion in mouse and human cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SNARE Protein Syntaxin-1a Plays an Essential Role in Biphasic Exocytosis of the Incretin Hormone Glucagon-Like Peptide 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Stacey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Psichas</w:t>
+                <w:t xml:space="preserve">Yasaman Nahaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre F Larraufie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Deborah A Goldspink</w:t>
+                <w:t xml:space="preserve">Stephen Hale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona M Gribble</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60 (12), pp.2475-2485. </w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (9), pp.2327-2338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00125-017-4420-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/db16-1403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451408v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TLR ligands and butyrate increase Pyy expression through two distinct but inter-regulated pathways</w:t>
               </w:r>
@@ -5055,51 +5055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04120706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larraufie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Haroun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fleury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blachier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1123364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04145276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Khamyath" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Szachnowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun M Flint" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250334" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03787581v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin-Gallausiaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garcia-Weber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lashermes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Marinelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2110639" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Galvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidee Pitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2021.170532" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03033013v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunyeong Ahn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00261.2020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03165371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ming" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamana Darwish" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Rimmington" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cimino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81349-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03449922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Foreman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00463" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03449878v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily L Miedzybrodzka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Foreman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van B Lu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L George" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Smith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2021.101356" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02536149v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120006916" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03449868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. C Loraine Tung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Lawler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96278-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03165408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam G Galvin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2020.100164" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03165480v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida M Modvig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B Andersen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaare V Grunddal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune E Kuhre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Martinussen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0541-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208849v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lind Jepsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Thyssen Vestergaard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mary Gribble" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Reimann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgz046" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208852v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Cyranka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Veprik" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor J Mckay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Loon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Thijsse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22521" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03450647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence J Billing" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Lewis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leiter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Li" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.09.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xufei Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grosfeld" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edek Williams" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vasiliauskas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Barretto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801526RR" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03450982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P Roberts" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K Mcgavigan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Kay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.01.047" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451358v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guida" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam D Stephen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Watson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Dempster" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2018.12.040" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208843v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Wallenius" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elias" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elebring" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauke Haisma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Casselbrant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-319372" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Serge Dye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Rievaj" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52049-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richards" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db18-0883" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03450948v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Johanneson Hjelholt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Kuhre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels M&#248;ller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2018-02503" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451396v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah A Goldspink" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Tolhurst" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2017.11.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451378v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kirwan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Brouwers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Herranz-P&#233;rez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Jura" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2018.08.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Gribble" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18259-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451387v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2018.07.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01937996v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02838" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451433v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wheeler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Stacey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Nahaei" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hardy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-1403" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451416v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. G Kay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galvin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larraufie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reimann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. M Gribble" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7978" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451408v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Psichas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Larraufie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona M Gribble" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-017-4420-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530823v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Blottiere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12648" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431336v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Cauvin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rosendale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neetu Gupta-Rossi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rocancourt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.11.040" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451442v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Pais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Gribble" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2016-1384" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183892v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Wouters" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve M. Blottiere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665114001566" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04533362v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souka&#239;na Benhaddou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vaugrente" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02109952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLA001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04120706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larraufie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Haroun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fleury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blachier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1123364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04145276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Khamyath" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Szachnowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun M Flint" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250334" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03787581v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin-Gallausiaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garcia-Weber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lashermes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Marinelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2110639" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Galvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidee Pitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2021.170532" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03449922v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Foreman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00463" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03033013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunyeong Ahn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00261.2020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03165371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ming" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamana Darwish" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Rimmington" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cimino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81349-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03449878v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily L Miedzybrodzka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Foreman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van B Lu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L George" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Smith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2021.101356" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02536149v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120006916" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03449868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. C Loraine Tung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Lawler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96278-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03165408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam G Galvin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2020.100164" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03165480v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida M Modvig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B Andersen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaare V Grunddal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune E Kuhre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Martinussen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0541-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208849v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lind Jepsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Thyssen Vestergaard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mary Gribble" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Reimann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgz046" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03450982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P Roberts" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K Mcgavigan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Kay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.01.047" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451358v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guida" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam D Stephen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Watson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Dempster" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2018.12.040" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208852v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Cyranka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Veprik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor J Mckay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Loon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Thijsse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22521" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191008v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xufei Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grosfeld" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edek Williams" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vasiliauskas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Barretto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801526RR" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03450647v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence J Billing" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Lewis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leiter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.09.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208843v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Wallenius" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elias" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elebring" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauke Haisma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Casselbrant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-319372" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Serge Dye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Rievaj" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52049-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richards" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db18-0883" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03450948v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Johanneson Hjelholt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Kuhre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels M&#248;ller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2018-02503" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451396v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah A Goldspink" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Tolhurst" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2017.11.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451378v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kirwan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Brouwers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Herranz-P&#233;rez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Jura" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2018.08.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Gribble" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18259-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451387v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2018.07.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01937996v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02838" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451416v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. G Kay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galvin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larraufie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reimann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. M Gribble" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7978" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451408v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Psichas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Larraufie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona M Gribble" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-017-4420-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451433v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wheeler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Stacey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Nahaei" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hardy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-1403" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530823v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Blottiere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12648" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431336v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Cauvin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rosendale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neetu Gupta-Rossi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rocancourt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.11.040" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451442v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Pais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Gribble" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2016-1384" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183892v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Wouters" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve M. Blottiere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665114001566" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04533362v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souka&#239;na Benhaddou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vaugrente" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02109952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLA001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>