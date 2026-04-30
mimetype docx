--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of enteroendocrine cell respiration by the microbial metabolite hydrogen sulfide</w:t>
+                <w:t xml:space="preserve">Transinteractome analysis reveals distinct niche requirements for isotype‐based plasma cell subsets in the bone marrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amélie Bonaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Fleury</w:t>
+                <w:t xml:space="preserve">Mélanie Khamyath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
+                <w:t xml:space="preserve">Ugo Szachnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Blachier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shaun M Flint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2023.1123364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eji.202250334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04120706v1</w:t>
+                <w:t xml:space="preserve">hal-04145276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transinteractome analysis reveals distinct niche requirements for isotype‐based plasma cell subsets in the bone marrow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of enteroendocrine cell respiration by the microbial metabolite hydrogen sulfide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larraufie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bonaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Larraufie</w:t>
+                <w:t xml:space="preserve">Kenza Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Khamyath</w:t>
+                <w:t xml:space="preserve">Carla Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Szachnowski</w:t>
+                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaun M Flint</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.202250334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2023.1123364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145276v1</w:t>
+                <w:t xml:space="preserve">hal-04120706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Akkermansia muciniphila&amp;lt;/i&amp;gt; upregulates genes involved in maintaining the intestinal barrier function via ADP-heptose-dependent activation of the ALPK1/TIFA pathway</w:t>
               </w:r>
@@ -409,51 +409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Garcia-Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Marinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -517,51 +517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptidomics of enteroendocrine cells and characterisation of potential effects of a novel preprogastrin derived-peptide on glucose tolerance in lean mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Galvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -632,433 +632,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human and Mouse Islet Peptidome: Effects of Obesity and Type 2 Diabetes, and Assessment of Intraislet Production of Glucagon-like Peptide-1</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of hydrogen sulfide by the intestinal microbiota and epithelial cells and consequences for the colonic and rectal mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Foreman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Francois Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Meek</w:t>
+                <w:t xml:space="preserve">Eunyeong Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00463⟩</w:t>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 320 (2), pp.G125-G135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00261.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449922v1</w:t>
+                <w:t xml:space="preserve">hal-03033013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of hydrogen sulfide by the intestinal microbiota and epithelial cells and consequences for the colonic and rectal mucosa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Inhibition of mitochondrial function by metformin increases glucose uptake, glycolysis and GDF-15 release from intestinal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamana Darwish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annaig Lan</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debra Rimmington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Cimino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.00261.2020⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2529), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-81349-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03033013v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of mitochondrial function by metformin increases glucose uptake, glycolysis and GDF-15 release from intestinal cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Human and Mouse Islet Peptidome: Effects of Obesity and Type 2 Diabetes, and Assessment of Intraislet Production of Glucagon-like Peptide-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Galvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Foreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Cimino</w:t>
+                <w:t xml:space="preserve">Claire Meek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (2529), </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (9), pp.4507-4517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-81349-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165371v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation of motilin secretion by bile, free fatty acids, and acidification in human duodenal organoids</w:t>
               </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Marinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Blottiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1308,103 +1308,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murine neuronatin deficiency is associated with a hypervariable food intake and bimodal obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Cimino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Rimmington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. C Loraine Tung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Lawler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.17571. </w:t>
@@ -1481,51 +1481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel E Foreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam G Galvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy L George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1570,1168 +1570,1168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secretin release after Roux-en-Y gastric bypass reveals a population of glucose-sensitive S cells in distal small intestine</w:t>
+                <w:t xml:space="preserve">Ghrelin Does Not Directly Stimulate Secretion of Glucagon-like Peptide-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida M Modvig</w:t>
+                <w:t xml:space="preserve">Sara Lind Jepsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel B Andersen</w:t>
+                <w:t xml:space="preserve">Esben Thyssen Vestergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaare V Grunddal</w:t>
+                <w:t xml:space="preserve">Fiona Mary Gribble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rune E Kuhre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christoffer Martinussen</w:t>
+                <w:t xml:space="preserve">Frank Reimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41366-020-0541-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (1), pp.266-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgz046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165480v1</w:t>
+                <w:t xml:space="preserve">hal-03208849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghrelin Does Not Directly Stimulate Secretion of Glucagon-like Peptide-1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secretin release after Roux-en-Y gastric bypass reveals a population of glucose-sensitive S cells in distal small intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida M Modvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Lind Jepsen</w:t>
+                <w:t xml:space="preserve">Daniel B Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esben Thyssen Vestergaard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Larraufie</w:t>
+                <w:t xml:space="preserve">Kaare V Grunddal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Mary Gribble</w:t>
+                <w:t xml:space="preserve">Rune E Kuhre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Reimann</w:t>
+                <w:t xml:space="preserve">Christoffer Martinussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 105 (1), pp.266-275. </w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (9), pp.1859 - 1871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgz046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41366-020-0541-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208849v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Important Role of the GLP-1 Axis for Glucose Homeostasis after Bariatric Surgery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suppression of enteroendocrine cell glucagon-like peptide (GLP)-1 release by fat-induced small intestinal ketogenesis: a mechanism targeted by Roux-en-Y gastric bypass surgery but not by preoperative very-low-calorie diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey P Roberts</w:t>
+                <w:t xml:space="preserve">Ville Wallenius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne K Mcgavigan</w:t>
+                <w:t xml:space="preserve">Erik Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard G Kay</w:t>
+                <w:t xml:space="preserve">Erik Elebring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joyce Li</w:t>
+                <w:t xml:space="preserve">Bauke Haisma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Casselbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.01.047⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69, pp.1423 - 1431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2019-319372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450982v1</w:t>
+                <w:t xml:space="preserve">hal-03208843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PYY plays a key role in the resolution of diabetes following bariatric surgery in humans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abcc5 Knockout Mice Have Lower Fat Mass and Increased Levels of Circulating GLP‐1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam D Stephen</w:t>
+                <w:t xml:space="preserve">Malgorzata Cyranka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Watson</w:t>
+                <w:t xml:space="preserve">Anna Veprik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niall Dempster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Larraufie</w:t>
+                <w:t xml:space="preserve">Eleanor J Mckay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nienke Loon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Thijsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2018.12.040⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (8), pp.1292 - 1304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.22521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451358v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abcc5 Knockout Mice Have Lower Fat Mass and Increased Levels of Circulating GLP‐1</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fructose malabsorption induces cholecystokinin expression in the ileum and cecum by changing microbiota composition and metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleanor J Mckay</w:t>
+                <w:t xml:space="preserve">Xufei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nienke Loon</w:t>
+                <w:t xml:space="preserve">Alexandra Grosfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amber Thijsse</w:t>
+                <w:t xml:space="preserve">Edek Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vasiliauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Barretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.22521⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (6), pp.7126-7142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201801526RR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208852v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fructose malabsorption induces cholecystokinin expression in the ileum and cecum by changing microbiota composition and metabolism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single cell transcriptomic profiling of large intestinal enteroendocrine cells in mice – Identification of selective stimuli for insulin-like peptide-5 and glucagon-like peptide-1 co-expressing cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edek Williams</w:t>
+                <w:t xml:space="preserve">Lawrence J Billing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Vasiliauskas</w:t>
+                <w:t xml:space="preserve">Jo Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharon Barretto</w:t>
+                <w:t xml:space="preserve">Andrew Leiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.201801526RR⟩</w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.158-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2019.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191008v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single cell transcriptomic profiling of large intestinal enteroendocrine cells in mice – Identification of selective stimuli for insulin-like peptide-5 and glucagon-like peptide-1 co-expressing cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Important Role of the GLP-1 Axis for Glucose Homeostasis after Bariatric Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jo Lewis</w:t>
+                <w:t xml:space="preserve">Geoffrey P Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Leiter</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Anne K Mcgavigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard G Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2019.09.001⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (6), pp.1399-1408.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.01.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450647v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of enteroendocrine cell glucagon-like peptide (GLP)-1 release by fat-induced small intestinal ketogenesis: a mechanism targeted by Roux-en-Y gastric bypass surgery but not by preoperative very-low-calorie diet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PYY plays a key role in the resolution of diabetes following bariatric surgery in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Elias</w:t>
+                <w:t xml:space="preserve">Claudia Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Elebring</w:t>
+                <w:t xml:space="preserve">Sam D Stephen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bauke Haisma</w:t>
+                <w:t xml:space="preserve">Michael Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Casselbrant</w:t>
+                <w:t xml:space="preserve">Niall Dempster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 69, pp.1423 - 1431. </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.67 - 76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2019-319372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2018.12.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208843v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of proguanylin expressing cells in the intestine – evidence for constitutive luminal secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Serge Dye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamana Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Rievaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2782,90 +2782,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Human and Murine Enteroendocrine Cells by Transcriptomic and Peptidomic Profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey P Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard G Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam G Galvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2916,51 +2916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acipimox Acutely Increases GLP-1 Concentrations in Overweight Subjects and Hypopituitary Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esben Thyssen Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Johanneson Hjelholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2968,51 +2968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rune Kuhre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 104 (7), pp.2581-2592. </w:t>
@@ -3044,204 +3044,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic insights into the detection of free fatty and bile acids by ileal glucagon-like peptide-1 secreting cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SCFAs strongly stimulate PYY production in human enteroendocrine cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larraufie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martin-Gallausiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah A Goldspink</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Larraufie</w:t>
+                <w:t xml:space="preserve">Joel Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwen Tolhurst</w:t>
+                <w:t xml:space="preserve">F. M. Gribble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7, pp.90-101. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2017.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-18259-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451396v1</w:t>
+                <w:t xml:space="preserve">hal-02628091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative mass spectrometry for human melanocortin peptides in vitro and in vivo suggests prominent roles for β-MSH and desacetyl α-MSH in energy homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kirwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard G Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas Brouwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3312,230 +3312,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCFAs strongly stimulate PYY production in human enteroendocrine cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mechanistic insights into the detection of free fatty and bile acids by ileal glucagon-like peptide-1 secreting cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah A Goldspink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van B Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J Billing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. M. Gribble</w:t>
+                <w:t xml:space="preserve">Gwen Tolhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.90-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-18259-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2017.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628091v1</w:t>
+                <w:t xml:space="preserve">hal-03451396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-storage and release of insulin-like peptide-5, glucagon-like peptide-1 and peptideYY from murine and human colonic enteroendocrine cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J Billing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher A Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah A Goldspink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Galvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3599,51 +3599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butyrate produced by commensal bacteria down-regulates indolamine 2, 3-dioxygenase 1 (IDO-1) expression via a dual mechanism in human intestinal epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin-Gallausiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3714,538 +3714,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01937996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid chromatography/mass spectrometry based detection and semi-quantitative analysis of INSL5 in human and murine tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TLR ligands and butyrate increase Pyy expression through two distinct but inter-regulated pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larraufie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.G. G Kay</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F.M. M Gribble</w:t>
+                <w:t xml:space="preserve">Herve Blottiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.7978⟩</w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cmi.12648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451416v1</w:t>
+                <w:t xml:space="preserve">hal-01530823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chylomicrons stimulate incretin secretion in mouse and human cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SNARE Protein Syntaxin-1a Plays an Essential Role in Biphasic Exocytosis of the Incretin Hormone Glucagon-Like Peptide 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Stacey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Nahaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Psichas</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00125-017-4420-2⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (9), pp.2327-2338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db16-1403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451408v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SNARE Protein Syntaxin-1a Plays an Essential Role in Biphasic Exocytosis of the Incretin Hormone Glucagon-Like Peptide 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid chromatography/mass spectrometry based detection and semi-quantitative analysis of INSL5 in human and murine tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. G Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Galvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Wheeler</w:t>
+                <w:t xml:space="preserve">P. Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holly Stacey</w:t>
+                <w:t xml:space="preserve">F. Reimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasaman Nahaei</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F.M. M Gribble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db16-1403⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (23), pp.1963-1973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.7978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451433v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLR ligands and butyrate increase Pyy expression through two distinct but inter-regulated pathways</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Larraufie</w:t>
+                <w:t xml:space="preserve">Chylomicrons stimulate incretin secretion in mouse and human cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Psichas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre F Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Dore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lapaque</w:t>
+                <w:t xml:space="preserve">Deborah A Goldspink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Blottiere</w:t>
+                <w:t xml:space="preserve">Fiona M Gribble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Reimann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (2), </w:t>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (12), pp.2475-2485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cmi.12648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00125-017-4420-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530823v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rab35 GTPase Triggers Switch-like Recruitment of the Lowe Syndrome Lipid Phosphatase OCRL on Newborn Endosomes</w:t>
               </w:r>
@@ -4283,51 +4283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neetu Gupta-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rocancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (1), pp.120-128. </w:t>
@@ -4391,77 +4391,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Rievaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Gribble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Reimann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 157 (10), pp.3821-3831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4495,51 +4495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional metagenomics to decipher food-microbe-host crosstalk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas de Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4547,51 +4547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Veronese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve M. Blottiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Dore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 74 (1), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4815,51 +4815,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the effects of microbial products on Peptide YY expression and secretion in human enteroendocrine L-cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tissues and Organs [q-bio.TO]. Université Paris Saclay (COmUE), 2015. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015SACLA001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5055,51 +5055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04120706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larraufie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Haroun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fleury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blachier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1123364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04145276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Khamyath" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Szachnowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun M Flint" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250334" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03787581v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin-Gallausiaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garcia-Weber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lashermes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Marinelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2110639" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Galvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidee Pitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2021.170532" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03449922v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Foreman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00463" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03033013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunyeong Ahn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00261.2020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03165371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ming" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamana Darwish" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Rimmington" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cimino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81349-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03449878v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily L Miedzybrodzka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Foreman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van B Lu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L George" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Smith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2021.101356" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02536149v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120006916" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03449868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. C Loraine Tung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Lawler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96278-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03165408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam G Galvin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2020.100164" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03165480v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida M Modvig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B Andersen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaare V Grunddal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune E Kuhre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Martinussen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0541-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208849v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lind Jepsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Thyssen Vestergaard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mary Gribble" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Reimann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgz046" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03450982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P Roberts" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K Mcgavigan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Kay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.01.047" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451358v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guida" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam D Stephen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Watson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Dempster" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2018.12.040" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208852v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Cyranka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Veprik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor J Mckay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Loon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Thijsse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22521" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191008v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xufei Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grosfeld" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edek Williams" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vasiliauskas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Barretto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801526RR" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03450647v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence J Billing" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Lewis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leiter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.09.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208843v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Wallenius" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elias" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elebring" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauke Haisma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Casselbrant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-319372" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Serge Dye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Rievaj" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52049-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richards" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db18-0883" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03450948v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Johanneson Hjelholt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Kuhre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels M&#248;ller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2018-02503" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451396v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah A Goldspink" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Tolhurst" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2017.11.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451378v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kirwan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Brouwers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Herranz-P&#233;rez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Jura" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2018.08.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Gribble" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18259-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451387v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2018.07.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01937996v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02838" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451416v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. G Kay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galvin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larraufie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reimann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. M Gribble" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7978" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451408v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Psichas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Larraufie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona M Gribble" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-017-4420-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451433v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wheeler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Stacey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Nahaei" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hardy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-1403" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530823v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Blottiere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12648" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431336v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Cauvin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rosendale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neetu Gupta-Rossi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rocancourt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.11.040" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451442v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Pais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Gribble" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2016-1384" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183892v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Wouters" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve M. Blottiere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665114001566" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04533362v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souka&#239;na Benhaddou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vaugrente" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02109952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLA001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04145276v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larraufie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Khamyath" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Szachnowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun M Flint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04120706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Haroun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fleury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blachier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1123364" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03787581v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin-Gallausiaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garcia-Weber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lashermes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Marinelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2110639" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Galvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidee Pitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2021.170532" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03033013v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunyeong Ahn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00261.2020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03165371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ming" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamana Darwish" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Rimmington" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cimino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81349-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03449922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Foreman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00463" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03449878v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily L Miedzybrodzka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Foreman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van B Lu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L George" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Smith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2021.101356" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02536149v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120006916" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03449868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. C Loraine Tung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Lawler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96278-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03165408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam G Galvin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2020.100164" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lind Jepsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Thyssen Vestergaard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mary Gribble" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Reimann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgz046" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03165480v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida M Modvig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B Andersen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaare V Grunddal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune E Kuhre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Martinussen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0541-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Wallenius" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elebring" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauke Haisma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Casselbrant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-319372" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208852v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Cyranka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Veprik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor J Mckay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Loon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Thijsse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22521" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xufei Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grosfeld" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edek Williams" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vasiliauskas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Barretto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801526RR" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03450647v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence J Billing" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Lewis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leiter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.09.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03450982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P Roberts" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K Mcgavigan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Kay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.01.047" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451358v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guida" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam D Stephen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Watson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Dempster" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2018.12.040" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Serge Dye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Rievaj" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52049-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richards" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db18-0883" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03450948v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Johanneson Hjelholt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Kuhre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels M&#248;ller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2018-02503" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628091v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Gribble" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18259-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451378v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kirwan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Brouwers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Herranz-P&#233;rez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Jura" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2018.08.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah A Goldspink" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Tolhurst" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2017.11.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451387v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2018.07.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01937996v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02838" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530823v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Blottiere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12648" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wheeler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Stacey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Nahaei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hardy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-1403" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451416v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. G Kay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galvin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larraufie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reimann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. M Gribble" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7978" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451408v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Psichas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Larraufie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona M Gribble" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-017-4420-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431336v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Cauvin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rosendale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neetu Gupta-Rossi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rocancourt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.11.040" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451442v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Pais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Gribble" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2016-1384" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183892v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Wouters" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve M. Blottiere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665114001566" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04533362v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souka&#239;na Benhaddou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vaugrente" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02109952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLA001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>