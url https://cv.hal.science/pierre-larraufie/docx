--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transinteractome analysis reveals distinct niche requirements for isotype‐based plasma cell subsets in the bone marrow</w:t>
+                <w:t xml:space="preserve">Regulation of enteroendocrine cell respiration by the microbial metabolite hydrogen sulfide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bonaud</w:t>
+                <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Larraufie</w:t>
+                <w:t xml:space="preserve">Kenza Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Khamyath</w:t>
+                <w:t xml:space="preserve">Carla Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Szachnowski</w:t>
+                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaun M Flint</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.202250334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2023.1123364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145276v1</w:t>
+                <w:t xml:space="preserve">hal-04120706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of enteroendocrine cell respiration by the microbial metabolite hydrogen sulfide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transinteractome analysis reveals distinct niche requirements for isotype‐based plasma cell subsets in the bone marrow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bonaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Fleury</w:t>
+                <w:t xml:space="preserve">Mélanie Khamyath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
+                <w:t xml:space="preserve">Ugo Szachnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Blachier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shaun M Flint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2023.1123364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eji.202250334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04120706v1</w:t>
+                <w:t xml:space="preserve">hal-04145276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Akkermansia muciniphila&amp;lt;/i&amp;gt; upregulates genes involved in maintaining the intestinal barrier function via ADP-heptose-dependent activation of the ALPK1/TIFA pathway</w:t>
               </w:r>
@@ -409,51 +409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Garcia-Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Marinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -498,217 +498,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptidomics of enteroendocrine cells and characterisation of potential effects of a novel preprogastrin derived-peptide on glucose tolerance in lean mice</w:t>
+                <w:t xml:space="preserve">The Human and Mouse Islet Peptidome: Effects of Obesity and Type 2 Diabetes, and Assessment of Intraislet Production of Glucagon-like Peptide-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Galvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Foreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Bernard</w:t>
+                <w:t xml:space="preserve">Claire Meek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.170532. </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (9), pp.4507-4517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peptides.2021.170532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208731v1</w:t>
+                <w:t xml:space="preserve">hal-03449922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of hydrogen sulfide by the intestinal microbiota and epithelial cells and consequences for the colonic and rectal mucosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunyeong Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamana Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Rimmington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -904,1808 +904,1808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human and Mouse Islet Peptidome: Effects of Obesity and Type 2 Diabetes, and Assessment of Intraislet Production of Glucagon-like Peptide-1</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stimulation of motilin secretion by bile, free fatty acids, and acidification in human duodenal organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Foreman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Larraufie</w:t>
+                <w:t xml:space="preserve">Emily L Miedzybrodzka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Meek</w:t>
+                <w:t xml:space="preserve">Rachel E Foreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van B Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy L George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher A Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00463⟩</w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54, pp.101356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2021.101356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449922v1</w:t>
+                <w:t xml:space="preserve">hal-03449878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation of motilin secretion by bile, free fatty acids, and acidification in human duodenal organoids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Van B Lu</w:t>
+                <w:t xml:space="preserve">Short Chain Fatty Acids – mechanisms and functional importance in the gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martin-Gallausiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovica Marinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy L George</w:t>
+                <w:t xml:space="preserve">Herve H. Blottiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher A Smith</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Lapaque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54, pp.101356. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80 (1), pp. 37-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2021.101356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0029665120006916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449878v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Chain Fatty Acids – mechanisms and functional importance in the gut</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovica Marinelli</w:t>
+                <w:t xml:space="preserve">Murine neuronatin deficiency is associated with a hypervariable food intake and bimodal obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Cimino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debra Rimmington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve H. Blottiere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Y. C Loraine Tung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Lawler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 80 (1), pp. 37-49. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.17571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0029665120006916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-96278-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536149v1</w:t>
+                <w:t xml:space="preserve">hal-03449868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murine neuronatin deficiency is associated with a hypervariable food intake and bimodal obesity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Debra Rimmington</w:t>
+                <w:t xml:space="preserve">Peptidomics of enteroendocrine cells and characterisation of potential effects of a novel preprogastrin derived-peptide on glucose tolerance in lean mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Galvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larraufie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. C Loraine Tung</w:t>
+                <w:t xml:space="preserve">Haidee Pitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Lawler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Larraufie</w:t>
+                <w:t xml:space="preserve">Elise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.17571. </w:t>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.170532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-96278-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.peptides.2021.170532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449868v1</w:t>
+                <w:t xml:space="preserve">hal-03208731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organoid Sample Preparation and Extraction for LC-MS Peptidomics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secretin release after Roux-en-Y gastric bypass reveals a population of glucose-sensitive S cells in distal small intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam G Galvin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amy L George</w:t>
+                <w:t xml:space="preserve">Ida M Modvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaare V Grunddal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rune E Kuhre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoffer Martinussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2020.100164⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (9), pp.1859 - 1871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-020-0541-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165408v1</w:t>
+                <w:t xml:space="preserve">hal-03165480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghrelin Does Not Directly Stimulate Secretion of Glucagon-like Peptide-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lind Jepsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esben Thyssen Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Mary Gribble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Reimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 105 (1), pp.266-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/clinem/dgz046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secretin release after Roux-en-Y gastric bypass reveals a population of glucose-sensitive S cells in distal small intestine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rune E Kuhre</w:t>
+                <w:t xml:space="preserve">Organoid Sample Preparation and Extraction for LC-MS Peptidomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily L Miedzybrodzka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel E Foreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoffer Martinussen</w:t>
+                <w:t xml:space="preserve">Sam G Galvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larraufie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy L George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44 (9), pp.1859 - 1871. </w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41366-020-0541-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2020.100164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165480v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of enteroendocrine cell glucagon-like peptide (GLP)-1 release by fat-induced small intestinal ketogenesis: a mechanism targeted by Roux-en-Y gastric bypass surgery but not by preoperative very-low-calorie diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Important Role of the GLP-1 Axis for Glucose Homeostasis after Bariatric Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larraufie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville Wallenius</w:t>
+                <w:t xml:space="preserve">Geoffrey P Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Elias</w:t>
+                <w:t xml:space="preserve">Anne K Mcgavigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Elebring</w:t>
+                <w:t xml:space="preserve">Richard G Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bauke Haisma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Casselbrant</w:t>
+                <w:t xml:space="preserve">Joyce Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2019-319372⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (6), pp.1399-1408.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.01.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208843v1</w:t>
+                <w:t xml:space="preserve">hal-03450982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abcc5 Knockout Mice Have Lower Fat Mass and Increased Levels of Circulating GLP‐1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PYY plays a key role in the resolution of diabetes following bariatric surgery in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Guida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgorzata Cyranka</w:t>
+                <w:t xml:space="preserve">Sam D Stephen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Veprik</w:t>
+                <w:t xml:space="preserve">Michael Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleanor J Mckay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amber Thijsse</w:t>
+                <w:t xml:space="preserve">Niall Dempster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.22521⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.67 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2018.12.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208852v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fructose malabsorption induces cholecystokinin expression in the ileum and cecum by changing microbiota composition and metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abcc5 Knockout Mice Have Lower Fat Mass and Increased Levels of Circulating GLP‐1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Cyranka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Veprik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xufei Zhang</w:t>
+                <w:t xml:space="preserve">Eleanor J Mckay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Grosfeld</w:t>
+                <w:t xml:space="preserve">Nienke Loon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edek Williams</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sharon Barretto</w:t>
+                <w:t xml:space="preserve">Amber Thijsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.201801526RR⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (8), pp.1292 - 1304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.22521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191008v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single cell transcriptomic profiling of large intestinal enteroendocrine cells in mice – Identification of selective stimuli for insulin-like peptide-5 and glucagon-like peptide-1 co-expressing cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fructose malabsorption induces cholecystokinin expression in the ileum and cecum by changing microbiota composition and metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xufei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Grosfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawrence J Billing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Larraufie</w:t>
+                <w:t xml:space="preserve">Edek Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jo Lewis</w:t>
+                <w:t xml:space="preserve">Daniel Vasiliauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Leiter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joyce Li</w:t>
+                <w:t xml:space="preserve">Sharon Barretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2019.09.001⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (6), pp.7126-7142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201801526RR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450647v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Important Role of the GLP-1 Axis for Glucose Homeostasis after Bariatric Surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Single cell transcriptomic profiling of large intestinal enteroendocrine cells in mice – Identification of selective stimuli for insulin-like peptide-5 and glucagon-like peptide-1 co-expressing cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J Billing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey P Roberts</w:t>
+                <w:t xml:space="preserve">Jo Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne K Mcgavigan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Andrew Leiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.01.047⟩</w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.158-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2019.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450982v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PYY plays a key role in the resolution of diabetes following bariatric surgery in humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suppression of enteroendocrine cell glucagon-like peptide (GLP)-1 release by fat-induced small intestinal ketogenesis: a mechanism targeted by Roux-en-Y gastric bypass surgery but not by preoperative very-low-calorie diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville Wallenius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Guida</w:t>
+                <w:t xml:space="preserve">Erik Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam D Stephen</w:t>
+                <w:t xml:space="preserve">Erik Elebring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Watson</w:t>
+                <w:t xml:space="preserve">Bauke Haisma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niall Dempster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Larraufie</w:t>
+                <w:t xml:space="preserve">Anna Casselbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40, pp.67 - 76. </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69, pp.1423 - 1431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2018.12.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2019-319372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451358v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of proguanylin expressing cells in the intestine – evidence for constitutive luminal secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Serge Dye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2782,103 +2782,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Human and Murine Enteroendocrine Cells by Transcriptomic and Peptidomic Profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey P Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard G Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam G Galvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 68 (5), pp.1062 - 1072. </w:t>
@@ -2916,51 +2916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acipimox Acutely Increases GLP-1 Concentrations in Overweight Subjects and Hypopituitary Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esben Thyssen Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Johanneson Hjelholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2968,51 +2968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rune Kuhre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 104 (7), pp.2581-2592. </w:t>
@@ -3044,204 +3044,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCFAs strongly stimulate PYY production in human enteroendocrine cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mechanistic insights into the detection of free fatty and bile acids by ileal glucagon-like peptide-1 secreting cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah A Goldspink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van B Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J Billing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. M. Gribble</w:t>
+                <w:t xml:space="preserve">Gwen Tolhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.90-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-18259-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2017.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628091v1</w:t>
+                <w:t xml:space="preserve">hal-03451396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative mass spectrometry for human melanocortin peptides in vitro and in vivo suggests prominent roles for β-MSH and desacetyl α-MSH in energy homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kirwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard G Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas Brouwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3312,230 +3312,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic insights into the detection of free fatty and bile acids by ileal glucagon-like peptide-1 secreting cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SCFAs strongly stimulate PYY production in human enteroendocrine cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larraufie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martin-Gallausiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah A Goldspink</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Larraufie</w:t>
+                <w:t xml:space="preserve">Joel Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwen Tolhurst</w:t>
+                <w:t xml:space="preserve">F. M. Gribble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7, pp.90-101. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2017.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-18259-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451396v1</w:t>
+                <w:t xml:space="preserve">hal-02628091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-storage and release of insulin-like peptide-5, glucagon-like peptide-1 and peptideYY from murine and human colonic enteroendocrine cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J Billing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher A Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah A Goldspink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Galvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3599,51 +3599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butyrate produced by commensal bacteria down-regulates indolamine 2, 3-dioxygenase 1 (IDO-1) expression via a dual mechanism in human intestinal epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin-Gallausiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3714,538 +3714,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01937996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLR ligands and butyrate increase Pyy expression through two distinct but inter-regulated pathways</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liquid chromatography/mass spectrometry based detection and semi-quantitative analysis of INSL5 in human and murine tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Blottiere</w:t>
+                <w:t xml:space="preserve">R.G. G Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Galvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Larraufie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Reimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. M Gribble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cmi.12648⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (23), pp.1963-1973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.7978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530823v1</w:t>
+                <w:t xml:space="preserve">hal-03451416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SNARE Protein Syntaxin-1a Plays an Essential Role in Biphasic Exocytosis of the Incretin Hormone Glucagon-Like Peptide 1</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chylomicrons stimulate incretin secretion in mouse and human cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hardy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arianna Psichas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre F Larraufie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah A Goldspink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona M Gribble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Reimann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db16-1403⟩</w:t>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (12), pp.2475-2485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00125-017-4420-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451433v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid chromatography/mass spectrometry based detection and semi-quantitative analysis of INSL5 in human and murine tissues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SNARE Protein Syntaxin-1a Plays an Essential Role in Biphasic Exocytosis of the Incretin Hormone Glucagon-Like Peptide 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Larraufie</w:t>
+                <w:t xml:space="preserve">Sarah Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Reimann</w:t>
+                <w:t xml:space="preserve">Holly Stacey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.M. M Gribble</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yasaman Nahaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.7978⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (9), pp.2327-2338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db16-1403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451416v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chylomicrons stimulate incretin secretion in mouse and human cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre F Larraufie</w:t>
+                <w:t xml:space="preserve">TLR ligands and butyrate increase Pyy expression through two distinct but inter-regulated pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah A Goldspink</w:t>
+                <w:t xml:space="preserve">Joel Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona M Gribble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank Reimann</w:t>
+                <w:t xml:space="preserve">Herve Blottiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60 (12), pp.2475-2485. </w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00125-017-4420-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cmi.12648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451408v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rab35 GTPase Triggers Switch-like Recruitment of the Lowe Syndrome Lipid Phosphatase OCRL on Newborn Endosomes</w:t>
               </w:r>
@@ -4283,51 +4283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neetu Gupta-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rocancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (1), pp.120-128. </w:t>
@@ -4391,77 +4391,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Rievaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Gribble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Reimann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 157 (10), pp.3821-3831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4495,51 +4495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional metagenomics to decipher food-microbe-host crosstalk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas de Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4547,51 +4547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Veronese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve M. Blottiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Dore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 74 (1), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4815,51 +4815,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the effects of microbial products on Peptide YY expression and secretion in human enteroendocrine L-cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tissues and Organs [q-bio.TO]. Université Paris Saclay (COmUE), 2015. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015SACLA001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5055,51 +5055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04145276v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larraufie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Khamyath" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Szachnowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun M Flint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04120706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Haroun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fleury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blachier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1123364" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03787581v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin-Gallausiaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garcia-Weber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lashermes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Marinelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2110639" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Galvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidee Pitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2021.170532" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03033013v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunyeong Ahn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00261.2020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03165371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ming" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamana Darwish" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Rimmington" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cimino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81349-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03449922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Foreman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00463" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03449878v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily L Miedzybrodzka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Foreman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van B Lu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L George" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Smith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2021.101356" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02536149v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120006916" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03449868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. C Loraine Tung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Lawler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96278-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03165408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam G Galvin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2020.100164" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lind Jepsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Thyssen Vestergaard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mary Gribble" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Reimann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgz046" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03165480v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida M Modvig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B Andersen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaare V Grunddal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune E Kuhre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Martinussen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0541-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Wallenius" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elebring" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauke Haisma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Casselbrant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-319372" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208852v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Cyranka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Veprik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor J Mckay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Loon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Thijsse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22521" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xufei Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grosfeld" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edek Williams" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vasiliauskas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Barretto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801526RR" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03450647v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence J Billing" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Lewis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leiter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.09.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03450982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P Roberts" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K Mcgavigan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Kay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.01.047" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451358v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guida" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam D Stephen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Watson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Dempster" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2018.12.040" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Serge Dye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Rievaj" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52049-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richards" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db18-0883" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03450948v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Johanneson Hjelholt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Kuhre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels M&#248;ller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2018-02503" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628091v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Gribble" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18259-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451378v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kirwan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Brouwers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Herranz-P&#233;rez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Jura" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2018.08.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah A Goldspink" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Tolhurst" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2017.11.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451387v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2018.07.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01937996v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02838" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530823v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Blottiere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12648" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wheeler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Stacey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Nahaei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hardy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-1403" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451416v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. G Kay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galvin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larraufie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reimann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. M Gribble" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7978" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451408v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Psichas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Larraufie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona M Gribble" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-017-4420-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431336v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Cauvin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rosendale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neetu Gupta-Rossi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rocancourt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.11.040" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451442v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Pais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Gribble" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2016-1384" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183892v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Wouters" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve M. Blottiere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665114001566" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04533362v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souka&#239;na Benhaddou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vaugrente" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02109952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLA001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04120706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larraufie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Haroun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fleury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blachier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1123364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04145276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Khamyath" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Szachnowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun M Flint" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250334" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03787581v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin-Gallausiaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garcia-Weber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lashermes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Marinelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2110639" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03449922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Galvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Foreman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00463" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03033013v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunyeong Ahn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00261.2020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03165371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ming" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamana Darwish" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Rimmington" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cimino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81349-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03449878v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily L Miedzybrodzka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Foreman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van B Lu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L George" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Smith" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2021.101356" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02536149v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120006916" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03449868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. C Loraine Tung" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Lawler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96278-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidee Pitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2021.170532" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03165480v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida M Modvig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B Andersen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaare V Grunddal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune E Kuhre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Martinussen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0541-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lind Jepsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Thyssen Vestergaard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mary Gribble" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Reimann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgz046" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03165408v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam G Galvin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2020.100164" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03450982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P Roberts" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K Mcgavigan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Kay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.01.047" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451358v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guida" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam D Stephen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Watson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Dempster" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2018.12.040" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208852v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Cyranka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Veprik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor J Mckay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Loon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Thijsse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22521" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191008v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xufei Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grosfeld" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edek Williams" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vasiliauskas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Barretto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801526RR" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03450647v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence J Billing" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Lewis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leiter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.09.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208843v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Wallenius" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elias" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elebring" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauke Haisma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Casselbrant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-319372" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Serge Dye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Rievaj" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52049-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richards" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db18-0883" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03450948v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Johanneson Hjelholt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Kuhre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels M&#248;ller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2018-02503" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451396v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah A Goldspink" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Tolhurst" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2017.11.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451378v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kirwan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Brouwers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Herranz-P&#233;rez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Jura" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2018.08.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Gribble" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18259-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451387v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2018.07.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01937996v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02838" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451416v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. G Kay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galvin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larraufie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reimann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. M Gribble" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7978" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451408v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Psichas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Larraufie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona M Gribble" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-017-4420-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451433v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wheeler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Stacey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Nahaei" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hardy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-1403" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530823v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Blottiere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12648" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431336v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Cauvin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rosendale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neetu Gupta-Rossi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rocancourt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.11.040" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03451442v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Pais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Gribble" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2016-1384" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183892v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Wouters" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve M. Blottiere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665114001566" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04533362v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souka&#239;na Benhaddou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vaugrente" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02109952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLA001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>