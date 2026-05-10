--- v0 (2026-04-04)
+++ v1 (2026-05-10)
@@ -226,2834 +226,2834 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le lien théologico-politique en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 212, pp.155-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15r46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05528944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu: Yvon Tranvouez, Qu’est-ce qu’un laboratoire ? Le Centre de recherche bretonne et celtique (1969-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 212, pp.321-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15r5r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05528947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Béra, Durkheim, fondateur de la sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lassave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 212, pp.221-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15r4d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05529335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le lien théologico-politique en questions</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment s’invente la sociologie. Parcours, expériences et pratiques croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lassave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 212, pp.155-172. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15r46⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 208, pp.189 - 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/138td⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu: Yvon Tranvouez, Qu’est-ce qu’un laboratoire ? Le Centre de recherche bretonne et celtique (1969-2019)</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04964358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Latour et la religion comme mode d’existence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lassave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 212, pp.321-322. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15r5r⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 208, pp.83-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/138t0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04964348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lahire, Les structures fondamentales des sociétés humaines. Paris, La Découverte, coll. « Sciences sociales du vivant », 2023, 970 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Bulletin bibliographique, 204, pp.223-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.73721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment s’invente la sociologie. Parcours, expériences et pratiques croisés</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04585554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tradition critique et pousses métaphysiques sur l’anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lassave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 208, pp.189 - 191. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/138td⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 204, pp.47-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.73141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bruno Latour et la religion comme mode d’existence</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04585508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memory and reflexivity: Danièle Hervieu-Léger and Pierre Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lassave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 208, pp.83-102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/138t0⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 200, pp.139-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ASSR.67516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tradition critique et pousses métaphysiques sur l’anthropocène</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04090304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religious violences. Theories and anti-theories of the sacred</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lassave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 204, pp.47-58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/assr.73141⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 196, pp.95-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.59958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lahire, Les structures fondamentales des sociétés humaines. Paris, La Découverte, coll. « Sciences sociales du vivant », 2023, 970 p.</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction Portraits en groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lassave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Bulletin bibliographique, 204, pp.223-225. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, hors-série, pp.11-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Memory and reflexivity: Danièle Hervieu-Léger and Pierre Bourdieu</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03260209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Elementary Forms of Religious Life: first Anglophone objections and seductions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lassave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 200, pp.139-152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ASSR.67516⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 184, pp.11-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.38907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Religious violences. Theories and anti-theories of the sacred</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Memoriam François-André Isambert (1924-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 177, pp.9-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912453v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traditions nationales en sociologie des religions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lassave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 196, pp.95-110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/assr.59958⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 176, pp.177-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.28142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction Portraits en groupe</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES SOCIOLOGUES DES RELIGIONS ET LEUR OBJET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.189-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/socio.052.0189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03260294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoportraits de sociologues des religions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lassave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, hors-série, pp.11-40</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 164, pp.79-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.25419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Elementary Forms of Religious Life: first Anglophone objections and seductions</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots des dictionnaires 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lassave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 184, pp.11-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/assr.38907⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 156, pp.13-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.23404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire l’intraduisible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 147, pp.9-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.21307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les traditions nationales en sociologie des religions</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JÉSUS APRÈS ARTE. RETOUR SUR UNE TRILOGIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.69-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03260306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Code, codex et autres affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lassave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 176, pp.177-192. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/assr.28142⟩</w:t>
+              <w:t xml:space="preserve">, 2008, pp.109 - 123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.18183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/socio.052.0189⟩</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03262980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre sociologie et anthropologie des religions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 142, pp.151-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.14643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Autoportraits de sociologues des religions</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les Écritures saintes font à leur science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lassave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 164, pp.79-94. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/assr.25419⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 139, pp.47-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.8463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les mots des dictionnaires 1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les Écritures saintes font à leur science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lassave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 156, pp.13-30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/assr.23404⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 139, pp.47-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.8463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Traduire l’intraduisible</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les Ecritures saintes font à leur science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lassave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 147, pp.9-19. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 139, pp.47-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00189406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tribulations d'une Bible dans les médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 134, pp.9-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.3409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Code, codex et autres affaires</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vies de biblistes : tensions et dénouements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lassave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.109 - 123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/assr.18183⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 134, pp.121-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.3444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/assr.14643⟩</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de la traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Trajectoires sociales et bifurcations, 120, pp.133-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cis.120.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 139, pp.47-66</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03941812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences, arts et lettres dans les manuels de sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05023116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">stratégies catholiques de conquête en urbanité populaire, 1940-2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bleuzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, N° 96, pp. 25-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00261224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences, arts et lettres dans les manuels de sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Opus 6, pp. 47-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sociologie de la traduction</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le puzzle des graphies chez Michel Leiris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 27, pp.15 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gradh.2000.1214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03941792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le puzzle des graphies chez Michel Leiris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 27, pp. 15-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogues avec la littérature : Louis Chevalier et Jean Duvignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 34, pp. 114-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville entre les lignes de la science et du roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 94, pp. 11-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retours sur les liens entre sciences sociales et littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lassave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Trajectoires sociales et bifurcations, 120, pp.133-154. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1998, 104, pp. 167-183</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie au risque de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquête</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 4, pp. 161-175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban transport: changes in expertise in France in the 1970s and 1980s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Offner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 9 (2), pp. 119-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse-bouchons. L'embouteillage dans les médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 42, pp.98 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aru.1989.1450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...651 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05026792v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00268989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presse-bouchons... L'embouteillage dans les médias</w:t>
               </w:r>
@@ -3178,412 +3178,481 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05026797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jalons pour une généalogie de l'objet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saisir les religions en sociologue. Enjeux et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 979-10-362-0912-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05590969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le maître, la sauge et l'étoile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lassave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un sociologue de métier. Le travail de Jean-Claude Chamboredon (S. Beaud, J.-L. Fabiani, J. Revel, dir.), Paris, Editions de l'EHESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-7132-3394-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05016972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Groupe de sociologie des religions (1954-1995) : éléments de parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lassave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologues en quête de religion (C. Béraud, B. Duriez, B. de Gasquet, dir.), Rennes, Presses universitaires de Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Sciences des religions, 978-2-7535-7534-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05017051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bible et comètes médiatiques : séries Arte et traduction Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lassave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université de Laval. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catholicisme et cultures. Regards croisés Québec-France (S. Lefebvre, C. Béraud, E.-M. Meunier, dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-2-7637-2484-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05017122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écrivains de la &amp;quot;Bible, Nouvelle traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lassave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de l'Université Libre de Bruxelles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La croix et la bannière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Université Libre de Bruxelles, pp. 173-181, 2007, Problèmes d'histoire des religions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface: historiographèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lassave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faiseurs d'Histoire. Pour une histoire indisciplinée, (P. Gumplowicz, A. Rauwel, P. Salvadori, dir.), Paris, Presses universitaires de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05023136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3593,105 +3662,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La seconde thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lassave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03941839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3759,51 +3828,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46D8CA01"/>
+    <w:nsid w:val="DA20C7CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3990,51 +4059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lassave" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034966706" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29649679" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000040663459" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05529335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lassave" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r4d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05528944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r46" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05528947v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r5r" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04964358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138td" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04964348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138t0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585508v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.73141" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.73721" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ASSR.67516" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.59958" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260209v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.38907" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912453v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28142" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.052.0189" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.25419" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.23404" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912414v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.21307" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.18183" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912421v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.14643" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.8463" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912423v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cis.120.0133" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912447v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.3409" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912451v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.3444" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05023116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bleuzen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268336v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gradh.2000.1214" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269391v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272788v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05026792v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1989.1450" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268989v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Offner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05026797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1988.1355" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016972v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05017051v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05017122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267580v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05023136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941839v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lassave" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034966706" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29649679" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000040663459" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05528944v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lassave" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r46" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05528947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r5r" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05529335v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r4d" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04964358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138td" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04964348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138t0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.73721" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.73141" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ASSR.67516" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.59958" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260209v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.38907" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912453v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28142" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.052.0189" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.25419" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.23404" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912414v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.21307" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.18183" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912421v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.14643" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912443v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.8463" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.3409" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912451v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.3444" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cis.120.0133" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05023116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bleuzen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941792v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gradh.2000.1214" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268336v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268989v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Offner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05026792v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1989.1450" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05026797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1988.1355" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05590969v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05017051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05017122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267580v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05023136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>