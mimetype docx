--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -126,723 +126,723 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie de la ressource en eau chez l’abeille mellifère (Apis mellifera) : aspects quantitatifs et qualitatifs</w:t>
+                <w:t xml:space="preserve">Effects of weather and colony size on water collection in honey bee, Apis mellifera, colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sciences de l'environnement. Université d'Avignon et des Pays de Vaucluse (UAPV), Avignon, FRA., 2025. Français. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Thèse</w:t>
+                <w:t xml:space="preserve">Cedric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vidau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 227, pp.123271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-05415122v1</w:t>
+                <w:t xml:space="preserve">hal-05213526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of honey bee (Apis mellifera) water preferences: do bees really like dirty water?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Domalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vidau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apidologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (6), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13592-025-01219-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tester une innovation technique favorable aux abeilles mellifères par des approches participative et expérimentale – Projet InterAPI 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Aupinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.13-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.513774634157859E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of honey bee (Apis mellifera) water preferences: do bees really like dirty water?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">POLLINECO 2025: Recueil des communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Desaegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Conte</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apidologie</w:t>
-[...245 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7ème Réunion annuelle du RT POLLINECO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Avignon, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Baron</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-01606342v1</w:t>
+                <w:t xml:space="preserve">hal-05456074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POLLINECO 2025: Recueil des communications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Économie de la ressource en eau chez l’abeille mellifère (Apis mellifera) : aspects quantitatifs et qualitatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'environnement. Université d'Avignon et des Pays de Vaucluse (UAPV), Avignon, FRA., 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Desaegher</w:t>
-[...75 lines deleted...]
-                <w:t xml:space="preserve">hal-05456074v1</w:t>
+                <w:t xml:space="preserve">tel-05415122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1018,320 +1018,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux sur l'amélioration des ressources alimentaires pour l'abeille domestique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Synthèse statistique de la dynamique des colonies en pré-hivernage selon les modalités d'implantation de couverts intercultures mellifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Baechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution du projet INTERAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Sours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795424v1</w:t>
+                <w:t xml:space="preserve">hal-02795399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse statistique de la dynamique des colonies en pré-hivernage selon les modalités d'implantation de couverts intercultures mellifères</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Enjeux sur l'amélioration des ressources alimentaires pour l'abeille domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Allier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Pierrick Aupinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Baechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution du projet INTERAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Sours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795399v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des systèmes de culture offrant plus de ressources polliniques et nectarifères : préconisations de mise en oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution du projet INTERAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Sours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1388,90 +1388,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcer la ressource alimentaire pour les abeilles mellifères : exemple de l'intérêt des cultures intermédiaires mellifères (CIM) en période de préhivernage des colonies en zone de grandes cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Baechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1603,51 +1603,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82CF4306"/>
+    <w:nsid w:val="1A98D6BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1834,51 +1834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-le-bivic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2449-2615" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05415122v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Alaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Domalain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vidau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-025-01219-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123271" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606342v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baechler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513774634157859E12" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baechler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bezine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-le-bivic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2449-2615" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213526v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Alaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vidau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123271" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457569v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Domalain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-025-01219-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606342v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baechler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513774634157859E12" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05415122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baechler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bezine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>