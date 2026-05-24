--- v1 (2026-04-06)
+++ v2 (2026-05-24)
@@ -126,195 +126,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of weather and colony size on water collection in honey bee, Apis mellifera, colonies</w:t>
+                <w:t xml:space="preserve">Water dynamics in the honey bee colony (Apis mellifera): monitoring under high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Gay</w:t>
+                <w:t xml:space="preserve">Patrick Höhener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Vidau</w:t>
+                <w:t xml:space="preserve">Didier Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 227, pp.123271. </w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 171, pp.104987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2026.104987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213526v1</w:t>
+                <w:t xml:space="preserve">hal-05587848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of honey bee (Apis mellifera) water preferences: do bees really like dirty water?</w:t>
               </w:r>
@@ -339,1032 +339,1166 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Domalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Vidau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apidologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 56 (6), pp.99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13592-025-01219-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effects of weather and colony size on water collection in honey bee, Apis mellifera, colonies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vidau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 227, pp.123271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tester une innovation technique favorable aux abeilles mellifères par des approches participative et expérimentale – Projet InterAPI 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Aupinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55, pp.13-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.513774634157859E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POLLINECO 2025: Recueil des communications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Économie de la ressource en eau chez l’abeille mellifère (Apis mellifera) : aspects quantitatifs et qualitatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-05456074v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'environnement. Université d'Avignon et des Pays de Vaucluse (UAPV), Avignon, FRA., 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05415122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie de la ressource en eau chez l’abeille mellifère (Apis mellifera) : aspects quantitatifs et qualitatifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">POLLINECO 2025: Recueil des communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Desaegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">tel-05415122v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Réunion annuelle du RT POLLINECO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Avignon, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besoins en eau de l’abeille et approvisionnement en eau des ruchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique du syndicat d’apiculture du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Marcy l'Etoile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besoins en eau de l’abeille et approvisionnement en eau des ruchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique de l'ADAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADAPI, Dec 2022, Lambesc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse statistique de la dynamique des colonies en pré-hivernage selon les modalités d'implantation de couverts intercultures mellifères</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Enjeux sur l'amélioration des ressources alimentaires pour l'abeille domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Aupinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Baechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution du projet INTERAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Sours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795399v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux sur l'amélioration des ressources alimentaires pour l'abeille domestique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Synthèse statistique de la dynamique des colonies en pré-hivernage selon les modalités d'implantation de couverts intercultures mellifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Baechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution du projet INTERAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Sours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795424v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des systèmes de culture offrant plus de ressources polliniques et nectarifères : préconisations de mise en oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution du projet INTERAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Sours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1374,168 +1508,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcer la ressource alimentaire pour les abeilles mellifères : exemple de l'intérêt des cultures intermédiaires mellifères (CIM) en période de préhivernage des colonies en zone de grandes cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Baechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Apicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France. 24 p., 2015, 3èmes Journées de la Recherche Apicole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1603,51 +1737,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A98D6BD"/>
+    <w:nsid w:val="89A85E6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1834,51 +1968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-le-bivic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2449-2615" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213526v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Alaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vidau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123271" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457569v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Domalain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-025-01219-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606342v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baechler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513774634157859E12" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05415122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baechler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bezine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-le-bivic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2449-2615" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587848v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Alaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gori" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2026.104987" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457569v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Domalain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vidau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-025-01219-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213526v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123271" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baechler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513774634157859E12" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05415122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227521v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baechler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795399v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bezine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>