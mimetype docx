--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -156,2068 +156,2137 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La charge d’un prince. Louis-Alexandre de Bourbon, comte de Toulouse, amiral de France (1683-1737)</w:t>
+                <w:t xml:space="preserve">Formés à l'école de la défaite ? Une génération d'officiers de marine marquée par la guerre de Succession d'Autriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre de Recherche du Château de Versailles</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">(Ré)-Apprendre la guerre : la formation militaire face aux crises et aux changements (XVIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Baptistine Airiau-Bomont; Grégoire Barou; Clément Monseigne, Apr 2026, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05570218v1</w:t>
+                <w:t xml:space="preserve">hal-05601299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Buttoud, Alger sous les bombes de Louis XIV, 1661-1698, Paris, L’Harmattan, « Historiques. Série Travaux », 2023, 200 p., 15,5 × 24 cm</w:t>
+                <w:t xml:space="preserve">À l'épreuve du canon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septième siècle</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+              <w:t xml:space="preserve">Pertes navales au combat. Expériences, gestion et adaptations (XVIIIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, War Losses and Casualties, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760198v1</w:t>
+                <w:t xml:space="preserve">hal-04992957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Vergé-Franceschi, André Zysberg, Marie-Christine Varachaud, Les Marins du Roi-Soleil, Paris, Perrin, 2023</w:t>
+                <w:t xml:space="preserve">Le comte de Toulouse et l’Amirauté de France (1683-1737)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septième siècle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04992953v1</w:t>
+              <w:t xml:space="preserve">Bloody Politics: How Princes of the House of France Shaped Political Life (1661-1848)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pamphlets and Patrons, Jun 2024, Trèves, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Oury, La guerre de Succession d’Espagne. La fin tragique du Grand Siècle, Paris, Tallandier, 2020, 519 p., 23 x 16,3 cm</w:t>
+                <w:t xml:space="preserve">« Établir l’uniformité [...] pour les constructions » : la politique du Conseil de Marine pendant la Régence (1715-1723), une occasion manquée pour la construction navale française ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septième siècle</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04760284v1</w:t>
+              <w:t xml:space="preserve">Cultures maritimes &amp; techniques : colloque en hommage à Sylviane Llinarès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne-Sud/UMR TEMOS, Sep 2024, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La première marine de Louis XV. Une expérience fondatrice</w:t>
+                <w:t xml:space="preserve">Anticiper les pertes navales pour concevoir un nouveau modèle de marine ? De la guerre de Succession d’Autriche à celle de Sept Ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03502444v1</w:t>
+              <w:t xml:space="preserve">Anticiper les pertes navales : innovations &amp; prospectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Aix-en-Provence, Nov 2023, Aix-en -Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Aubert, Les Révoltes du papier timbré, 1675. Essai d’histoire événementielle, Rennes, Presses Universitaires de Rennes, coll. « Histoire », 2014, 718 p., 24 × 16,5 cm</w:t>
+                <w:t xml:space="preserve">Quelque chose de pourri dans la marine de France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septième siècle</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04760272v1</w:t>
+              <w:t xml:space="preserve">L'Hermione, les vaisseaux du XVIIIe siècle et la microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Océan, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Beaucoup de mal et peu d’honneur » : la Marine royale en guerre contre Tunis et Tripoli, 1727-1729</w:t>
+                <w:t xml:space="preserve">Marines de guerre en temps de crise internationale, du XVIIIe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prazuck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03189455v1</w:t>
+              <w:t xml:space="preserve">Édition 2022 : La mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rendez-vous de l'histoire de Blois, Oct 2022, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bataille de Minorque (20 mai 1756) : anatomie comparée de deux escadres</w:t>
+                <w:t xml:space="preserve">Le comte de Maurepas et la conduite de la guerre sur mer sous le règne de Louis XV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Décider en guerre : des campagnes de Louis XIV à l'âge des révolutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Aranda; Côme Barbaray; Valentin Barrier, Nov 2022, Vincennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03189571v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combattre en mer au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand tonnait le canon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Les Sables d'Olonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défaillances de l’arsenal de Brest et l’effondrement de la marine au cours de la guerre de Succession d’Autriche (1740-1748)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les arsenaux de marine du XVIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'influence de la puissance navale… sur le cours de la guerre en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impériaux et Franco-Espagnols en Italie du Nord pendant la guerre de Succession d’Autriche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Chaline; Marie-Françoise Saudraix-Vajda, Nov 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan opérationnel comparé des marines française et britannique (1778-1783)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les marines de la guerre d’Indépendance américaine (1763-1783) – 2. Les aspects opérationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea Power ? De Grasse et Vaudreuil. Durer en opérations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La charge d’un prince. Louis-Alexandre de Bourbon, comte de Toulouse, amiral de France (1683-1737)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05022448v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Le pouvoir du sang. Les princes et les princesses de la maison de France en politique (1661-1848), 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Buttoud, Alger sous les bombes de Louis XIV, 1661-1698, Paris, L’Harmattan, « Historiques. Série Travaux », 2023, 200 p., 15,5 × 24 cm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 304 (3), pp.576-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.243.0576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vergé-Franceschi, André Zysberg, Marie-Christine Varachaud, Les Marins du Roi-Soleil, Paris, Perrin, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 305, pp.796-798</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oury, La guerre de Succession d’Espagne. La fin tragique du Grand Siècle, Paris, Tallandier, 2020, 519 p., 23 x 16,3 cm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 296 (3), pp.567-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.223.0567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La première marine de Louis XV. Une expérience fondatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les villes portuaires entre pouvoirs et désordres (vers 1640 - vers 1815), 30, pp.233-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/CMSZ6401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Aubert, Les Révoltes du papier timbré, 1675. Essai d’histoire événementielle, Rennes, Presses Universitaires de Rennes, coll. « Histoire », 2014, 718 p., 24 × 16,5 cm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 270 (1), pp.187-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.161.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Beaucoup de mal et peu d’honneur » : la Marine royale en guerre contre Tunis et Tripoli, 1727-1729</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.389-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/IOJY6637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bataille de Minorque (20 mai 1756) : anatomie comparée de deux escadres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 72, pp.9-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l'épreuve du canon ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sea Power ? De Grasse et Vaudreuil. Durer en opérations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...644 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorbonne Université Presses, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-03620981v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « nueva marina de España » y los Franceses, 1734-1735</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agustín Guimerá; Olivier Chaline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Real Armada y El Mundo Hispánico en el siglo XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNED; IUGM, pp.365-388, 2022, 978-84-362-7818-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défaillances de l’arsenal de Brest au cours de la guerre de Succession d’Autriche (1740-1748)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Le Mao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Arsenaux de la Marine. Du XVIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SUP, pp.339-354, 2021, 979-10-231-0653-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ce maudit pays des Îles » : l’expédition du marquis d’Antin (1740-1741)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Sébastien Guibert; Boris Lesueur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Navigations militaires aux Antilles (1620-1820)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.133-151, 2019, 978-2-343-17297-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan opérationnel des marines française et britannique, 1778-1783</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Chaline; Philippe Bonnichon; Charles-Philippe de Vergennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les marines de la guerre d’Indépendance américaine, 1763-1783. II – L’opérationnel naval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUPS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.375-411, 2018, 979-10231-0585-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « nouvelle marine d’Espagne » vue par les Français, 1734-1735</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Chaline; Agustìn Guimerá Ravina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Real Armada. La Marine des Bourbons d’Espagne au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUPS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.279-300, 2018, 979-10-231-0583-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2285,51 +2354,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C04C96E5"/>
+    <w:nsid w:val="6389BDC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2516,51 +2585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-le-bot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9949-9651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258273372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570218v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760198v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.243.0576" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992953v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760284v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.223.0567" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/CMSZ6401" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760272v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.161.0173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IOJY6637" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189571v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaline" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kowalski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992957v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Couderc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aranda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feunteun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prazuck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319730v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620981v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679264v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189431v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189396v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://file:///Users/PierreLeBot/Desktop/hm_mgia2_979-10-231-3396-7_le_bot.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189408v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://file:///Users/PierreLeBot/Desktop/hm_ra_979-10-231-3346-2_annexes.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-le-bot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9949-9651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258273372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601299v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706819v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319716v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476602v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Couderc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aranda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feunteun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prazuck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620983v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620979v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189561v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620981v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.243.0576" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992953v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760284v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.223.0567" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/CMSZ6401" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.161.0173" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189455v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IOJY6637" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022448v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaline" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kowalski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679264v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189431v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189446v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://file:///Users/PierreLeBot/Desktop/hm_mgia2_979-10-231-3396-7_le_bot.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://file:///Users/PierreLeBot/Desktop/hm_ra_979-10-231-3346-2_annexes.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>